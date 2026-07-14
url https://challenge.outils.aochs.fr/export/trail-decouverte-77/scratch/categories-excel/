--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -456,15540 +456,22341 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2798401</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>SERVEAUX</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Lisa</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Assap Solidarite</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>98</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>209</v>
+        <v>230</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1521701</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>PHILIPPE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Angelina</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>81</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1926667</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MADAULE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Hanitra</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>4</v>
       </c>
       <c r="I2" t="n">
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
         <v>370</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2735605</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>ROUSSEAU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Nadege</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>254</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>348</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1769667</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>PIFFETEAU</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Stephanie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>2</v>
       </c>
       <c r="I4" t="n">
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
         <v>186</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2184475</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>BROCHOT</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Christelle</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
         <v>180</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>1488923</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>FERNANDES</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Elsa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
         <v>167</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>809539</t>
+          <t>1560633</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DARTOIS</t>
+          <t>VALANTIN</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Edith</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>146</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2420024</t>
+          <t>809539</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>LY</t>
+          <t>DARTOIS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Vero</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>94</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>100</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2535411</t>
+          <t>2420024</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>POTTIER</t>
+          <t>LY</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Vero</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>94</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1561771</t>
+          <t>2535411</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DURST</t>
+          <t>POTTIER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Valerie</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>94</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
         <v>171</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2727654</t>
+          <t>1561771</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SAMSEL</t>
+          <t>DURST</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Carine</t>
+          <t>Valerie</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>89</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1220353</t>
+          <t>2727654</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>MILESI-GIDOIN</t>
+          <t>SAMSEL</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Corinne</t>
+          <t>Carine</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>83</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>88</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2362794</t>
+          <t>2110539</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BENGHEZAL</t>
+          <t>GILLET</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Najette</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>81</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>86</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>254</v>
+        <v>216</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2270749</t>
+          <t>1220353</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>LAURENT</t>
+          <t>MILESI-GIDOIN</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Corinne</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>73</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>83</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>281</v>
+        <v>223</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2460293</t>
+          <t>2402413</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>ROSA AMARAL</t>
+          <t>ROBIN</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>82</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>293</v>
+        <v>225</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1560633</t>
+          <t>2362794</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>VALANTIN</t>
+          <t>BENGHEZAL</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Edith</t>
+          <t>Najette</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>63</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>81</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>307</v>
+        <v>257</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1927369</t>
+          <t>1448882</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>MONTICO</t>
+          <t>BONVOISIN</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Christelle</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>57</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>76</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
+          <t>2270749</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>LAURENT</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Vanessa</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H18" t="n">
+        <v>1</v>
+      </c>
+      <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>73</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="n">
+        <v>309</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2460293</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>ROSA AMARAL</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H19" t="n">
+        <v>1</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>67</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="n">
+        <v>336</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>1927369</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>MONTICO</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>1</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>57</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="n">
+        <v>348</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
           <t>1770495</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>PITSCHON</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>Sophie</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
-      <c r="H18" t="n">
-[...2 lines deleted...]
-      <c r="I18" t="n">
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
         <v>52</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I44"/>
+  <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2328529</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LAFFON</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Laurent</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>VALLEE DE LA MARNE ATHLETISME 77</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>3</v>
       </c>
       <c r="I2" t="n">
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
         <v>280</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2444275</t>
+          <t>1469512</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>LOUIS</t>
+          <t>DUMAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Accm</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>258</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>270</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>210167</t>
+          <t>2444275</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>DELAVAL</t>
+          <t>LOUIS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>194</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>258</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2237713</t>
+          <t>210167</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>AIT HAMMOU</t>
+          <t>DELAVAL</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Said</t>
+          <t>Yannick</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>184</v>
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
+        <v>194</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1469512</t>
+          <t>2237713</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DUMAS</t>
+          <t>AIT HAMMOU</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Said</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>182</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>184</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2274068</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>BAUDEL</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Eddy</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
         <v>177</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2163662</t>
+          <t>1738895</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>COURRIVAULT</t>
+          <t>BOISHU</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Tony</t>
+          <t>Cedric</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>169</v>
+        <v>3</v>
+      </c>
+      <c r="J8" t="n">
+        <v>175</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1121168</t>
+          <t>2163662</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MICHAUX</t>
+          <t>COURRIVAULT</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Tony</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>165</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>169</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2229241</t>
+          <t>1121168</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>GERVAISE</t>
+          <t>MICHAUX</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Frederic</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>160</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>165</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1040663</t>
+          <t>2229241</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>BUGNET</t>
+          <t>GERVAISE</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>158</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>160</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2077113</t>
+          <t>1040663</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>BOREL</t>
+          <t>BUGNET</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>152</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>158</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2792958</t>
+          <t>2077113</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>ROUX</t>
+          <t>BOREL</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>101</v>
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>152</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1738895</t>
+          <t>2299127</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>BOISHU</t>
+          <t>VALANTIN</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Cedric</t>
+          <t>Gerald</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>2</v>
       </c>
       <c r="I14" t="n">
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="J14" t="n">
+        <v>107</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>174</v>
+        <v>111</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1137901</t>
+          <t>2792958</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>IDRES</t>
+          <t>ROUX</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Achour</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>87</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>101</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2287692</t>
+          <t>1057860</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>LOPES</t>
+          <t>VIOLARD</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>86</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>98</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2220191</t>
+          <t>1137901</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>DE OLIVEIRA</t>
+          <t>IDRES</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Juan</t>
+          <t>Achour</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>83</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>87</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>217</v>
+        <v>196</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2537048</t>
+          <t>2287692</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>MARCHALANT</t>
+          <t>LOPES</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>86</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2572308</t>
+          <t>2220191</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>JANSSEN BENNYNCK</t>
+          <t>DE OLIVEIRA</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Juan</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>75</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>83</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2788483</t>
+          <t>2537048</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BELAIDI</t>
+          <t>MARCHALANT</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Ouassini-Mohamm</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>74</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>80</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2647489</t>
+          <t>2572308</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>RODRIGUES</t>
+          <t>JANSSEN BENNYNCK</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>73</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>75</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1913415</t>
+          <t>2788483</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>LAGARDE</t>
+          <t>BELAIDI</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Bertrand</t>
+          <t>Ouassini-Mohamm</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>72</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>74</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1096885</t>
+          <t>1380615</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>MARGERIE</t>
+          <t>HONNORAT</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Sylvain</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>71</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>74</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2727655</t>
+          <t>2647489</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>RODRIGUES</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>71</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>73</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1188081</t>
+          <t>1913415</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>KHAMHOME</t>
+          <t>LAGARDE</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Bertrand</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>69</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>72</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2546169</t>
+          <t>1096885</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>THIANT</t>
+          <t>MARGERIE</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Sylvain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>69</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>71</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2677967</t>
+          <t>2727655</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>SI MOHAMMED</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>Yannick</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>68</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>71</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2362428</t>
+          <t>1188081</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>ELKOUCHE</t>
+          <t>KHAMHOME</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Mohamed</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>69</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>280</v>
+        <v>301</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2312404</t>
+          <t>2546169</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>LEFEBVRE</t>
+          <t>THIANT</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Raphael</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>69</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2782824</t>
+          <t>2677967</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>WARCHOL</t>
+          <t>SI MOHAMMED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Richard</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>59</v>
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>68</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>774866</t>
+          <t>2362428</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>WAVELET</t>
+          <t>ELKOUCHE</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Mohamed</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>58</v>
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>67</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2455949</t>
+          <t>2312404</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>PUTEANUS</t>
+          <t>LEFEBVRE</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Raphael</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>54</v>
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>67</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2640552</t>
+          <t>2782824</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>METIVIER</t>
+          <t>WARCHOL</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Richard</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
-        <v>46</v>
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>59</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2546790</t>
+          <t>774866</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>RICHARD</t>
+          <t>WAVELET</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>SAMOIS ATHLETISME</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>46</v>
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>58</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2065461</t>
+          <t>2455949</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>BONNARD</t>
+          <t>PUTEANUS</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
-        <v>45</v>
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>54</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>331</v>
+        <v>355</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2299127</t>
+          <t>2640552</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>VALANTIN</t>
+          <t>METIVIER</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Gerald</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>41</v>
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>46</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>336</v>
+        <v>356</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2250950</t>
+          <t>2546790</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>DA ROCHA</t>
+          <t>RICHARD</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H37" t="n">
         <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>46</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2738447</t>
+          <t>2065461</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>DEVAUX</t>
+          <t>BONNARD</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Frederic</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>31</v>
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>45</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1080661</t>
+          <t>2250950</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>SONNARD</t>
+          <t>DA ROCHA</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>34</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2537076</t>
+          <t>2738447</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>DEVAUX</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H40" t="n">
         <v>1</v>
       </c>
       <c r="I40" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>31</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2392065</t>
+          <t>1080661</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>DURAND</t>
+          <t>SONNARD</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H41" t="n">
         <v>1</v>
       </c>
       <c r="I41" t="n">
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>29</v>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>352</v>
+        <v>374</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1705945</t>
+          <t>2537076</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CHALEON</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H42" t="n">
         <v>1</v>
       </c>
       <c r="I42" t="n">
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>24</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>354</v>
+        <v>377</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2455368</t>
+          <t>2392065</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>BOULANGE</t>
+          <t>DURAND</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Yann</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>21</v>
+      </c>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>356</v>
+        <v>382</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
+          <t>1705945</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>CHALEON</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Fabrice</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>1</v>
+      </c>
+      <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>14</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="n">
+        <v>384</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2455368</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>BOULANGE</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Yann</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>1</v>
+      </c>
+      <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>11</v>
+      </c>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="n">
+        <v>386</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
           <t>2320405</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <t>MONTICO</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>Olivier</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F46" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
+      <c r="G46" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
-      <c r="H44" t="n">
-[...2 lines deleted...]
-      <c r="I44" t="n">
+      <c r="H46" t="n">
+        <v>1</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
         <v>8</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1866450</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DOS SANTOS</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Laurinda</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>184</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1423548</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>JURET</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Alexandra</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>96</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1458105</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>THIERY</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Cecile</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>96</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1980087</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>RABIER</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Nadia</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>90</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>1487144</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>SERRIE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Karine</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>90</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>1927311</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>MONEHAIE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Pascale</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>89</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>1124648</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>BREBION</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Valerie</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
         <v>88</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2177343</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>GREGOR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sandra</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>80</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>270</v>
+        <v>297</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1534797</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CHADENIER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Valerie</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>70</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>1659337</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>RIDEAU</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Nathalie</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
         <v>60</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>310</v>
+        <v>340</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2716386</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>FABRE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Laurence</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
         <v>55</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>311</v>
+        <v>342</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2072600</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>PRAVET</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sylvaine</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
         <v>54</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>314</v>
+        <v>345</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2358769</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>CAO</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Elisabeth</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>53</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1511287</t>
+          <t>1258429</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>PACZESNY</t>
+          <t>SEGERIE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Thierry</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>304</v>
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
+        <v>364</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>673016</t>
+          <t>1511287</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>BADER</t>
+          <t>PACZESNY</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H3" t="n">
+        <v>5</v>
+      </c>
+      <c r="I3" t="n">
         <v>4</v>
       </c>
-      <c r="I3" t="n">
-        <v>297</v>
+      <c r="J3" t="n">
+        <v>304</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1258429</t>
+          <t>673016</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SEGERIE</t>
+          <t>BADER</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I4" t="n">
-        <v>275</v>
+        <v>4</v>
+      </c>
+      <c r="J4" t="n">
+        <v>297</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1004277</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>BLOTTIN</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>James</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>3</v>
       </c>
       <c r="I5" t="n">
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
         <v>256</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>448068</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>RICHARDOT</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Christophe</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>3</v>
       </c>
       <c r="I6" t="n">
+        <v>3</v>
+      </c>
+      <c r="J6" t="n">
         <v>253</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>1285834</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>JAILLON</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Matthieu</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>3</v>
       </c>
       <c r="I7" t="n">
+        <v>3</v>
+      </c>
+      <c r="J7" t="n">
         <v>199</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>803962</t>
+          <t>497410</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>FILLASTRE</t>
+          <t>LEFEUVRE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Mickael</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
         <v>155</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>497410</t>
+          <t>803962</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>LEFEUVRE</t>
+          <t>FILLASTRE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Mickael</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
         <v>155</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2742368</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CORBEL</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Jean-Francois</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>2</v>
       </c>
       <c r="I10" t="n">
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
         <v>148</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>392511</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>MEUNIER</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Francois</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>2</v>
       </c>
       <c r="I11" t="n">
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
         <v>146</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2659617</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>ROUIL</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Herve</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Accm</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>2</v>
       </c>
       <c r="I12" t="n">
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
         <v>143</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1551071</t>
+          <t>1218872</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BANDRY</t>
+          <t>GIDOIN</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Francois</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>124</v>
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>130</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1575925</t>
+          <t>1551071</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>NADO</t>
+          <t>BANDRY</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Francois</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>2</v>
       </c>
       <c r="I14" t="n">
-        <v>115</v>
+        <v>2</v>
+      </c>
+      <c r="J14" t="n">
+        <v>124</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1375321</t>
+          <t>1575925</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>PHILIPONA</t>
+          <t>NADO</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>115</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1863114</t>
+          <t>1375321</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>FERNANDES</t>
+          <t>PHILIPONA</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Alberto</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>98</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>100</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1909726</t>
+          <t>1863114</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>GIORDANA</t>
+          <t>FERNANDES</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Emmanuel</t>
+          <t>Alberto</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>96</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>98</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>176</v>
+        <v>136</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2738448</t>
+          <t>1909726</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>RAGAVA</t>
+          <t>GIORDANA</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Johny</t>
+          <t>Emmanuel</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>86</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>96</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2240179</t>
+          <t>2738448</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>PERON</t>
+          <t>RAGAVA</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Johny</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
-        <v>85</v>
+        <v>2</v>
+      </c>
+      <c r="J19" t="n">
+        <v>86</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2455276</t>
+          <t>2240179</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>MICHEL</t>
+          <t>PERON</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Jean-Luc</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>82</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>85</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2532564</t>
+          <t>2455276</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>MACHADO</t>
+          <t>MICHEL</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Paulo</t>
+          <t>Jean-Luc</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>79</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>82</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>552880</t>
+          <t>2532564</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>LIOTTIER</t>
+          <t>MACHADO</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Paulo</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>78</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>79</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2397894</t>
+          <t>552880</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>DOUSSOT</t>
+          <t>LIOTTIER</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Philippe</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>75</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>78</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2730564</t>
+          <t>2397894</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>BROS</t>
+          <t>DOUSSOT</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Bernard</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>74</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>75</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2701359</t>
+          <t>2730564</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>MONQUET</t>
+          <t>BROS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Miguel</t>
+          <t>Bernard</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>73</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>74</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1503007</t>
+          <t>2176246</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>BENMAMMAR</t>
+          <t>BIGOT</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Abdennour</t>
+          <t>Bernard</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>70</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>73</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1282587</t>
+          <t>2701359</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>BILLARD</t>
+          <t>MONQUET</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Miguel</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>70</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>73</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>588071</t>
+          <t>1503007</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>VEIGA CRUZ</t>
+          <t>BENMAMMAR</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Miguel</t>
+          <t>Abdennour</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>66</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>70</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1290096</t>
+          <t>1282587</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>DEFORTESCU</t>
+          <t>BILLARD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>65</v>
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>70</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1130677</t>
+          <t>588071</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>OHREL</t>
+          <t>VEIGA CRUZ</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Miguel</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>63</v>
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>66</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1927274</t>
+          <t>1290096</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>PRIEUR DE LA COMBLE</t>
+          <t>DEFORTESCU</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>63</v>
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>65</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>296</v>
+        <v>318</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1218872</t>
+          <t>1130677</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>GIDOIN</t>
+          <t>OHREL</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>61</v>
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>63</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2375847</t>
+          <t>1927274</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>DUTERTRE</t>
+          <t>PRIEUR DE LA COMBLE</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
-        <v>60</v>
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>63</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2663853</t>
+          <t>2375847</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>BOIREAU</t>
+          <t>DUTERTRE</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>50</v>
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>60</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2307562</t>
+          <t>2091345</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>STUMPF</t>
+          <t>GALLIEZ</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
-        <v>50</v>
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>58</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1060417</t>
+          <t>2663853</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>PEROTTO</t>
+          <t>BOIREAU</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Richard</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>42</v>
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>50</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2500671</t>
+          <t>2307562</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>BUDIN</t>
+          <t>STUMPF</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Romuald</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H37" t="n">
         <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>38</v>
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>50</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>334</v>
+        <v>361</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>214028</t>
+          <t>1060417</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>CLAIN</t>
+          <t>PEROTTO</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Richard</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>37</v>
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>42</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>335</v>
+        <v>363</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2266988</t>
+          <t>2500671</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>BELMONTE</t>
+          <t>BUDIN</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Romuald</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>38</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>337</v>
+        <v>364</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1877293</t>
+          <t>214028</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>IZORET</t>
+          <t>CLAIN</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H40" t="n">
         <v>1</v>
       </c>
       <c r="I40" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>37</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
+          <t>2266988</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>BELMONTE</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Franck</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+      <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>35</v>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>367</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>1877293</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>IZORET</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Stephane</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>33</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>376</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
           <t>511169</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>PAUQUET</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>Philippe</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
-      <c r="H41" t="n">
-[...2 lines deleted...]
-      <c r="I41" t="n">
+      <c r="H43" t="n">
+        <v>1</v>
+      </c>
+      <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
         <v>22</v>
+      </c>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1373864</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BACONNEAU</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Agnes</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>98</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2548300</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>ASTRUC</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Catherine</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>90</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1496991</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>BESSARD</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Pascale</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>87</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>243</v>
+        <v>267</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1968794</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>HACQUART</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Corinne</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>75</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>295</v>
+        <v>322</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2128351</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>DEVILLERS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Isabelle</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>61</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2347756</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>ALBURQUERQUE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Jean-Marc</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H2" t="n">
+        <v>8</v>
+      </c>
+      <c r="I2" t="n">
         <v>4</v>
       </c>
-      <c r="I2" t="n">
+      <c r="J2" t="n">
         <v>332</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2144843</t>
+          <t>602340</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>LEITE DA SILVA GOMES</t>
+          <t>BEN AZOUZ</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Paulo</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>219</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>281</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>602340</t>
+          <t>2144843</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>BEN AZOUZ</t>
+          <t>LEITE DA SILVA GOMES</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Paulo</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>210</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>219</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1758025</t>
+          <t>1920536</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>MICHAUD</t>
+          <t>CHALLAT</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
         <v>166</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2548299</t>
+          <t>1758025</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ASTRUC</t>
+          <t>MICHAUD</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>159</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>166</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>719024</t>
+          <t>2548299</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DEFOSSEZ</t>
+          <t>ASTRUC</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>136</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>159</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1187942</t>
+          <t>265363</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BREBION</t>
+          <t>LUBIN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>121</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>145</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1224245</t>
+          <t>719024</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>DESHAYES</t>
+          <t>DEFOSSEZ</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>119</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>136</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>157</v>
+        <v>106</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1920536</t>
+          <t>1187942</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>CHALLAT</t>
+          <t>BREBION</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>89</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>121</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>175</v>
+        <v>107</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1931557</t>
+          <t>1224245</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>RODON</t>
+          <t>DESHAYES</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>87</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>119</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>207</v>
+        <v>189</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2607963</t>
+          <t>1931557</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>LEMOINE</t>
+          <t>RODON</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>FS ESBLY COUPVRAY ATHLETISME</t>
+          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>81</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>87</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1762288</t>
+          <t>2607963</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>LAPALUS</t>
+          <t>LEMOINE</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Denis</t>
+          <t>Thierry</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>81</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>426011</t>
+          <t>1762288</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>TIEMBLO</t>
+          <t>LAPALUS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Rene</t>
+          <t>Denis</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>US NEMOURS ST PIERRE ATHLE</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>80</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1862738</t>
+          <t>426011</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CAYROCHE</t>
+          <t>TIEMBLO</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Francois</t>
+          <t>Rene</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>79</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>80</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2808056</t>
+          <t>1862738</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>PASETA</t>
+          <t>CAYROCHE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Yvan</t>
+          <t>Francois</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>74</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>79</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>995372</t>
+          <t>2808056</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>VICQUERY</t>
+          <t>PASETA</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Yvan</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
         <v>74</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1557066</t>
+          <t>995372</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>MANKOURI</t>
+          <t>VICQUERY</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Djamel</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>72</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>74</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>261</v>
+        <v>286</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2074907</t>
+          <t>1557066</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>MANKOURI</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Djamel</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
         <v>72</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>267</v>
+        <v>288</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1747834</t>
+          <t>2074907</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BARONE</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Eric</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>70</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>72</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1044223</t>
+          <t>1747834</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>FILLASTRE</t>
+          <t>BARONE</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Yann</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>68</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>70</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>265363</t>
+          <t>1044223</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>LUBIN</t>
+          <t>FILLASTRE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Yann</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>64</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>68</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>294</v>
+        <v>321</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>686873</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>VERGNES</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Daniel</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
         <v>63</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>207494</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>TREMINE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Herve</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
         <v>57</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>327</v>
+        <v>358</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2082585</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>CAIN</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Eric</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
         <v>43</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>332</v>
+        <v>362</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2483967</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>GADONNA</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Patrick</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
         <v>39</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>343</v>
+        <v>373</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>1086211</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>BORGHERO</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Alain</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
         <v>26</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>353</v>
+        <v>383</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>137723</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>FLOT</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Patrice</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
         <v>13</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1165505</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DUMONT</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Agnes</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>3</v>
       </c>
       <c r="I2" t="n">
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
         <v>263</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2452966</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>GIUDICELLI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Fabrice</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>4</v>
       </c>
       <c r="I2" t="n">
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
         <v>302</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>137168</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>CHASTANG</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Jean-Pierre</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>208</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>273</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>716390</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CAIROLA</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Philippe</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>3</v>
       </c>
       <c r="I4" t="n">
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
         <v>202</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1041469</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>MOUCHAIN</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Laurent</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
         <v>182</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>720600</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CHEVALIER</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Eric</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
         <v>160</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>510700</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>GIRAUD</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Jean-Marc</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>79</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>1133494</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>DEBIEU</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Pascal</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
         <v>77</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>253</v>
+        <v>279</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>538218</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>DESFORGES</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Thierry</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>73</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>258</v>
+        <v>284</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1320078</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CANNOU</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Claude</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>MOISSY-CRAMAYEL ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>72</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2565959</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CHANCRIN</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Olivier</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
         <v>71</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>495958</t>
+          <t>1677453</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>DESESSARD</t>
+          <t>PEREIRA</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Joaquim</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>57</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>61</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>529963</t>
+          <t>495958</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>MARTIN</t>
+          <t>DESESSARD</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>52</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>57</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1674882</t>
+          <t>2732854</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>MADAULE</t>
+          <t>LABOUZE</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Bernard</t>
+          <t>Jean-Francois</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>54</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
+          <t>529963</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>MARTIN</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Thierry</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H15" t="n">
+        <v>1</v>
+      </c>
+      <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>52</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" t="n">
+        <v>375</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>1674882</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>MADAULE</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Bernard</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H16" t="n">
+        <v>1</v>
+      </c>
+      <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>23</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" t="n">
+        <v>387</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
           <t>2128358</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>DEVILLERS</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>Stephane</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
-      <c r="H15" t="n">
-[...2 lines deleted...]
-      <c r="I15" t="n">
+      <c r="H17" t="n">
+        <v>1</v>
+      </c>
+      <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
         <v>7</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>971874</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MOUTIER</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Josette</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M7F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>77</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>670975</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BRESSON</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Dominique</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>212</v>
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
+        <v>276</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>155230</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>PERRIER</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Christian</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H3" t="n">
+        <v>5</v>
+      </c>
+      <c r="I3" t="n">
         <v>4</v>
       </c>
-      <c r="I3" t="n">
-        <v>207</v>
+      <c r="J3" t="n">
+        <v>251</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1593012</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LOINSARD</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Valentin</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>3</v>
       </c>
       <c r="I2" t="n">
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
         <v>184</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1797519</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>GARCIA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Corentin</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>106</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>174</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2607928</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>DUPRAZ</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Valentin</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>100</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2591823</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>RAKOTOARIVONY</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Anton</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>98</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>290</v>
+        <v>159</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>1724107</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>VALLET</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Alexandre</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>AC DU PAYS DE MEAUX</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>1</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>92</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="n">
+        <v>317</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
           <t>2506052</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>MONTICO</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>Luc</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
-      <c r="H6" t="n">
-[...2 lines deleted...]
-      <c r="I6" t="n">
+      <c r="H7" t="n">
+        <v>1</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>63</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>555382</t>
+          <t>1969541</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>VALETTE</t>
+          <t>HENRI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Antonin</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I2" t="n">
-        <v>138</v>
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
+        <v>173</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
         <v>100</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1969541</t>
+          <t>555382</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>HENRI</t>
+          <t>VALETTE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Antonin</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>2</v>
       </c>
       <c r="I3" t="n">
-        <v>111</v>
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
+        <v>138</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>321</v>
+        <v>352</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>743815</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>BOUILLOT</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Patrice</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>48</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1522231</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LEPINE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Elodie</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>181</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1126149</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>ROBERT</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Pauline</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>100</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1664215</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>REDOLFI</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>98</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1869953</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>MICHEL</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Manon</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>96</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2648910</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>BEAUSSIER</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Tramy</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>94</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2768883</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>FERRAND</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Axelle</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>92</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2622501</t>
+          <t>1204515</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>PUISSEGUR</t>
+          <t>GUIU</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Marine</t>
+          <t>Chloe</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>90</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2675190</t>
+          <t>2622501</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>GEIGENHOLZ</t>
+          <t>PUISSEGUR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Marine</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>85</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>89</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>276</v>
+        <v>200</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2765344</t>
+          <t>2675190</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>COURDENT</t>
+          <t>GEIGENHOLZ</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Emma</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>68</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>85</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
+          <t>2765344</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>COURDENT</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Emma</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>68</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>330</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
           <t>1200699</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>COLL</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>Leonie</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
-      <c r="H11" t="n">
-[...2 lines deleted...]
-      <c r="I11" t="n">
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
         <v>59</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>2</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1012818</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>FILLASTRE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Thomas</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>4</v>
       </c>
       <c r="I2" t="n">
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
         <v>386</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>450408</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>GUILLUCQ</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Xavier</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>4</v>
       </c>
       <c r="I3" t="n">
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
         <v>318</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2445319</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>PERSE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Thibaut</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H4" t="n">
+        <v>5</v>
+      </c>
+      <c r="I4" t="n">
         <v>4</v>
       </c>
-      <c r="I4" t="n">
+      <c r="J4" t="n">
         <v>309</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>148653</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>MAYNARD</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Guillaume</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>4</v>
       </c>
       <c r="I5" t="n">
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
         <v>299</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>588635</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>FILLASTRE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Maxime</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>3</v>
       </c>
       <c r="I6" t="n">
+        <v>3</v>
+      </c>
+      <c r="J6" t="n">
         <v>243</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2641919</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>LARIGAUDERIE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Alex</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
         <v>196</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2759839</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>VIAL</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Jordan</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
         <v>125</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>679510</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>BRIAND</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Gabriel</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>100</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2381828</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>GRIZARD</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Romain</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>100</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
         <v>117</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2203942</t>
+          <t>2056361</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>COLSON</t>
+          <t>IBN ELHAG</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Florent</t>
+          <t>Mohamed</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>98</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>100</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2727275</t>
+          <t>2203942</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>COULON</t>
+          <t>COLSON</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Florent</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>92</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>98</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1149530</t>
+          <t>2727275</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>COTELLE</t>
+          <t>COULON</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Jason</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>90</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>92</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2155850</t>
+          <t>1149530</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>COTELLE</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Corentin</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>90</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2374758</t>
+          <t>2155850</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>STUMPF</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
         <v>90</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2572162</t>
+          <t>1311424</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>GALEAZZI</t>
+          <t>LAURENT</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Yann</t>
+          <t>Isly</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>90</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2768153</t>
+          <t>2374758</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>THOMINE</t>
+          <t>STUMPF</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Valentin</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>90</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1308314</t>
+          <t>2572162</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>BUGNET</t>
+          <t>GALEAZZI</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Auguste</t>
+          <t>Yann</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>86</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>89</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2774586</t>
+          <t>2768153</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>DURAND</t>
+          <t>THOMINE</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Valentin</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>85</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>88</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2561972</t>
+          <t>1308314</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>DEHORGNE</t>
+          <t>BUGNET</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Leo</t>
+          <t>Auguste</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>84</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>86</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2820569</t>
+          <t>2774586</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>DEBRION</t>
+          <t>DURAND</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>85</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>235</v>
+        <v>209</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>144116</t>
+          <t>2561972</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>FILLASTRE</t>
+          <t>DEHORGNE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Leo</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>76</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>84</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1481181</t>
+          <t>2820569</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>BRETON</t>
+          <t>DEBRION</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>75</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>80</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1255178</t>
+          <t>144116</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>CANNOU</t>
+          <t>FILLASTRE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Robin</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>MOISSY-CRAMAYEL ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>71</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>76</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>298</v>
+        <v>263</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2619413</t>
+          <t>1481181</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>PINOGES</t>
+          <t>BRETON</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>61</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>75</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>338</v>
+        <v>289</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1182874</t>
+          <t>1255178</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>RUFIN</t>
+          <t>CANNOU</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>MOISSY-CRAMAYEL ATHLETISME</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>32</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>71</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>340</v>
+        <v>307</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2590639</t>
+          <t>2220166</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>RIGONDAUD</t>
+          <t>LAMBERT</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>67</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>350</v>
+        <v>325</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2639895</t>
+          <t>2619413</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>VINCELLE</t>
+          <t>PINOGES</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>17</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>61</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
+          <t>1182874</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>RUFIN</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Jean</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>32</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>370</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2590639</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>RIGONDAUD</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Adrien</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>1</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>30</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>380</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2639895</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>VINCELLE</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Quentin</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>17</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="n">
+        <v>381</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
           <t>2746491</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>MONBERTRAND</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>Maxime</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
-      <c r="H29" t="n">
-[...2 lines deleted...]
-      <c r="I29" t="n">
+      <c r="H32" t="n">
+        <v>1</v>
+      </c>
+      <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
         <v>16</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>179</v>
+        <v>29</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2734594</t>
+          <t>2633705</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>DOSSET</t>
+          <t>FAUQUET</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Chantal</t>
+          <t>Marie-Ange</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>VEF</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I2" t="n">
-        <v>86</v>
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
+        <v>261</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>231</v>
+        <v>193</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>2734594</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>DOSSET</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Chantal</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>VEF</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>1</v>
+      </c>
+      <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>86</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="n">
+        <v>253</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>2523483</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>GUERINET</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>Delphine</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>VEF</t>
         </is>
       </c>
-      <c r="H3" t="n">
-[...2 lines deleted...]
-      <c r="I3" t="n">
+      <c r="H4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>77</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>323</v>
+        <v>354</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1667961</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LIBESSART</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>VEM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>47</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2631805</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>GILLETTE THEO</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Alexandre</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>92</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2701043</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>BLANCHARD</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Dimitri</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>83</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2185800</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>NEMAUSAT</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Alexandra</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H2" t="n">
+        <v>5</v>
+      </c>
+      <c r="I2" t="n">
         <v>4</v>
       </c>
-      <c r="I2" t="n">
-        <v>388</v>
+      <c r="J2" t="n">
+        <v>394</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2628543</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>GUICHETEAU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Minh-Tuyen</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>149</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>228</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2710264</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>FONTAINE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Lucie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>96</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>567595</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>AMARE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mathilde</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>92</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2770863</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>PILLET</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Amelie</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>89</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2738535</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>REGEAU</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Armelle</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>85</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>229</v>
+        <v>250</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2778259</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>LOPPIN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Marieke</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
         <v>78</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2706274</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>GAGNON</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Charlotte</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>75</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2740189</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>BASTIANA</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Stelly</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>74</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2177068</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>DE NEVERLEE</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Kathleen</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
         <v>73</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2798483</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>FIDELE PELISSIER</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Christelle</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
         <v>66</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2555429</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>BENETELLO</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Claudia</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
         <v>58</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
+        <v>7</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2649111</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>DEVAUX</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Ghislain</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H2" t="n">
         <v>5</v>
       </c>
-      <c r="C2" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H2" t="n">
+      <c r="I2" t="n">
         <v>4</v>
       </c>
-      <c r="I2" t="n">
-        <v>350</v>
+      <c r="J2" t="n">
+        <v>356</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2770699</t>
+          <t>2518412</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>TROUILLET</t>
+          <t>GUICHETEAU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Emilien</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>AC DU PAYS DE MEAUX</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>168</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>223</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2518412</t>
+          <t>2770699</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>GUICHETEAU</t>
+          <t>TROUILLET</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Emilien</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>153</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>168</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2616596</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>LELOUP</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Alexandre</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>100</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>670659</t>
+          <t>213505</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>BELLAMAMMER</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Aymeric</t>
+          <t>Gaetan</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>92</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>94</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2001752</t>
+          <t>670659</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>JACQUET</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Sylvain</t>
+          <t>Aymeric</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>92</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2595341</t>
+          <t>2001752</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BROUILLARD</t>
+          <t>JACQUET</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Sylvain</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>86</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>89</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1499714</t>
+          <t>2595341</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>JEAN-CHARLES</t>
+          <t>BROUILLARD</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Emmanuel</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>86</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2705801</t>
+          <t>1499714</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>MARPAUX</t>
+          <t>JEAN-CHARLES</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Morgan</t>
+          <t>Emmanuel</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>86</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2685723</t>
+          <t>2705801</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>JOUDON</t>
+          <t>MARPAUX</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Morgan</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>85</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>86</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2538308</t>
+          <t>2685723</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>QUINTERNET</t>
+          <t>JOUDON</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>82</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>85</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2694070</t>
+          <t>2538308</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>MAILLARD</t>
+          <t>QUINTERNET</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>82</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2774196</t>
+          <t>2694070</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>GUERBETTE</t>
+          <t>MAILLARD</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>78</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>80</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2681420</t>
+          <t>2774196</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>LEPAN</t>
+          <t>GUERBETTE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Mickael</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>76</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>78</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2774578</t>
+          <t>2681420</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>GAUDRON</t>
+          <t>LEPAN</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Clement</t>
+          <t>Mickael</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>65</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>76</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2525846</t>
+          <t>2774578</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>LACHAUD</t>
+          <t>GAUDRON</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Clement</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>61</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>65</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2806277</t>
+          <t>2525846</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>GAGNON</t>
+          <t>LACHAUD</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Gaetan</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>43</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>61</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2537060</t>
+          <t>1541420</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>MARY</t>
+          <t>DALEWSKI</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Quentin</t>
+          <t>Arthur</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>60</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
+          <t>2806277</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>GAGNON</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Gaetan</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>1</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>43</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="n">
+        <v>378</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2537060</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>MARY</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Quentin</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>20</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="n">
+        <v>385</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
           <t>2548931</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>HOBART</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>Adrien</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
-      <c r="H20" t="n">
-[...2 lines deleted...]
-      <c r="I20" t="n">
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
         <v>9</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1256934</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>HENRY</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Amelie</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>198</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2321761</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>DESSAINT</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Marie-Helene</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>2</v>
       </c>
       <c r="I3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
         <v>196</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2129770</t>
+          <t>2489776</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>BAVAY</t>
+          <t>PACINO</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>CS COURTRY</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>96</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>170</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1762458</t>
+          <t>1470561</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>PRUNIER</t>
+          <t>CROMER</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>94</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>98</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2117441</t>
+          <t>2129770</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BELHADJ</t>
+          <t>BAVAY</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Saloua</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS COURTRY</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>92</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>96</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2489776</t>
+          <t>1762458</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>PACINO</t>
+          <t>PRUNIER</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
-        <v>90</v>
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>94</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2435723</t>
+          <t>2117441</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>DAUPHIN</t>
+          <t>BELHADJ</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Saloua</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>92</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2739836</t>
+          <t>2435723</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>BELLAVIA</t>
+          <t>DAUPHIN</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>84</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>88</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>236</v>
+        <v>199</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
+          <t>2551916</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>FAUVEAU</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Emilie</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>85</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="n">
+        <v>207</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2739836</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>BELLAVIA</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>84</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>227</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2197026</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>INSERRA</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Lucile</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>AC DU PAYS DE MEAUX</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>81</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" t="n">
+        <v>251</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2720927</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>MOHR</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Sophie</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>AC DU PAYS DE MEAUX</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H13" t="n">
+        <v>1</v>
+      </c>
+      <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>78</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" t="n">
+        <v>260</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
           <t>2743838</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>JASIAK</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>Lydie</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
-      <c r="H10" t="n">
-[...2 lines deleted...]
-      <c r="I10" t="n">
+      <c r="H14" t="n">
+        <v>1</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>76</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1655379</t>
+          <t>2730633</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>WLODYKA</t>
+          <t>MASCARELL</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Jean-Michel</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>343</v>
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
+        <v>386</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2730633</t>
+          <t>1655379</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>MASCARELL</t>
+          <t>WLODYKA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Jean-Michel</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>290</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>343</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2098541</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>FONTAINE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Bruno</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>3</v>
       </c>
       <c r="I4" t="n">
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
         <v>275</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2637383</t>
+          <t>2267246</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>TOUATI</t>
+          <t>GLENAC</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>225</v>
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
+        <v>257</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2777294</t>
+          <t>2559525</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ROBERT</t>
+          <t>TRANCHANT</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Anthony</t>
+          <t>Jean-Baptiste</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I6" t="n">
-        <v>194</v>
+        <v>3</v>
+      </c>
+      <c r="J6" t="n">
+        <v>252</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>906345</t>
+          <t>2303011</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>BOUISSOU</t>
+          <t>CALOC</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Anthony</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I7" t="n">
-        <v>189</v>
+        <v>3</v>
+      </c>
+      <c r="J7" t="n">
+        <v>231</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2730234</t>
+          <t>2637383</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ESNARD</t>
+          <t>TOUATI</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Emmanuel</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>184</v>
+        <v>3</v>
+      </c>
+      <c r="J8" t="n">
+        <v>225</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>690493</t>
+          <t>2777294</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SHAHMAEI</t>
+          <t>ROBERT</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Kian</t>
+          <t>Anthony</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>177</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>194</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2559525</t>
+          <t>906345</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>TRANCHANT</t>
+          <t>BOUISSOU</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Jean-Baptiste</t>
+          <t>Anthony</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>173</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>189</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
         <v>65</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2267246</t>
+          <t>2730234</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>GLENAC</t>
+          <t>ESNARD</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Emmanuel</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>171</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>184</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2303011</t>
+          <t>690493</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CALOC</t>
+          <t>SHAHMAEI</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Kian</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>153</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>177</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2666613</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>RANDON</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Olivier</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>2</v>
       </c>
       <c r="I13" t="n">
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
         <v>141</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>1230295</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>MALET</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Stephane</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>MOISSY-CRAMAYEL ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>2</v>
       </c>
       <c r="I14" t="n">
+        <v>2</v>
+      </c>
+      <c r="J14" t="n">
         <v>137</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2822247</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>BENOIST</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Pierre-Jean</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
         <v>94</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2416617</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>CLOPIN</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Thibault</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
         <v>94</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2536723</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>MAUVAIS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Thomas</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>A.N.S.A</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
         <v>94</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>638356</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>ESTHER</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Nicolas</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
         <v>92</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>1490426</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>VICQUERY</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Antoine</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
         <v>92</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2737319</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>ALEXIS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Johan</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>US MELUN</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
         <v>88</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2569019</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>CIGAL</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Fabien</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Ac Pays De Meaux</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
         <v>88</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2103819</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>RAMOS BARRANCO JOSE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Rafael</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
         <v>85</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2248706</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>CHALIER</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Jeremy</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
         <v>84</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>2525755</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>EMERY</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Jerome</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
         <v>84</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2742127</t>
+          <t>2768158</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>BLIN</t>
+          <t>FISCHER</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>82</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>84</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2638670</t>
+          <t>2742127</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>LARCHE</t>
+          <t>BLIN</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>82</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1935350</t>
+          <t>2638670</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>CLAIN</t>
+          <t>LARCHE</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Johan</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>79</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>80</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2482631</t>
+          <t>1935350</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>GYONNET</t>
+          <t>CLAIN</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Johan</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>77</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>79</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>234</v>
+        <v>254</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1971413</t>
+          <t>2482631</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CABUT</t>
+          <t>GYONNET</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Lionel</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>76</v>
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>77</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2684423</t>
+          <t>1971413</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>GAUDART</t>
+          <t>CABUT</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Germain</t>
+          <t>Lionel</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>75</v>
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>76</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>245</v>
+        <v>266</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2754966</t>
+          <t>2684423</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>LEITAO</t>
+          <t>GAUDART</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Germain</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
         <v>75</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2753131</t>
+          <t>2754966</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>DELAURENT</t>
+          <t>LEITAO</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>71</v>
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>75</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2781619</t>
+          <t>2753131</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>PINTO</t>
+          <t>DELAURENT</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Matthieu</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
-        <v>70</v>
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>71</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2456780</t>
+          <t>2781619</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>YOU</t>
+          <t>PINTO</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Feiran</t>
+          <t>Matthieu</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>54</v>
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>70</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2746835</t>
+          <t>2632971</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>LEDRU</t>
+          <t>PUISSANT</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Jerome</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
-        <v>52</v>
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>63</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
+          <t>2456780</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>YOU</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Feiran</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>1</v>
+      </c>
+      <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>54</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>346</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2746835</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>LEDRU</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Julien</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>1</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>52</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>360</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
           <t>1796042</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D38" t="inlineStr">
         <is>
           <t>CHATAING</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E38" t="inlineStr">
         <is>
           <t>Julien</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F38" t="inlineStr">
         <is>
           <t>Vsop</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G38" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
-      <c r="H36" t="n">
-[...2 lines deleted...]
-      <c r="I36" t="n">
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
         <v>42</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2536860</t>
+          <t>2762072</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>MUSY</t>
+          <t>MORALES</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Linda</t>
+          <t>Alicia</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>296</v>
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
+        <v>355</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2762072</t>
+          <t>2536860</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>MORALES</t>
+          <t>MUSY</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Alicia</t>
+          <t>Linda</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>266</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>296</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2633705</t>
+          <t>2474308</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>FAUQUET</t>
+          <t>NICHELE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Marie-Ange</t>
+          <t>Aurelie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>261</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>250</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2620026</t>
+          <t>2228727</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>TUAILLON</t>
+          <t>VOILLARD</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>194</v>
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
+        <v>238</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2669935</t>
+          <t>2620026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DUPIN</t>
+          <t>TUAILLON</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Catherine</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>190</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>194</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1286817</t>
+          <t>2669935</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>GRANDJEAN</t>
+          <t>DUPIN</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Elodie</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>186</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>190</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2156594</t>
+          <t>1286817</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BELMONTE</t>
+          <t>GRANDJEAN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>170</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>186</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2474308</t>
+          <t>2156594</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>NICHELE</t>
+          <t>BELMONTE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Aurelie</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>163</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>170</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2228727</t>
+          <t>416304</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>VOILLARD</t>
+          <t>HURTEAUX</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Elise</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>154</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>100</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>416304</t>
+          <t>2146904</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>HURTEAUX</t>
+          <t>ROCHA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Elise</t>
+          <t>Jocelyne</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
         <v>100</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2146904</t>
+          <t>2271469</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>ROCHA</t>
+          <t>DE PREVILLE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Jocelyne</t>
+          <t>Solene</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>98</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2271469</t>
+          <t>2301550</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>DE PREVILLE</t>
+          <t>ERRASTI</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Solene</t>
+          <t>Camille</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
         <v>98</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2301550</t>
+          <t>2290364</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>ERRASTI</t>
+          <t>GANDON</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Camille</t>
+          <t>Lucie</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>98</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2290364</t>
+          <t>1380738</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>GANDON</t>
+          <t>SONNIC</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Lucie</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>98</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>96</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>1377898</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>MIGNOT</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Maud</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
         <v>94</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2077106</t>
+          <t>1866602</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>WIART</t>
+          <t>ROUSSEAU</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
         <v>92</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2439908</t>
+          <t>2077106</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>DEBAILLEUL</t>
+          <t>WIART</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>90</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>92</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
         <v>164</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1869364</t>
+          <t>2439908</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>ZIANI</t>
+          <t>DEBAILLEUL</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>90</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2362797</t>
+          <t>1869364</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BRUNEAU</t>
+          <t>ZIANI</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>89</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2154289</t>
+          <t>2362797</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>TORCZINSKI</t>
+          <t>BRUNEAU</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cecile</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>85</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>88</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1796229</t>
+          <t>2733162</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>MARCHAND</t>
+          <t>PIERRAT</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Cecile</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>82</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>88</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1727027</t>
+          <t>2154289</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>KUDLA</t>
+          <t>TORCZINSKI</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Marina</t>
+          <t>Cecile</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>85</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2779106</t>
+          <t>1796229</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>THIRION</t>
+          <t>MARCHAND</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Angelique</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2779106</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>79</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>82</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2483249</t>
+          <t>1727027</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>PAYET</t>
+          <t>KUDLA</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Marina</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>76</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>80</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2178540</t>
+          <t>2779106</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>POCHON LECONTE</t>
+          <t>THIRION</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Angelique</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>2779106</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>74</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>79</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2709390</t>
+          <t>2803316</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>BADUEL</t>
+          <t>MAROT</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>64</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>77</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>309</v>
+        <v>262</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
+          <t>2483249</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>PAYET</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Delphine</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H28" t="n">
+        <v>1</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>76</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="n">
+        <v>275</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2178540</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>POCHON LECONTE</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>74</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>314</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2709390</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>BADUEL</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Virginie</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>1</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>64</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>338</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
           <t>2735730</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>GRUET</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>Manuela</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
-      <c r="H28" t="n">
-[...2 lines deleted...]
-      <c r="I28" t="n">
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
         <v>56</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1570355</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>GUERAUD</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Gwenael</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H2" t="n">
+        <v>5</v>
+      </c>
+      <c r="I2" t="n">
         <v>4</v>
       </c>
-      <c r="I2" t="n">
+      <c r="J2" t="n">
         <v>376</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2043934</t>
+          <t>2769744</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>VOISINOT</t>
+          <t>VIEIRA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>290</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>343</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2345611</t>
+          <t>2043934</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>LE BEL</t>
+          <t>VOISINOT</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Francois</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>282</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>290</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2769744</t>
+          <t>2345611</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>VIEIRA</t>
+          <t>LE BEL</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Francois</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I5" t="n">
-        <v>258</v>
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
+        <v>282</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2477778</t>
+          <t>907852</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>TROADEC</t>
+          <t>LAURENT</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I6" t="n">
-        <v>214</v>
+        <v>4</v>
+      </c>
+      <c r="J6" t="n">
+        <v>249</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>907852</t>
+          <t>2544395</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>LAURENT</t>
+          <t>GARCIA</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Anthony</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I7" t="n">
-        <v>211</v>
+        <v>3</v>
+      </c>
+      <c r="J7" t="n">
+        <v>220</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2169301</t>
+          <t>2477778</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ROELS</t>
+          <t>TROADEC</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>John</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>196</v>
+        <v>3</v>
+      </c>
+      <c r="J8" t="n">
+        <v>214</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1972076</t>
+          <t>2169301</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MARTHELY</t>
+          <t>ROELS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>William</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>SAMOIS ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>190</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>196</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2640895</t>
+          <t>1972076</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>HORENT</t>
+          <t>MARTHELY</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>William</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I10" t="n">
+        <v>3</v>
+      </c>
+      <c r="J10" t="n">
         <v>190</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1607695</t>
+          <t>2640895</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>PINSEL</t>
+          <t>HORENT</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>178</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>190</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1867450</t>
+          <t>1607695</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>TERRERAN</t>
+          <t>PINSEL</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>169</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>178</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1581639</t>
+          <t>1867450</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>LEFEBVRE</t>
+          <t>TERRERAN</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>151</v>
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>169</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2544395</t>
+          <t>2531036</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>GARCIA</t>
+          <t>GAUTREAU</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Anthony</t>
+          <t>David</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I14" t="n">
-        <v>140</v>
+        <v>3</v>
+      </c>
+      <c r="J14" t="n">
+        <v>162</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1762503</t>
+          <t>1581639</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>MORIN</t>
+          <t>LEFEBVRE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>138</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>151</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2531036</t>
+          <t>1762503</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>GAUTREAU</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>2</v>
       </c>
       <c r="I16" t="n">
-        <v>106</v>
+        <v>2</v>
+      </c>
+      <c r="J16" t="n">
+        <v>138</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2573949</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>TREVIS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Vincent</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>2</v>
       </c>
       <c r="I17" t="n">
+        <v>2</v>
+      </c>
+      <c r="J17" t="n">
         <v>105</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>1969683</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>STEVANT</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>David</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
         <v>100</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>1541101</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>MARECHAL</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Nicolas</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>MOISSY-CRAMAYEL ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
         <v>96</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2644218</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>MAAZA</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Fabrice</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
         <v>88</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2592001</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>NORMAND</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Bruno</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
         <v>85</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2773891</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>FERAILLE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Damien</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
         <v>83</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2159663</t>
+          <t>2694059</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>SOUL</t>
+          <t>GAUTIER</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Ludovic</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
         <v>83</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1966772</t>
+          <t>2159663</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>THOBOIS</t>
+          <t>SOUL</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Ludovic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>82</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>83</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2471920</t>
+          <t>2448079</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>DEWAELE</t>
+          <t>FAUVEAU</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>William</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Entente Sportive Renault Group</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>81</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>82</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1667794</t>
+          <t>1966772</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>LOGEART</t>
+          <t>THOBOIS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Fspn Cdop 77 Section Trail</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>81</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>82</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1471079</t>
+          <t>2471920</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>AIT-TABET</t>
+          <t>DEWAELE</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Samir</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>Entente Sportive Renault Group</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>81</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1614862</t>
+          <t>1667794</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>RULON</t>
+          <t>LOGEART</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>Fspn Cdop 77 Section Trail</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>79</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>81</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2546407</t>
+          <t>1471079</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CONVERS</t>
+          <t>AIT-TABET</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Samir</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>78</v>
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>80</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2806272</t>
+          <t>1614862</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>BONNARDEL</t>
+          <t>RULON</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
-        <v>78</v>
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>79</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2501762</t>
+          <t>2546407</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>MIGNOT</t>
+          <t>CONVERS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I31" t="n">
-        <v>73</v>
+        <v>2</v>
+      </c>
+      <c r="J31" t="n">
+        <v>78</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2499446</t>
+          <t>2806272</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>LAURITSEN</t>
+          <t>BONNARDEL</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>70</v>
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>78</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2639441</t>
+          <t>2501762</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>BOUTIGNY</t>
+          <t>MIGNOT</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
-        <v>68</v>
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>73</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
         <v>287</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2634559</t>
+          <t>804515</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>GARAUD</t>
+          <t>ODALY</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Yann</t>
+          <t>John</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>64</v>
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>72</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2642793</t>
+          <t>2499446</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>PELTRIAUX</t>
+          <t>LAURITSEN</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
-        <v>64</v>
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>70</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2375746</t>
+          <t>2639441</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>POINTAUX</t>
+          <t>BOUTIGNY</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>61</v>
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>68</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>116706</t>
+          <t>2634559</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>MELINE</t>
+          <t>GARAUD</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Yann</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H37" t="n">
         <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>49</v>
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>64</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2201131</t>
+          <t>2642793</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>TORCZINSKI</t>
+          <t>PELTRIAUX</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>48</v>
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>64</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2226098</t>
+          <t>2375746</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>ZIGANTE</t>
+          <t>POINTAUX</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Gregory</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>61</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
+          <t>2369945</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>BOULANGE</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Mickael</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>1</v>
+      </c>
+      <c r="I40" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>55</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
+        <v>351</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>116706</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>MELINE</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Mathieu</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+      <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>49</v>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>353</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2201131</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>TORCZINSKI</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Fabrice</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>48</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>372</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2226098</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>ZIGANTE</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Gregory</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H43" t="n">
+        <v>1</v>
+      </c>
+      <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>28</v>
+      </c>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="n">
+        <v>379</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
           <t>1434639</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>LHERM</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>Damien</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
-      <c r="H40" t="n">
-[...2 lines deleted...]
-      <c r="I40" t="n">
+      <c r="H44" t="n">
+        <v>1</v>
+      </c>
+      <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
         <v>18</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>