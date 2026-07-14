--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -430,4620 +430,6806 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2798401</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>SERVEAUX</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Lisa</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Assap Solidarite</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>98</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1521701</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>PHILIPPE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Angelina</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>81</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1522231</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LEPINE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Elodie</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>181</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1126149</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>ROBERT</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Pauline</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>100</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1664215</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>REDOLFI</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>98</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1869953</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>MICHEL</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Manon</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>96</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2648910</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>BEAUSSIER</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Tramy</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>94</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2768883</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>FERRAND</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Axelle</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>92</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2622501</t>
+          <t>1204515</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>PUISSEGUR</t>
+          <t>GUIU</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Marine</t>
+          <t>Chloe</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>90</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2675190</t>
+          <t>2622501</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>GEIGENHOLZ</t>
+          <t>PUISSEGUR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Marine</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>85</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>89</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
+        <v>70</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2675190</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>GEIGENHOLZ</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Morgane</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>85</v>
       </c>
-      <c r="C10" t="inlineStr">
-[...28 lines deleted...]
-        <v>68</v>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
+          <t>2765344</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>COURDENT</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Emma</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>68</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>104</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
           <t>1200699</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>COLL</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>Leonie</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
-      <c r="H11" t="n">
-[...2 lines deleted...]
-      <c r="I11" t="n">
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
         <v>59</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2734594</t>
+          <t>2633705</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>DOSSET</t>
+          <t>FAUQUET</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Chantal</t>
+          <t>Marie-Ange</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>VEF</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I2" t="n">
-        <v>86</v>
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
+        <v>261</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>2734594</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>DOSSET</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Chantal</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>VEF</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>1</v>
+      </c>
+      <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>86</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="n">
+        <v>85</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>2523483</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>GUERINET</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>Delphine</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>VEF</t>
         </is>
       </c>
-      <c r="H3" t="n">
-[...2 lines deleted...]
-      <c r="I3" t="n">
+      <c r="H4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>77</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2185800</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>NEMAUSAT</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Alexandra</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H2" t="n">
+        <v>5</v>
+      </c>
+      <c r="I2" t="n">
         <v>4</v>
       </c>
-      <c r="I2" t="n">
-        <v>388</v>
+      <c r="J2" t="n">
+        <v>394</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2628543</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>GUICHETEAU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Minh-Tuyen</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>149</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>228</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2710264</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>FONTAINE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Lucie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>96</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>567595</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>AMARE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mathilde</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>92</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2770863</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>PILLET</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Amelie</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>89</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2738535</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>REGEAU</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Armelle</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>85</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2778259</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>LOPPIN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Marieke</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
         <v>78</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2706274</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>GAGNON</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Charlotte</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>75</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2740189</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>BASTIANA</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Stelly</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>74</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2177068</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>DE NEVERLEE</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Kathleen</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
         <v>73</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2798483</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>FIDELE PELISSIER</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Christelle</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
         <v>66</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2555429</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>BENETELLO</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Claudia</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
         <v>58</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1256934</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>HENRY</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Amelie</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>198</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2321761</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>DESSAINT</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Marie-Helene</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>2</v>
       </c>
       <c r="I3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
         <v>196</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2129770</t>
+          <t>2489776</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>BAVAY</t>
+          <t>PACINO</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>CS COURTRY</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>96</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>170</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1762458</t>
+          <t>1470561</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>PRUNIER</t>
+          <t>CROMER</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>94</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>98</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2117441</t>
+          <t>2129770</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BELHADJ</t>
+          <t>BAVAY</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Saloua</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS COURTRY</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>92</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>96</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2489776</t>
+          <t>1762458</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>PACINO</t>
+          <t>PRUNIER</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
-        <v>90</v>
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>94</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2435723</t>
+          <t>2117441</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>DAUPHIN</t>
+          <t>BELHADJ</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Saloua</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>92</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2739836</t>
+          <t>2435723</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>BELLAVIA</t>
+          <t>DAUPHIN</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>84</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>88</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
+        <v>69</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2551916</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>FAUVEAU</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Emilie</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>85</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="n">
+        <v>73</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2739836</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>BELLAVIA</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>84</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>78</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2197026</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>INSERRA</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Lucile</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>AC DU PAYS DE MEAUX</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>81</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" t="n">
+        <v>84</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2720927</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>MOHR</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Sophie</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>AC DU PAYS DE MEAUX</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H13" t="n">
+        <v>1</v>
+      </c>
+      <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>78</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" t="n">
+        <v>89</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>2743838</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>JASIAK</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Lydie</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H14" t="n">
+        <v>1</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>76</v>
       </c>
-      <c r="C10" t="inlineStr">
-[...28 lines deleted...]
-        <v>76</v>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>3</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2536860</t>
+          <t>2762072</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>MUSY</t>
+          <t>MORALES</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Linda</t>
+          <t>Alicia</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>296</v>
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
+        <v>355</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2762072</t>
+          <t>2536860</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>MORALES</t>
+          <t>MUSY</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Alicia</t>
+          <t>Linda</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>266</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>296</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2633705</t>
+          <t>2474308</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>FAUQUET</t>
+          <t>NICHELE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Marie-Ange</t>
+          <t>Aurelie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>261</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>250</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2620026</t>
+          <t>2228727</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>TUAILLON</t>
+          <t>VOILLARD</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>194</v>
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
+        <v>238</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2669935</t>
+          <t>2620026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DUPIN</t>
+          <t>TUAILLON</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Catherine</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>190</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>194</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1286817</t>
+          <t>2669935</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>GRANDJEAN</t>
+          <t>DUPIN</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Elodie</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>186</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>190</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2156594</t>
+          <t>1286817</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BELMONTE</t>
+          <t>GRANDJEAN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>170</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>186</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2474308</t>
+          <t>2156594</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>NICHELE</t>
+          <t>BELMONTE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Aurelie</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>163</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>170</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2228727</t>
+          <t>416304</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>VOILLARD</t>
+          <t>HURTEAUX</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Elise</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>154</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>100</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>416304</t>
+          <t>2146904</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>HURTEAUX</t>
+          <t>ROCHA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Elise</t>
+          <t>Jocelyne</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
         <v>100</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2146904</t>
+          <t>2271469</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>ROCHA</t>
+          <t>DE PREVILLE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Jocelyne</t>
+          <t>Solene</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>98</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2271469</t>
+          <t>2301550</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>DE PREVILLE</t>
+          <t>ERRASTI</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Solene</t>
+          <t>Camille</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
         <v>98</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2301550</t>
+          <t>2290364</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>ERRASTI</t>
+          <t>GANDON</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Camille</t>
+          <t>Lucie</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>98</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2290364</t>
+          <t>1380738</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>GANDON</t>
+          <t>SONNIC</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Lucie</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>98</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>96</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>1377898</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>MIGNOT</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Maud</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
         <v>94</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2077106</t>
+          <t>1866602</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>WIART</t>
+          <t>ROUSSEAU</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
         <v>92</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2439908</t>
+          <t>2077106</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>DEBAILLEUL</t>
+          <t>WIART</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>90</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>92</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1869364</t>
+          <t>2439908</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>ZIANI</t>
+          <t>DEBAILLEUL</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>90</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2362797</t>
+          <t>1869364</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BRUNEAU</t>
+          <t>ZIANI</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>89</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2154289</t>
+          <t>2362797</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>TORCZINSKI</t>
+          <t>BRUNEAU</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cecile</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>85</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>88</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1796229</t>
+          <t>2733162</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>MARCHAND</t>
+          <t>PIERRAT</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Cecile</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>82</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>88</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1727027</t>
+          <t>2154289</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>KUDLA</t>
+          <t>TORCZINSKI</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Marina</t>
+          <t>Cecile</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>80</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>85</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2779106</t>
+          <t>1796229</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>THIRION</t>
+          <t>MARCHAND</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Angelique</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2779106</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>79</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>82</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2483249</t>
+          <t>1727027</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>PAYET</t>
+          <t>KUDLA</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Marina</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>76</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>80</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2178540</t>
+          <t>2779106</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>POCHON LECONTE</t>
+          <t>THIRION</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Angelique</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>2779106</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>74</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>79</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2709390</t>
+          <t>2803316</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>BADUEL</t>
+          <t>MAROT</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>64</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>77</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
+          <t>2483249</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>PAYET</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Delphine</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H28" t="n">
+        <v>1</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>76</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="n">
+        <v>94</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2178540</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>POCHON LECONTE</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>74</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>101</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2709390</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>BADUEL</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Virginie</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>1</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>64</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>107</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
           <t>2735730</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>GRUET</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>Manuela</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
-      <c r="H28" t="n">
-[...2 lines deleted...]
-      <c r="I28" t="n">
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
         <v>56</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>2</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1926667</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MADAULE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Hanitra</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>4</v>
       </c>
       <c r="I2" t="n">
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
         <v>370</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2735605</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>ROUSSEAU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Nadege</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>254</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>348</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1769667</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>PIFFETEAU</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Stephanie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>2</v>
       </c>
       <c r="I4" t="n">
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
         <v>186</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2184475</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>BROCHOT</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Christelle</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
         <v>180</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>1488923</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>FERNANDES</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Elsa</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
         <v>167</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>809539</t>
+          <t>1560633</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DARTOIS</t>
+          <t>VALANTIN</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Edith</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>146</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2420024</t>
+          <t>809539</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>LY</t>
+          <t>DARTOIS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Vero</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>94</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>100</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2535411</t>
+          <t>2420024</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>POTTIER</t>
+          <t>LY</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Vero</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>94</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1561771</t>
+          <t>2535411</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DURST</t>
+          <t>POTTIER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Valerie</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>89</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>94</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2727654</t>
+          <t>1561771</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SAMSEL</t>
+          <t>DURST</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Carine</t>
+          <t>Valerie</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>88</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>89</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1220353</t>
+          <t>2727654</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>MILESI-GIDOIN</t>
+          <t>SAMSEL</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Corinne</t>
+          <t>Carine</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>83</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>88</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
         <v>68</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2362794</t>
+          <t>2110539</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BENGHEZAL</t>
+          <t>GILLET</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Najette</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>81</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>86</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
+        <v>74</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>1220353</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>MILESI-GIDOIN</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Corinne</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H14" t="n">
+        <v>1</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>83</v>
       </c>
-      <c r="C14" t="inlineStr">
-[...28 lines deleted...]
-        <v>73</v>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2460293</t>
+          <t>2402413</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>ROSA AMARAL</t>
+          <t>ROBIN</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>67</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>82</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1560633</t>
+          <t>2362794</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>VALANTIN</t>
+          <t>BENGHEZAL</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Edith</t>
+          <t>Najette</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>63</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>81</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1927369</t>
+          <t>1448882</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>MONTICO</t>
+          <t>BONVOISIN</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Christelle</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>57</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>76</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
+        <v>96</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2270749</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>LAURENT</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Vanessa</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H18" t="n">
+        <v>1</v>
+      </c>
+      <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>73</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="n">
         <v>99</v>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2460293</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>ROSA AMARAL</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H19" t="n">
+        <v>1</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>67</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="n">
+        <v>106</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>1927369</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>MONTICO</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>1</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>57</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="n">
+        <v>111</v>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>1770495</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>PITSCHON</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>Sophie</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
-      <c r="H18" t="n">
-[...2 lines deleted...]
-      <c r="I18" t="n">
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
         <v>52</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1866450</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DOS SANTOS</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Laurinda</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>184</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1423548</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>JURET</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Alexandra</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>96</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1458105</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>THIERY</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Cecile</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>96</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1980087</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>RABIER</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Nadia</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>90</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>1487144</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>SERRIE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Karine</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>90</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>1927311</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>MONEHAIE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Pascale</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
         <v>89</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>1124648</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>BREBION</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Valerie</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
         <v>88</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2177343</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>GREGOR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sandra</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
         <v>80</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1534797</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CHADENIER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Valerie</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
         <v>70</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>1659337</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>RIDEAU</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Nathalie</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
         <v>60</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2716386</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>FABRE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Laurence</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
         <v>55</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2072600</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>PRAVET</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sylvaine</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
         <v>54</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2358769</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>CAO</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Elisabeth</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>53</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1373864</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BACONNEAU</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Agnes</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>98</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2548300</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>ASTRUC</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Catherine</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>90</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1496991</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>BESSARD</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Pascale</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>87</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1968794</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>HACQUART</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Corinne</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>75</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2128351</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>DEVILLERS</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Isabelle</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>61</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1165505</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DUMONT</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Agnes</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>3</v>
       </c>
       <c r="I2" t="n">
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
         <v>263</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>971874</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MOUTIER</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Josette</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M7F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>77</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>