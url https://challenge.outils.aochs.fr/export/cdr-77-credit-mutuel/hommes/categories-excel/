--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -440,17586 +440,32631 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2748037</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LEBLACHER</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Theo</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>93</v>
+      </c>
+      <c r="K2" t="n">
+        <v>7</v>
+      </c>
+      <c r="L2" t="n">
+        <v>44</v>
+      </c>
+      <c r="M2" t="n">
+        <v>49</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1710563</t>
+          <t>2293776</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>LEFEVRE</t>
+          <t>PICHON</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Clement</t>
+          <t>Louis</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I3" t="n">
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
         <v>78</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>78</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1826185</t>
+          <t>1710563</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>POIDEVIN</t>
+          <t>LEFEVRE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Tom</t>
+          <t>Clement</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>53</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>78</v>
+      </c>
+      <c r="K4" t="n">
+        <v>20</v>
+      </c>
+      <c r="L4" t="n">
+        <v>78</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2718926</t>
+          <t>2146141</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ALBERT</t>
+          <t>LOZANO</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Axel</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>47</v>
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
+        <v>60</v>
+      </c>
+      <c r="K5" t="n">
+        <v>93</v>
+      </c>
+      <c r="L5" t="n">
+        <v>60</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2719658</t>
+          <t>1826185</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>MORON</t>
+          <t>POIDEVIN</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Camille</t>
+          <t>Tom</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>46</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>53</v>
+      </c>
+      <c r="K6" t="n">
+        <v>13</v>
+      </c>
+      <c r="L6" t="n">
+        <v>53</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2042206</t>
+          <t>2718926</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>GONTHIER</t>
+          <t>ALBERT</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Sendrick</t>
+          <t>Axel</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>47</v>
+      </c>
+      <c r="K7" t="n">
+        <v>9</v>
+      </c>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>47</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2159302</t>
+          <t>2719658</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>RAISON</t>
+          <t>MORON</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Camille</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>46</v>
+      </c>
+      <c r="K8" t="n">
+        <v>10</v>
+      </c>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>46</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2745431</t>
+          <t>1972338</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MILON</t>
+          <t>RICHARD</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Noe</t>
+          <t>Marin</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>34</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>34</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2146141</t>
+          <t>2042206</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>LOZANO</t>
+          <t>GONTHIER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>Sendrick</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Asrd La Rochette /Dammar</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>33</v>
+      </c>
+      <c r="K10" t="n">
         <v>23</v>
+      </c>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>33</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2615074</t>
+          <t>2159302</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SUSSIAU</t>
+          <t>RAISON</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Nathan</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>28</v>
+      </c>
+      <c r="K11" t="n">
+        <v>38</v>
+      </c>
+      <c r="L11" t="n">
+        <v>28</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>125</v>
+        <v>184</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2082030</t>
+          <t>1933869</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>LAMOURET</t>
+          <t>DEVAUX</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Alexis</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I12" t="n">
+        <v>3</v>
+      </c>
+      <c r="J12" t="n">
+        <v>23</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>1</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2500714</t>
+          <t>2745431</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BARAIS</t>
+          <t>MILON</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Aymeric</t>
+          <t>Noe</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>22</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>22</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>280</v>
+        <v>206</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2456686</t>
+          <t>2615074</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CELTON</t>
+          <t>SUSSIAU</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Ewen</t>
+          <t>Nathan</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I14" t="n">
+        <v>2</v>
+      </c>
+      <c r="J14" t="n">
+        <v>20</v>
+      </c>
+      <c r="K14" t="n">
+        <v>121</v>
+      </c>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>20</v>
+      </c>
+      <c r="N14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>284</v>
+        <v>210</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
+          <t>2082030</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>LAMOURET</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Louis</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H15" t="n">
+        <v>1</v>
+      </c>
+      <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>20</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>20</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" t="n">
+        <v>220</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2128194</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>HUERTA</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Oskar</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H16" t="n">
+        <v>1</v>
+      </c>
+      <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>19</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>19</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" t="n">
+        <v>240</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2753348</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>PAVOINE</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Maxime</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H17" t="n">
+        <v>1</v>
+      </c>
+      <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>16</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>16</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" t="n">
+        <v>298</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2500714</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>BARAIS</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Aymeric</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H18" t="n">
+        <v>1</v>
+      </c>
+      <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>7</v>
+      </c>
+      <c r="K18" t="n">
+        <v>49</v>
+      </c>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>7</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="n">
+        <v>346</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2689308</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>GRIVEAU-MATTEI</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Jules</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H19" t="n">
+        <v>1</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>1</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>1</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="n">
+        <v>368</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2456686</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>CELTON</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Ewen</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>2</v>
+      </c>
+      <c r="I20" t="n">
+        <v>2</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0</v>
+      </c>
+      <c r="K20" t="n">
+        <v>120</v>
+      </c>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="n">
+        <v>506</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
           <t>2613013</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>CHEVREL REZZAG</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>Enzo</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>CAM</t>
         </is>
       </c>
-      <c r="H15" t="n">
-[...2 lines deleted...]
-      <c r="I15" t="n">
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="n">
+        <v>554</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2045139</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>MAUVAIS</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Hugo</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>0</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="n">
+        <v>560</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2099729</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>NOTTRE</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Benjamin</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H23" t="n">
+        <v>1</v>
+      </c>
+      <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="n">
+        <v>571</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2623720</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>ROQUE-JIMENEZ</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Hugo</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H24" t="n">
+        <v>1</v>
+      </c>
+      <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="n">
+        <v>575</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2181422</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>SIROT</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Alban</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H25" t="n">
+        <v>1</v>
+      </c>
+      <c r="I25" t="n">
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="n">
+        <v>577</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>1916493</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>SLIMANI</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Sofiane</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H26" t="n">
+        <v>1</v>
+      </c>
+      <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="n">
+        <v>583</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2754190</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>TUTIN</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Harry</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>CAM</t>
+        </is>
+      </c>
+      <c r="H27" t="n">
+        <v>1</v>
+      </c>
+      <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>0</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>283603</t>
+          <t>1041469</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SANTOS</t>
+          <t>MOUCHAIN</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I2" t="n">
-        <v>63</v>
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
+        <v>95</v>
+      </c>
+      <c r="K2" t="n">
+        <v>29</v>
+      </c>
+      <c r="L2" t="n">
+        <v>43</v>
+      </c>
+      <c r="M2" t="n">
+        <v>27</v>
+      </c>
+      <c r="N2" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1041469</t>
+          <t>283603</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>MOUCHAIN</t>
+          <t>SANTOS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>52</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>61</v>
+      </c>
+      <c r="K3" t="n">
+        <v>25</v>
+      </c>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>61</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1677453</t>
+          <t>510700</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>PEREIRA</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Joaquim</t>
+          <t>Jean-Marc</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>25</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>43</v>
+      </c>
+      <c r="K4" t="n">
+        <v>144</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>43</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>510700</t>
+          <t>1677453</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>PEREIRA</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Jean-Marc</t>
+          <t>Joaquim</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I5" t="n">
-        <v>17</v>
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
+        <v>29</v>
+      </c>
+      <c r="K5" t="n">
+        <v>47</v>
+      </c>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>24</v>
+      </c>
+      <c r="N5" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>150</v>
+        <v>216</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>536123</t>
+          <t>2477412</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DELHAYE</t>
+          <t>SIMON</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Jean-Fabien</t>
+          <t>Patrice</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>Macadame 77</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>16</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>20</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>803357</t>
+          <t>536123</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>ANDRE</t>
+          <t>DELHAYE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Jean-Fabien</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>14</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>17</v>
+      </c>
+      <c r="K7" t="n">
+        <v>39</v>
+      </c>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>17</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>167</v>
+        <v>238</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>104743</t>
+          <t>1682556</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>PRIEUR</t>
+          <t>PILOT</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Dany</t>
+          <t>Jean-Loup</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>12</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>16</v>
+      </c>
+      <c r="K8" t="n">
+        <v>222</v>
+      </c>
+      <c r="L8" t="n">
+        <v>16</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>179</v>
+        <v>276</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>754685</t>
+          <t>803357</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>GOUPIL</t>
+          <t>ANDRE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>9</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>10</v>
+      </c>
+      <c r="K9" t="n">
+        <v>196</v>
+      </c>
+      <c r="L9" t="n">
+        <v>10</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>210</v>
+        <v>291</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2768895</t>
+          <t>720600</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>TRAINA</t>
+          <t>CHEVALIER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
         <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>8</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>256</v>
+        <v>296</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2302962</t>
+          <t>2452966</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>ASFAUX</t>
+          <t>GIUDICELLI</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Mairie De Montereau Fault Yonne</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>7</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>7</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>264</v>
+        <v>302</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>929733</t>
+          <t>104743</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>BENBOUAZIZ</t>
+          <t>PRIEUR</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Youssef</t>
+          <t>Dany</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Sporting Club Briard Athletisme</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>7</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>7</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>283</v>
+        <v>317</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>720600</t>
+          <t>754685</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CHEVALIER</t>
+          <t>GOUPIL</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I13" t="n">
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>4</v>
+      </c>
+      <c r="K13" t="n">
+        <v>233</v>
+      </c>
+      <c r="L13" t="n">
+        <v>4</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>538218</t>
+          <t>1534062</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>DESFORGES</t>
+          <t>OZGUNER</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Salman</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>4</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>304</v>
+        <v>327</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>106285</t>
+          <t>2768895</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>DUMONT</t>
+          <t>TRAINA</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>3</v>
+      </c>
+      <c r="K15" t="n">
+        <v>53</v>
+      </c>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>3</v>
+      </c>
+      <c r="N15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>319</v>
+        <v>348</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1849328</t>
+          <t>1052063</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>GALLET</t>
+          <t>JOACHIM</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Yves</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>1</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>1</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>327</v>
+        <v>360</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>471699</t>
+          <t>2302962</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>GODBERT</t>
+          <t>ASFAUX</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Frederic</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>Mairie De Montereau Fault Yonne</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H17" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I17" t="n">
+        <v>3</v>
+      </c>
+      <c r="J17" t="n">
+        <v>0</v>
+      </c>
+      <c r="K17" t="n">
+        <v>267</v>
+      </c>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2751188</t>
+          <t>538218</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>HERVE BAZIN</t>
+          <t>DESFORGES</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Thierry</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I18" t="n">
+        <v>2</v>
+      </c>
+      <c r="J18" t="n">
+        <v>0</v>
+      </c>
+      <c r="K18" t="n">
+        <v>136</v>
+      </c>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>343</v>
+        <v>409</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>1553080</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>KARDACHE</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Mounir</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>0</v>
+      </c>
+      <c r="K19" t="n">
+        <v>79</v>
+      </c>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>386</v>
+        <v>451</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1682556</t>
+          <t>1299950</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>PILOT</t>
+          <t>VAN BATTEN</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Jean-Loup</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0</v>
+      </c>
+      <c r="K20" t="n">
+        <v>189</v>
+      </c>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>415</v>
+        <v>456</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1299950</t>
+          <t>106285</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>VAN BATTEN</t>
+          <t>DUMONT</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Thierry</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M6M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" t="n">
+        <v>200</v>
+      </c>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="n">
+        <v>462</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>1849328</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>GALLET</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Thierry</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>0</v>
+      </c>
+      <c r="K22" t="n">
+        <v>214</v>
+      </c>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="n">
+        <v>474</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>471699</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>GODBERT</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Frederic</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H23" t="n">
+        <v>1</v>
+      </c>
+      <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" t="n">
+        <v>244</v>
+      </c>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="n">
+        <v>476</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>929733</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>BENBOUAZIZ</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Youssef</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H24" t="n">
+        <v>1</v>
+      </c>
+      <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" t="n">
+        <v>248</v>
+      </c>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="n">
+        <v>481</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2751188</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>HERVE BAZIN</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Dominique</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H25" t="n">
+        <v>1</v>
+      </c>
+      <c r="I25" t="n">
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" t="n">
+        <v>259</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="n">
+        <v>536</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2458513</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>JULIER</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Dominique</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H26" t="n">
+        <v>1</v>
+      </c>
+      <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="n">
+        <v>541</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2416727</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>LARGERON</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Jean-Luc</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H27" t="n">
+        <v>1</v>
+      </c>
+      <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>0</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="n">
+        <v>546</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2752305</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>LEBLAIS</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Jean-Yves</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H28" t="n">
+        <v>1</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>0</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="n">
+        <v>551</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>1674882</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>MADAULE</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Bernard</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>559</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>1634533</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>NOGRE</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Yannick</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M6M</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>1</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>349134</t>
+          <t>670975</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>BONNERAVE</t>
+          <t>BRESSON</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Claude</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I2" t="n">
-        <v>31</v>
+        <v>6</v>
+      </c>
+      <c r="J2" t="n">
+        <v>76</v>
+      </c>
+      <c r="K2" t="n">
+        <v>46</v>
+      </c>
+      <c r="L2" t="n">
+        <v>12</v>
+      </c>
+      <c r="M2" t="n">
+        <v>23</v>
+      </c>
+      <c r="N2" t="n">
+        <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>173</v>
+        <v>81</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1759796</t>
+          <t>349134</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NONELLI</t>
+          <t>BONNERAVE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Claude</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I3" t="n">
-        <v>10</v>
+        <v>5</v>
+      </c>
+      <c r="J3" t="n">
+        <v>46</v>
+      </c>
+      <c r="K3" t="n">
+        <v>44</v>
+      </c>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>46</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>178</v>
+        <v>272</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>670975</t>
+          <t>1455097</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>BRESSON</t>
+          <t>HAMON</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Jean-Claude</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I4" t="n">
-        <v>9</v>
+        <v>4</v>
+      </c>
+      <c r="J4" t="n">
+        <v>10</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>10</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>971748</t>
+          <t>1759796</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>TRENIER</t>
+          <t>NONELLI</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
+        <v>9</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M5" t="n">
+        <v>8</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>229</v>
+        <v>336</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1556876</t>
+          <t>696266</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BIGAND</t>
+          <t>CASSIN MONTANA</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Madjid</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H6" t="n">
+        <v>1</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
         <v>2</v>
       </c>
-      <c r="I6" t="n">
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>2</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>236</v>
+        <v>388</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1455097</t>
+          <t>1556876</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>HAMON</t>
+          <t>BIGAND</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Jean-Claude</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" t="n">
+        <v>220</v>
+      </c>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>267</v>
+        <v>398</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>394139</t>
+          <t>2404566</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BERNARD</t>
+          <t>COMPAN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Jean-Pierre</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" t="n">
+        <v>266</v>
+      </c>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>288</v>
+        <v>400</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2404566</t>
+          <t>971748</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>COMPAN</t>
+          <t>TRENIER</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Jean-Pierre</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M7M</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="n">
+        <v>492</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>394139</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>BERNARD</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Patrick</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>M7M</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="n">
+        <v>532</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>768853</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>HEDIN</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Guy</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>M7M</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1969541</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>HENRI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Jean</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I2" t="n">
-        <v>27</v>
+        <v>5</v>
+      </c>
+      <c r="J2" t="n">
+        <v>37</v>
+      </c>
+      <c r="K2" t="n">
+        <v>48</v>
+      </c>
+      <c r="L2" t="n">
+        <v>3</v>
+      </c>
+      <c r="M2" t="n">
+        <v>34</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>189</v>
+        <v>242</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>971769</t>
+          <t>501236</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>AUBRY</t>
+          <t>CALLAC</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Alain</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>6</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>15</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>15</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>199</v>
+        <v>342</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>501236</t>
+          <t>971769</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>CALLAC</t>
+          <t>AUBRY</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Alain</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>1</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>1</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>287</v>
+        <v>343</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>501094</t>
+          <t>2127848</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>COLLIGNON</t>
+          <t>DIREZ</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Jacques</t>
+          <t>Francois</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Sporting Club Briard Athletisme</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I5" t="n">
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
+        <v>1</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>1</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>333</v>
+        <v>477</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>660480</t>
+          <t>501094</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>GUIOMAR</t>
+          <t>COLLIGNON</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Jacques</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>RUNNING D'OZ</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" t="n">
+        <v>249</v>
+      </c>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>413</v>
+        <v>530</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>660480</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>GUIOMAR</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Michel</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>RUNNING D'OZ</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>M8M</t>
+        </is>
+      </c>
+      <c r="H7" t="n">
+        <v>1</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="n">
+        <v>584</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>555382</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>VALETTE</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>Antonin</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>M8M</t>
         </is>
       </c>
-      <c r="H7" t="n">
-[...2 lines deleted...]
-      <c r="I7" t="n">
+      <c r="H8" t="n">
+        <v>1</v>
+      </c>
+      <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>181</v>
+        <v>286</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>982171</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>AVEMANI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Gerard</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M9M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I2" t="n">
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
         <v>8</v>
+      </c>
+      <c r="K2" t="n">
+        <v>268</v>
+      </c>
+      <c r="L2" t="n">
+        <v>1</v>
+      </c>
+      <c r="M2" t="n">
+        <v>7</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>219</v>
+        <v>533</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1861953</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>HELDERLE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Paul</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M9M</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>141</v>
+        <v>335</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1846794</t>
+          <t>2502610</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>PAILLER</t>
+          <t>SIMONEAU</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Baptiste</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>MIM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
-        <v>19</v>
-[...3 lines deleted...]
-      <c r="A3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>2</v>
       </c>
-      <c r="B3" t="n">
-[...31 lines deleted...]
-        <v>1</v>
+      <c r="K2" t="n">
+        <v>54</v>
+      </c>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>2</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I60"/>
+  <dimension ref="A1:N89"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1266990</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MENAN</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Ouissam</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>103</v>
+      </c>
+      <c r="K2" t="n">
+        <v>4</v>
+      </c>
+      <c r="L2" t="n">
+        <v>103</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2042048</t>
+          <t>1917618</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CHAARI</t>
+          <t>FRENOY</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Antoine</t>
+          <t>Octave</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I3" t="n">
-        <v>83</v>
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
+        <v>96</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>96</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2218103</t>
+          <t>2042048</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>PICCHIO</t>
+          <t>CHAARI</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Mel</t>
+          <t>Antoine</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>78</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>83</v>
+      </c>
+      <c r="K4" t="n">
+        <v>13</v>
+      </c>
+      <c r="L4" t="n">
+        <v>40</v>
+      </c>
+      <c r="M4" t="n">
+        <v>43</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1494705</t>
+          <t>1758018</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>MANI</t>
+          <t>CLUZEAU</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Mickael</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>70</v>
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
+        <v>77</v>
+      </c>
+      <c r="K5" t="n">
+        <v>15</v>
+      </c>
+      <c r="L5" t="n">
+        <v>77</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2253357</t>
+          <t>2218103</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BOUQANTAR</t>
+          <t>PICCHIO</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Soufiyan</t>
+          <t>Mel</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>70</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>76</v>
+      </c>
+      <c r="K6" t="n">
+        <v>30</v>
+      </c>
+      <c r="L6" t="n">
+        <v>76</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2207015</t>
+          <t>2776580</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>TRSTENJAK</t>
+          <t>COUZEREAU</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>68</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>71</v>
+      </c>
+      <c r="K7" t="n">
+        <v>39</v>
+      </c>
+      <c r="L7" t="n">
+        <v>71</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2503556</t>
+          <t>2253357</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>HAMMER</t>
+          <t>BOUQANTAR</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Soufiyan</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>S L Ums Pontault Combault</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>60</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>70</v>
+      </c>
+      <c r="K8" t="n">
+        <v>1</v>
+      </c>
+      <c r="L8" t="n">
+        <v>70</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1758018</t>
+          <t>1494705</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>CLUZEAU</t>
+          <t>MANI</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Mickael</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>51</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>69</v>
+      </c>
+      <c r="K9" t="n">
+        <v>35</v>
+      </c>
+      <c r="L9" t="n">
+        <v>69</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1023124</t>
+          <t>2207015</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>MANI</t>
+          <t>TRSTENJAK</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Alexandre</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>50</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>68</v>
+      </c>
+      <c r="K10" t="n">
+        <v>2</v>
+      </c>
+      <c r="L10" t="n">
+        <v>68</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>175566</t>
+          <t>2569587</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>PERRINEAU</t>
+          <t>DEGUILLE</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>50</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>68</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>38</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>339645</t>
+          <t>2724704</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FERRANDO</t>
+          <t>TAKACS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Valentin</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>49</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>66</v>
+      </c>
+      <c r="K12" t="n">
+        <v>27</v>
+      </c>
+      <c r="L12" t="n">
+        <v>66</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1212599</t>
+          <t>2194883</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>FERNANDES</t>
+          <t>HOARAU</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Gil</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>48</v>
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>61</v>
+      </c>
+      <c r="K13" t="n">
+        <v>34</v>
+      </c>
+      <c r="L13" t="n">
+        <v>61</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>686688</t>
+          <t>2503556</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>DOUADY</t>
+          <t>HAMMER</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Theophane</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>UMS PONTAULT-COMBAULT</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>46</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>60</v>
+      </c>
+      <c r="K14" t="n">
+        <v>1</v>
+      </c>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>60</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2740710</t>
+          <t>2155850</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>KADI</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Lamine</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I15" t="n">
-        <v>41</v>
+        <v>3</v>
+      </c>
+      <c r="J15" t="n">
+        <v>56</v>
+      </c>
+      <c r="K15" t="n">
+        <v>108</v>
+      </c>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>56</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>115199</t>
+          <t>2823923</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>ROTA</t>
+          <t>KIBII GIDEON</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Kipchumb</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>40</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>50</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>50</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2700350</t>
+          <t>1023124</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>SOUAMI</t>
+          <t>MANI</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>40</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>50</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>50</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2724704</t>
+          <t>175566</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>TAKACS</t>
+          <t>PERRINEAU</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>39</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>50</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>50</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2569587</t>
+          <t>339645</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>DEGUILLE</t>
+          <t>FERRANDO</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Valentin</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>38</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>49</v>
+      </c>
+      <c r="K19" t="n">
+        <v>17</v>
+      </c>
+      <c r="L19" t="n">
+        <v>49</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1318448</t>
+          <t>1012818</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>LE RAI</t>
+          <t>FILLASTRE</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Valentin</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I20" t="n">
-        <v>38</v>
+        <v>2</v>
+      </c>
+      <c r="J20" t="n">
+        <v>48</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>48</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2163621</t>
+          <t>679510</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>HUCBOURG</t>
+          <t>BRIAND</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Stephan</t>
+          <t>Gabriel</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>37</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>48</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>48</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2666143</t>
+          <t>1212599</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>ARNAT</t>
+          <t>FERNANDES</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Antoine</t>
+          <t>Gil</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>48</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>48</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2399070</t>
+          <t>686688</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CHABERT</t>
+          <t>DOUADY</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Tommy</t>
+          <t>Theophane</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>46</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>46</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2194883</t>
+          <t>1922740</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>HOARAU</t>
+          <t>LECERF</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Pablo</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H24" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I24" t="n">
-        <v>32</v>
+        <v>2</v>
+      </c>
+      <c r="J24" t="n">
+        <v>44</v>
+      </c>
+      <c r="K24" t="n">
+        <v>64</v>
+      </c>
+      <c r="L24" t="n">
+        <v>44</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2692141</t>
+          <t>1481181</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>TOURE</t>
+          <t>BRETON</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Sekou</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>42</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>42</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1222013</t>
+          <t>2740710</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>FORTOT</t>
+          <t>KADI</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Jean-Baptiste</t>
+          <t>Lamine</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>41</v>
+      </c>
+      <c r="K26" t="n">
+        <v>25</v>
+      </c>
+      <c r="L26" t="n">
+        <v>41</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2155850</t>
+          <t>2700350</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>SOUAMI</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Corentin</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>40</v>
+      </c>
+      <c r="K27" t="n">
+        <v>26</v>
+      </c>
+      <c r="L27" t="n">
+        <v>40</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2776580</t>
+          <t>115199</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>COUZEREAU</t>
+          <t>ROTA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>40</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>40</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>142</v>
+        <v>111</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2446183</t>
+          <t>1318448</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>TIRABI</t>
+          <t>LE RAI</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Kyllian</t>
+          <t>Valentin</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>38</v>
+      </c>
+      <c r="K29" t="n">
+        <v>28</v>
+      </c>
+      <c r="L29" t="n">
+        <v>38</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>153</v>
+        <v>116</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1220414</t>
+          <t>2774586</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>SOTTOU</t>
+          <t>DURAND</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I30" t="n">
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="J30" t="n">
+        <v>37</v>
+      </c>
+      <c r="K30" t="n">
+        <v>106</v>
+      </c>
+      <c r="L30" t="n">
+        <v>37</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>201</v>
+        <v>118</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2670795</t>
+          <t>2163621</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>LEVACHER</t>
+          <t>HUCBOURG</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Stephan</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>37</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>37</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1305397</t>
+          <t>2666143</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>RACLE</t>
+          <t>ARNAT</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Antoine</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H32" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I32" t="n">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>36</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>36</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>204</v>
+        <v>125</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2465737</t>
+          <t>2399070</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>GAUVREAU</t>
+          <t>CHABERT</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Tommy</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>35</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>35</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1922740</t>
+          <t>2561972</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>LECERF</t>
+          <t>DEHORGNE</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Pablo</t>
+          <t>Leo</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>35</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>35</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2573972</t>
+          <t>2118351</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>RONDEAU</t>
+          <t>RAIMBOUX</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Remy</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I35" t="n">
         <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>35</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>35</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>258</v>
+        <v>140</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2441381</t>
+          <t>2290271</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>BAGARD</t>
+          <t>BARBIER</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I36" t="n">
+        <v>3</v>
+      </c>
+      <c r="J36" t="n">
+        <v>30</v>
+      </c>
+      <c r="K36" t="n">
+        <v>128</v>
+      </c>
+      <c r="L36" t="n">
+        <v>30</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>260</v>
+        <v>141</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2290271</t>
+          <t>2465817</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>BARBIER</t>
+          <t>GONDCAILLE</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>David</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I37" t="n">
+        <v>2</v>
+      </c>
+      <c r="J37" t="n">
+        <v>30</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>30</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>261</v>
+        <v>143</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2765736</t>
+          <t>2692141</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>BEAUDOIN</t>
+          <t>TOURE</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Nathan</t>
+          <t>Sekou</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>30</v>
+      </c>
+      <c r="K38" t="n">
+        <v>36</v>
+      </c>
+      <c r="L38" t="n">
+        <v>30</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>268</v>
+        <v>154</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2733017</t>
+          <t>1851345</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>BETOMBO</t>
+          <t>GUEUDET</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Florentin</t>
+          <t>David</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>28</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>28</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>271</v>
+        <v>155</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1570111</t>
+          <t>1222013</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>BOCQUENET</t>
+          <t>FORTOT</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Jean-Baptiste</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I40" t="n">
+        <v>4</v>
+      </c>
+      <c r="J40" t="n">
+        <v>27</v>
+      </c>
+      <c r="K40" t="n">
+        <v>102</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>27</v>
+      </c>
+      <c r="N40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>285</v>
+        <v>161</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2744662</t>
+          <t>2825982</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CHINAULT</t>
+          <t>GASPARD</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Antoine</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H41" t="n">
         <v>1</v>
       </c>
       <c r="I41" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>27</v>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>298</v>
+        <v>169</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1902765</t>
+          <t>2271051</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>DIAZ</t>
+          <t>COLLU</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Victor</t>
+          <t>Johan</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H42" t="n">
         <v>1</v>
       </c>
       <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>25</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>25</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>301</v>
+        <v>175</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2178718</t>
+          <t>2641571</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>DOUCET</t>
+          <t>GRAUX</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Alexis</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H43" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I43" t="n">
+        <v>2</v>
+      </c>
+      <c r="J43" t="n">
+        <v>24</v>
+      </c>
+      <c r="K43" t="n">
+        <v>143</v>
+      </c>
+      <c r="L43" t="n">
+        <v>24</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>306</v>
+        <v>179</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2774586</t>
+          <t>1299762</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>DURAND</t>
+          <t>GILLOT</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Samuel</t>
+          <t>Robin</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H44" t="n">
         <v>1</v>
       </c>
       <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>24</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="n">
+        <v>24</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="n">
-        <v>316</v>
+        <v>194</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2434689</t>
+          <t>2438340</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>FOUQUET</t>
+          <t>CHAGOT</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Denis</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H45" t="n">
         <v>1</v>
       </c>
       <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>22</v>
+      </c>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="n">
+        <v>22</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="n">
-        <v>320</v>
+        <v>202</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2253911</t>
+          <t>1312462</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>GALLO</t>
+          <t>PERRIN</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Louis</t>
+          <t>Igor</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H46" t="n">
         <v>1</v>
       </c>
       <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>21</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="n">
+        <v>21</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="n">
-        <v>330</v>
+        <v>213</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2641571</t>
+          <t>414000</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>GRAUX</t>
+          <t>PORTET</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Alexis</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>20</v>
+      </c>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>20</v>
+      </c>
+      <c r="N47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="n">
-        <v>332</v>
+        <v>219</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>450408</t>
+          <t>2446183</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>GUILLUCQ</t>
+          <t>TIRABI</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Kyllian</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H48" t="n">
         <v>1</v>
       </c>
       <c r="I48" t="n">
+        <v>1</v>
+      </c>
+      <c r="J48" t="n">
+        <v>19</v>
+      </c>
+      <c r="K48" t="n">
+        <v>47</v>
+      </c>
+      <c r="L48" t="n">
+        <v>19</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="n">
-        <v>340</v>
+        <v>224</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1129371</t>
+          <t>2712230</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>HUET</t>
+          <t>COUZEREAU</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Yoann</t>
+          <t>Quentin</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H49" t="n">
         <v>1</v>
       </c>
       <c r="I49" t="n">
+        <v>1</v>
+      </c>
+      <c r="J49" t="n">
+        <v>18</v>
+      </c>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="n">
+        <v>18</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="n">
-        <v>345</v>
+        <v>237</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2783314</t>
+          <t>2765736</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>KOUTCHINSKI</t>
+          <t>BEAUDOIN</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Tristan</t>
+          <t>Nathan</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H50" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I50" t="n">
+        <v>3</v>
+      </c>
+      <c r="J50" t="n">
+        <v>16</v>
+      </c>
+      <c r="K50" t="n">
+        <v>221</v>
+      </c>
+      <c r="L50" t="n">
+        <v>16</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="n">
-        <v>354</v>
+        <v>241</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1113866</t>
+          <t>1220414</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>LE NEZET</t>
+          <t>SOTTOU</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Axel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H51" t="n">
         <v>1</v>
       </c>
       <c r="I51" t="n">
+        <v>1</v>
+      </c>
+      <c r="J51" t="n">
+        <v>16</v>
+      </c>
+      <c r="K51" t="inlineStr"/>
+      <c r="L51" t="n">
+        <v>16</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="n">
-        <v>372</v>
+        <v>254</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1603714</t>
+          <t>1648029</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>MOIROUX</t>
+          <t>CARPENTIER</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H52" t="n">
         <v>1</v>
       </c>
       <c r="I52" t="n">
+        <v>1</v>
+      </c>
+      <c r="J52" t="n">
+        <v>14</v>
+      </c>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="n">
+        <v>14</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="n">
-        <v>373</v>
+        <v>259</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2647356</t>
+          <t>699938</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>MOISSONNIER</t>
+          <t>DOREE</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Antoine</t>
+          <t>Gregoire</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H53" t="n">
         <v>1</v>
       </c>
       <c r="I53" t="n">
+        <v>1</v>
+      </c>
+      <c r="J53" t="n">
+        <v>13</v>
+      </c>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="n">
+        <v>13</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
+      </c>
+      <c r="N53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="n">
-        <v>382</v>
+        <v>260</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>338569</t>
+          <t>1647262</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>PERIER</t>
+          <t>FERNANDES</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Pierre-Alexandr</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="n">
+        <v>1</v>
+      </c>
+      <c r="J54" t="n">
+        <v>12</v>
+      </c>
+      <c r="K54" t="inlineStr"/>
+      <c r="L54" t="n">
+        <v>12</v>
+      </c>
+      <c r="M54" t="n">
+        <v>0</v>
+      </c>
+      <c r="N54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="n">
-        <v>387</v>
+        <v>283</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2619413</t>
+          <t>1786035</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>PINOGES</t>
+          <t>GERVAL</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Corentin</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H55" t="n">
         <v>1</v>
       </c>
       <c r="I55" t="n">
+        <v>1</v>
+      </c>
+      <c r="J55" t="n">
+        <v>9</v>
+      </c>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="n">
+        <v>9</v>
+      </c>
+      <c r="M55" t="n">
+        <v>0</v>
+      </c>
+      <c r="N55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="n">
-        <v>397</v>
+        <v>319</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2590639</t>
+          <t>2670795</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>RIGONDAUD</t>
+          <t>LEVACHER</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H56" t="n">
         <v>1</v>
       </c>
       <c r="I56" t="n">
+        <v>1</v>
+      </c>
+      <c r="J56" t="n">
+        <v>4</v>
+      </c>
+      <c r="K56" t="n">
+        <v>62</v>
+      </c>
+      <c r="L56" t="n">
+        <v>4</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="n">
-        <v>398</v>
+        <v>325</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2779413</t>
+          <t>1305397</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>RIVIERE</t>
+          <t>RACLE</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Adrien</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I57" t="n">
+        <v>2</v>
+      </c>
+      <c r="J57" t="n">
+        <v>3</v>
+      </c>
+      <c r="K57" t="n">
+        <v>97</v>
+      </c>
+      <c r="L57" t="n">
+        <v>3</v>
+      </c>
+      <c r="M57" t="n">
+        <v>0</v>
+      </c>
+      <c r="N57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="n">
-        <v>405</v>
+        <v>331</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>718742</t>
+          <t>2465737</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>SORIANO</t>
+          <t>GAUVREAU</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Florimond</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H58" t="n">
         <v>1</v>
       </c>
       <c r="I58" t="n">
+        <v>1</v>
+      </c>
+      <c r="J58" t="n">
+        <v>3</v>
+      </c>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="n">
+        <v>0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>3</v>
+      </c>
+      <c r="N58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="n">
-        <v>407</v>
+        <v>339</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2698201</t>
+          <t>2573972</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>SUSSIAU</t>
+          <t>RONDEAU</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>Remy</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
       <c r="H59" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I59" t="n">
+        <v>2</v>
+      </c>
+      <c r="J59" t="n">
+        <v>1</v>
+      </c>
+      <c r="K59" t="n">
+        <v>139</v>
+      </c>
+      <c r="L59" t="n">
+        <v>1</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="n">
-        <v>417</v>
+        <v>347</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
+          <t>1645517</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>JARDIN</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Bastien</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H60" t="n">
+        <v>1</v>
+      </c>
+      <c r="I60" t="n">
+        <v>1</v>
+      </c>
+      <c r="J60" t="n">
+        <v>1</v>
+      </c>
+      <c r="K60" t="inlineStr"/>
+      <c r="L60" t="n">
+        <v>1</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="n">
+        <v>361</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2647356</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>MOISSONNIER</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Antoine</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H61" t="n">
+        <v>2</v>
+      </c>
+      <c r="I61" t="n">
+        <v>2</v>
+      </c>
+      <c r="J61" t="n">
+        <v>0</v>
+      </c>
+      <c r="K61" t="n">
+        <v>73</v>
+      </c>
+      <c r="L61" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="n">
+        <v>367</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2783314</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>KOUTCHINSKI</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Tristan</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H62" t="n">
+        <v>2</v>
+      </c>
+      <c r="I62" t="n">
+        <v>2</v>
+      </c>
+      <c r="J62" t="n">
+        <v>0</v>
+      </c>
+      <c r="K62" t="n">
+        <v>116</v>
+      </c>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0</v>
+      </c>
+      <c r="N62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="n">
+        <v>370</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>450408</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>GUILLUCQ</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Xavier</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H63" t="n">
+        <v>2</v>
+      </c>
+      <c r="I63" t="n">
+        <v>2</v>
+      </c>
+      <c r="J63" t="n">
+        <v>0</v>
+      </c>
+      <c r="K63" t="n">
+        <v>135</v>
+      </c>
+      <c r="L63" t="n">
+        <v>0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>0</v>
+      </c>
+      <c r="N63" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="n">
+        <v>402</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>2253911</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>GALLO</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Louis</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H64" t="n">
+        <v>1</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1</v>
+      </c>
+      <c r="J64" t="n">
+        <v>0</v>
+      </c>
+      <c r="K64" t="n">
+        <v>66</v>
+      </c>
+      <c r="L64" t="n">
+        <v>0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>0</v>
+      </c>
+      <c r="N64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="n">
+        <v>403</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2178718</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>DOUCET</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>David</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>1</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1</v>
+      </c>
+      <c r="J65" t="n">
+        <v>0</v>
+      </c>
+      <c r="K65" t="n">
+        <v>68</v>
+      </c>
+      <c r="L65" t="n">
+        <v>0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>0</v>
+      </c>
+      <c r="N65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="n">
+        <v>404</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2441381</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>BAGARD</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Louis</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>1</v>
+      </c>
+      <c r="I66" t="n">
+        <v>1</v>
+      </c>
+      <c r="J66" t="n">
+        <v>0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>69</v>
+      </c>
+      <c r="L66" t="n">
+        <v>0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>0</v>
+      </c>
+      <c r="N66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="n">
+        <v>408</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>1570111</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>BOCQUENET</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Cyril</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H67" t="n">
+        <v>1</v>
+      </c>
+      <c r="I67" t="n">
+        <v>1</v>
+      </c>
+      <c r="J67" t="n">
+        <v>0</v>
+      </c>
+      <c r="K67" t="n">
+        <v>76</v>
+      </c>
+      <c r="L67" t="n">
+        <v>0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>0</v>
+      </c>
+      <c r="N67" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="n">
+        <v>410</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>718742</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>SORIANO</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Florimond</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H68" t="n">
+        <v>1</v>
+      </c>
+      <c r="I68" t="n">
+        <v>1</v>
+      </c>
+      <c r="J68" t="n">
+        <v>0</v>
+      </c>
+      <c r="K68" t="n">
+        <v>82</v>
+      </c>
+      <c r="L68" t="n">
+        <v>0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>0</v>
+      </c>
+      <c r="N68" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="n">
+        <v>412</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>2779413</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>RIVIERE</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Romain</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>AC CHAMPS SUR MARNE</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H69" t="n">
+        <v>1</v>
+      </c>
+      <c r="I69" t="n">
+        <v>1</v>
+      </c>
+      <c r="J69" t="n">
+        <v>0</v>
+      </c>
+      <c r="K69" t="n">
+        <v>87</v>
+      </c>
+      <c r="L69" t="n">
+        <v>0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>0</v>
+      </c>
+      <c r="N69" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="n">
+        <v>415</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2434689</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>FOUQUET</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Nicolas</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H70" t="n">
+        <v>1</v>
+      </c>
+      <c r="I70" t="n">
+        <v>1</v>
+      </c>
+      <c r="J70" t="n">
+        <v>0</v>
+      </c>
+      <c r="K70" t="n">
+        <v>92</v>
+      </c>
+      <c r="L70" t="n">
+        <v>0</v>
+      </c>
+      <c r="M70" t="n">
+        <v>0</v>
+      </c>
+      <c r="N70" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="n">
+        <v>419</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>1129371</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>HUET</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Yoann</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H71" t="n">
+        <v>1</v>
+      </c>
+      <c r="I71" t="n">
+        <v>1</v>
+      </c>
+      <c r="J71" t="n">
+        <v>0</v>
+      </c>
+      <c r="K71" t="n">
+        <v>101</v>
+      </c>
+      <c r="L71" t="n">
+        <v>0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>0</v>
+      </c>
+      <c r="N71" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="n">
+        <v>421</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>338569</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>PERIER</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Pierre-Alexandr</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H72" t="n">
+        <v>1</v>
+      </c>
+      <c r="I72" t="n">
+        <v>1</v>
+      </c>
+      <c r="J72" t="n">
+        <v>0</v>
+      </c>
+      <c r="K72" t="n">
+        <v>105</v>
+      </c>
+      <c r="L72" t="n">
+        <v>0</v>
+      </c>
+      <c r="M72" t="n">
+        <v>0</v>
+      </c>
+      <c r="N72" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" t="n">
+        <v>438</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>2698201</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>SUSSIAU</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Jeremy</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H73" t="n">
+        <v>1</v>
+      </c>
+      <c r="I73" t="n">
+        <v>1</v>
+      </c>
+      <c r="J73" t="n">
+        <v>0</v>
+      </c>
+      <c r="K73" t="n">
+        <v>158</v>
+      </c>
+      <c r="L73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M73" t="n">
+        <v>0</v>
+      </c>
+      <c r="N73" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" t="n">
+        <v>442</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>1603714</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>MOIROUX</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Robin</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H74" t="n">
+        <v>1</v>
+      </c>
+      <c r="I74" t="n">
+        <v>1</v>
+      </c>
+      <c r="J74" t="n">
+        <v>0</v>
+      </c>
+      <c r="K74" t="n">
+        <v>168</v>
+      </c>
+      <c r="L74" t="n">
+        <v>0</v>
+      </c>
+      <c r="M74" t="n">
+        <v>0</v>
+      </c>
+      <c r="N74" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" t="n">
+        <v>450</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>1113866</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>LE NEZET</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Axel</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H75" t="n">
+        <v>1</v>
+      </c>
+      <c r="I75" t="n">
+        <v>1</v>
+      </c>
+      <c r="J75" t="n">
+        <v>0</v>
+      </c>
+      <c r="K75" t="n">
+        <v>188</v>
+      </c>
+      <c r="L75" t="n">
+        <v>0</v>
+      </c>
+      <c r="M75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" t="n">
+        <v>467</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
           <t>2759839</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D76" t="inlineStr">
         <is>
           <t>VIAL</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>Jordan</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr">
+      <c r="F76" t="inlineStr">
         <is>
           <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
-      <c r="G60" t="inlineStr">
+      <c r="G76" t="inlineStr">
         <is>
           <t>SEM</t>
         </is>
       </c>
-      <c r="H60" t="n">
-[...2 lines deleted...]
-      <c r="I60" t="n">
+      <c r="H76" t="n">
+        <v>1</v>
+      </c>
+      <c r="I76" t="n">
+        <v>1</v>
+      </c>
+      <c r="J76" t="n">
+        <v>0</v>
+      </c>
+      <c r="K76" t="n">
+        <v>227</v>
+      </c>
+      <c r="L76" t="n">
+        <v>0</v>
+      </c>
+      <c r="M76" t="n">
+        <v>0</v>
+      </c>
+      <c r="N76" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" t="n">
+        <v>475</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>2733017</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>BETOMBO</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Florentin</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H77" t="n">
+        <v>1</v>
+      </c>
+      <c r="I77" t="n">
+        <v>1</v>
+      </c>
+      <c r="J77" t="n">
+        <v>0</v>
+      </c>
+      <c r="K77" t="n">
+        <v>246</v>
+      </c>
+      <c r="L77" t="n">
+        <v>0</v>
+      </c>
+      <c r="M77" t="n">
+        <v>0</v>
+      </c>
+      <c r="N77" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" t="n">
+        <v>478</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>2744662</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>CHINAULT</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Antoine</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H78" t="n">
+        <v>1</v>
+      </c>
+      <c r="I78" t="n">
+        <v>1</v>
+      </c>
+      <c r="J78" t="n">
+        <v>0</v>
+      </c>
+      <c r="K78" t="n">
+        <v>254</v>
+      </c>
+      <c r="L78" t="n">
+        <v>0</v>
+      </c>
+      <c r="M78" t="n">
+        <v>0</v>
+      </c>
+      <c r="N78" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" t="n">
+        <v>502</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>2306341</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>CAPUANO</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Alessandro</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H79" t="n">
+        <v>1</v>
+      </c>
+      <c r="I79" t="n">
+        <v>1</v>
+      </c>
+      <c r="J79" t="n">
+        <v>0</v>
+      </c>
+      <c r="K79" t="inlineStr"/>
+      <c r="L79" t="n">
+        <v>0</v>
+      </c>
+      <c r="M79" t="n">
+        <v>0</v>
+      </c>
+      <c r="N79" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" t="n">
+        <v>512</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>1902765</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>DIAZ</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Victor</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H80" t="n">
+        <v>1</v>
+      </c>
+      <c r="I80" t="n">
+        <v>1</v>
+      </c>
+      <c r="J80" t="n">
+        <v>0</v>
+      </c>
+      <c r="K80" t="inlineStr"/>
+      <c r="L80" t="n">
+        <v>0</v>
+      </c>
+      <c r="M80" t="n">
+        <v>0</v>
+      </c>
+      <c r="N80" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" t="n">
+        <v>519</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>2783625</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>FREDES</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Sebastien</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H81" t="n">
+        <v>1</v>
+      </c>
+      <c r="I81" t="n">
+        <v>1</v>
+      </c>
+      <c r="J81" t="n">
+        <v>0</v>
+      </c>
+      <c r="K81" t="inlineStr"/>
+      <c r="L81" t="n">
+        <v>0</v>
+      </c>
+      <c r="M81" t="n">
+        <v>0</v>
+      </c>
+      <c r="N81" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" t="n">
+        <v>520</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>1229593</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>FUCHEY</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Vincent</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H82" t="n">
+        <v>1</v>
+      </c>
+      <c r="I82" t="n">
+        <v>1</v>
+      </c>
+      <c r="J82" t="n">
+        <v>0</v>
+      </c>
+      <c r="K82" t="inlineStr"/>
+      <c r="L82" t="n">
+        <v>0</v>
+      </c>
+      <c r="M82" t="n">
+        <v>0</v>
+      </c>
+      <c r="N82" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" t="n">
+        <v>539</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>1008173</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>LAINE</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Pierre</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H83" t="n">
+        <v>1</v>
+      </c>
+      <c r="I83" t="n">
+        <v>1</v>
+      </c>
+      <c r="J83" t="n">
+        <v>0</v>
+      </c>
+      <c r="K83" t="inlineStr"/>
+      <c r="L83" t="n">
+        <v>0</v>
+      </c>
+      <c r="M83" t="n">
+        <v>0</v>
+      </c>
+      <c r="N83" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" t="n">
+        <v>553</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>2698212</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>MAUDUIT</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Valentin</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H84" t="n">
+        <v>1</v>
+      </c>
+      <c r="I84" t="n">
+        <v>1</v>
+      </c>
+      <c r="J84" t="n">
+        <v>0</v>
+      </c>
+      <c r="K84" t="inlineStr"/>
+      <c r="L84" t="n">
+        <v>0</v>
+      </c>
+      <c r="M84" t="n">
+        <v>0</v>
+      </c>
+      <c r="N84" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" t="n">
+        <v>565</v>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>2619413</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>PINOGES</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Marc</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H85" t="n">
+        <v>1</v>
+      </c>
+      <c r="I85" t="n">
+        <v>1</v>
+      </c>
+      <c r="J85" t="n">
+        <v>0</v>
+      </c>
+      <c r="K85" t="inlineStr"/>
+      <c r="L85" t="n">
+        <v>0</v>
+      </c>
+      <c r="M85" t="n">
+        <v>0</v>
+      </c>
+      <c r="N85" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" t="n">
+        <v>570</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>2590639</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>RIGONDAUD</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Adrien</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H86" t="n">
+        <v>1</v>
+      </c>
+      <c r="I86" t="n">
+        <v>1</v>
+      </c>
+      <c r="J86" t="n">
+        <v>0</v>
+      </c>
+      <c r="K86" t="inlineStr"/>
+      <c r="L86" t="n">
+        <v>0</v>
+      </c>
+      <c r="M86" t="n">
+        <v>0</v>
+      </c>
+      <c r="N86" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" t="n">
+        <v>580</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>2711665</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>THIERRY</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Theo</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H87" t="n">
+        <v>1</v>
+      </c>
+      <c r="I87" t="n">
+        <v>1</v>
+      </c>
+      <c r="J87" t="n">
+        <v>0</v>
+      </c>
+      <c r="K87" t="inlineStr"/>
+      <c r="L87" t="n">
+        <v>0</v>
+      </c>
+      <c r="M87" t="n">
+        <v>0</v>
+      </c>
+      <c r="N87" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" t="n">
+        <v>585</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>1668829</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>VIAL</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Quentin</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H88" t="n">
+        <v>1</v>
+      </c>
+      <c r="I88" t="n">
+        <v>1</v>
+      </c>
+      <c r="J88" t="n">
+        <v>0</v>
+      </c>
+      <c r="K88" t="inlineStr"/>
+      <c r="L88" t="n">
+        <v>0</v>
+      </c>
+      <c r="M88" t="n">
+        <v>0</v>
+      </c>
+      <c r="N88" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" t="n">
+        <v>586</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>2739039</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>VINCENT</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Baptiste</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>SEM</t>
+        </is>
+      </c>
+      <c r="H89" t="n">
+        <v>1</v>
+      </c>
+      <c r="I89" t="n">
+        <v>1</v>
+      </c>
+      <c r="J89" t="n">
+        <v>0</v>
+      </c>
+      <c r="K89" t="inlineStr"/>
+      <c r="L89" t="n">
+        <v>0</v>
+      </c>
+      <c r="M89" t="n">
+        <v>0</v>
+      </c>
+      <c r="N89" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>163</v>
+        <v>573</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2042470</t>
+          <t>2657401</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>VAN NIEKERK</t>
+          <t>SAID-ALI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Henry</t>
+          <t>Anchmaoui</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>VEM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
-        <v>13</v>
-[...37 lines deleted...]
-      <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
+        <v>7</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2186131</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>BRODIN</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Dorian</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H2" t="n">
         <v>3</v>
       </c>
-      <c r="C2" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="I2" t="n">
-        <v>114</v>
+        <v>3</v>
+      </c>
+      <c r="J2" t="n">
+        <v>151</v>
+      </c>
+      <c r="K2" t="n">
+        <v>3</v>
+      </c>
+      <c r="L2" t="n">
+        <v>151</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2704286</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>MODESTO</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Alessandro</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>2</v>
       </c>
       <c r="I3" t="n">
-        <v>75</v>
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
+        <v>74</v>
+      </c>
+      <c r="K3" t="n">
+        <v>31</v>
+      </c>
+      <c r="L3" t="n">
+        <v>74</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2237488</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>BENDJADOUR</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Aboulkacem</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>62</v>
+      </c>
+      <c r="K4" t="n">
+        <v>5</v>
+      </c>
+      <c r="L4" t="n">
+        <v>62</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2357143</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>BONNET</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Baptiste</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
         <v>52</v>
+      </c>
+      <c r="K5" t="n">
+        <v>14</v>
+      </c>
+      <c r="L5" t="n">
+        <v>52</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2358956</t>
+          <t>1884085</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>RODRIGUES PEREIRA</t>
+          <t>RINCHEVAL</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Sloan</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>40</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>40</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1330920</t>
+          <t>2493277</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>MARCEL</t>
+          <t>TSEGAY</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Mathis</t>
+          <t>Naod</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>39</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>39</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>376</v>
+        <v>112</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
+          <t>2529812</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>DAURES</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Tom</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H8" t="n">
+        <v>1</v>
+      </c>
+      <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>38</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>38</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" t="n">
+        <v>168</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2358956</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>RODRIGUES PEREIRA</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Alexandre</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H9" t="n">
+        <v>3</v>
+      </c>
+      <c r="I9" t="n">
+        <v>3</v>
+      </c>
+      <c r="J9" t="n">
+        <v>25</v>
+      </c>
+      <c r="K9" t="n">
+        <v>77</v>
+      </c>
+      <c r="L9" t="n">
+        <v>25</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="n">
+        <v>190</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>1797519</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>GARCIA</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Corentin</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>23</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="n">
+        <v>232</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2785758</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>COUZEREAU</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Baptiste</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>17</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>17</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>234</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2011027</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>NAEGELLEN</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Mathis</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>17</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>17</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" t="n">
+        <v>299</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>1330920</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>MARCEL</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Mathis</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H13" t="n">
+        <v>1</v>
+      </c>
+      <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>7</v>
+      </c>
+      <c r="K13" t="n">
+        <v>59</v>
+      </c>
+      <c r="L13" t="n">
+        <v>7</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" t="n">
+        <v>321</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>2290243</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>DUNOUVION</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Alban</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H14" t="n">
+        <v>1</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>4</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>4</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" t="n">
+        <v>435</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
           <t>2690640</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>NEVES</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>Samuel</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>US MELUN</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>ESM</t>
         </is>
       </c>
-      <c r="H8" t="n">
-[...2 lines deleted...]
-      <c r="I8" t="n">
+      <c r="H15" t="n">
+        <v>1</v>
+      </c>
+      <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" t="n">
+        <v>154</v>
+      </c>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" t="n">
+        <v>538</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>1583247</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>KUDLA</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Sacha</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>ESM</t>
+        </is>
+      </c>
+      <c r="H16" t="n">
+        <v>1</v>
+      </c>
+      <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>0</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1581661</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>KUTUK</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Erman</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>60</v>
+      </c>
+      <c r="K2" t="n">
+        <v>6</v>
+      </c>
+      <c r="L2" t="n">
+        <v>60</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1939588</t>
+          <t>2629953</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SERANZI</t>
+          <t>BUSSY</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Timothe</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I3" t="n">
-        <v>55</v>
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
+        <v>57</v>
+      </c>
+      <c r="K3" t="n">
+        <v>43</v>
+      </c>
+      <c r="L3" t="n">
+        <v>23</v>
+      </c>
+      <c r="M3" t="n">
+        <v>34</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
         <v>60</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1877029</t>
+          <t>1939588</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>AMAROUCHE</t>
+          <t>SERANZI</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Elias</t>
+          <t>Timothe</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
-        <v>42</v>
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
+        <v>55</v>
+      </c>
+      <c r="K4" t="n">
+        <v>11</v>
+      </c>
+      <c r="L4" t="n">
+        <v>55</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2494265</t>
+          <t>2701043</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ISIDORE</t>
+          <t>BLANCHARD</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Aaron</t>
+          <t>Dimitri</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>37</v>
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
+        <v>45</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>45</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>117</v>
+        <v>90</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2629953</t>
+          <t>2427068</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BUSSY</t>
+          <t>NOEL</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>44</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>44</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2786279</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>FLEURY</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Nolan</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>42</v>
+      </c>
+      <c r="K7" t="n">
+        <v>51</v>
+      </c>
+      <c r="L7" t="n">
         <v>15</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>166</v>
+        <v>99</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2541087</t>
+          <t>1877029</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>GONCALVES</t>
+          <t>AMAROUCHE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Ruben</t>
+          <t>Elias</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>CAP 94 - S/L UMS PONTAULT-COMB</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>42</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>42</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>174</v>
+        <v>117</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2747392</t>
+          <t>2494265</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>ROBERT</t>
+          <t>ISIDORE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Clement</t>
+          <t>Aaron</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Robert S Family</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>37</v>
+      </c>
+      <c r="K9" t="n">
+        <v>29</v>
+      </c>
+      <c r="L9" t="n">
+        <v>37</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>265</v>
+        <v>122</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2538566</t>
+          <t>2108067</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>BENSIMON</t>
+          <t>FRENOY</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Nathan</t>
+          <t>Anatole</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>36</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>36</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>273</v>
+        <v>136</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2494432</t>
+          <t>2489099</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>BONNIVARD</t>
+          <t>ROGUIEZ</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Bryan</t>
+          <t>Timeo</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>32</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>32</v>
+      </c>
+      <c r="N11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>277</v>
+        <v>145</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2578704</t>
+          <t>2775860</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>BRUGEILLE</t>
+          <t>WERKOFF</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Johan</t>
+          <t>Hippolyte</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I12" t="n">
+        <v>3</v>
+      </c>
+      <c r="J12" t="n">
+        <v>29</v>
+      </c>
+      <c r="K12" t="n">
+        <v>178</v>
+      </c>
+      <c r="L12" t="n">
+        <v>29</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>286</v>
+        <v>152</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2764396</t>
+          <t>2632700</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>COHEN</t>
+          <t>CASSATA</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Jules</t>
+          <t>Jordan</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>28</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>28</v>
+      </c>
+      <c r="N13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>421</v>
+        <v>261</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2775860</t>
+          <t>2541087</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>WERKOFF</t>
+          <t>GONCALVES</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Hippolyte</t>
+          <t>Ruben</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>UMS PONTAULT-COMBAULT</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>JUM</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>12</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>12</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" t="n">
+        <v>275</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>2747392</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>ROBERT</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Clement</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Robert S Family</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H15" t="n">
+        <v>2</v>
+      </c>
+      <c r="I15" t="n">
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>10</v>
+      </c>
+      <c r="K15" t="n">
+        <v>126</v>
+      </c>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>10</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" t="n">
+        <v>301</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2380709</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>MORIN</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Timeo</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H16" t="n">
+        <v>1</v>
+      </c>
+      <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>7</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>7</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" t="n">
+        <v>352</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>2430915</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>SLIMANI</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Mohamed</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H17" t="n">
+        <v>1</v>
+      </c>
+      <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>1</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>1</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" t="n">
+        <v>366</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>2578704</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>BRUGEILLE</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Johan</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H18" t="n">
+        <v>2</v>
+      </c>
+      <c r="I18" t="n">
+        <v>2</v>
+      </c>
+      <c r="J18" t="n">
+        <v>0</v>
+      </c>
+      <c r="K18" t="n">
+        <v>115</v>
+      </c>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="n">
+        <v>406</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>2764396</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>COHEN</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Jules</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H19" t="n">
+        <v>1</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>0</v>
+      </c>
+      <c r="K19" t="n">
+        <v>72</v>
+      </c>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="n">
+        <v>473</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>2494432</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>BONNIVARD</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Bryan</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>1</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0</v>
+      </c>
+      <c r="K20" t="n">
+        <v>243</v>
+      </c>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="n">
+        <v>490</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2538566</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>BENSIMON</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Nathan</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="n">
+        <v>531</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2521617</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>HACHEMI</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Mael</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>0</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="n">
+        <v>537</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>1695122</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>KUDLA</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Milo</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H23" t="n">
+        <v>1</v>
+      </c>
+      <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="n">
+        <v>545</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2623798</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>LE PAYEN</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Erwann</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>JUM</t>
+        </is>
+      </c>
+      <c r="H24" t="n">
+        <v>1</v>
+      </c>
+      <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:N49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2241871</t>
+          <t>1808648</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>AZI</t>
+          <t>SARREY</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Bryan</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2" t="n">
-        <v>59</v>
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
+        <v>81</v>
+      </c>
+      <c r="K2" t="n">
+        <v>16</v>
+      </c>
+      <c r="L2" t="n">
+        <v>81</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1808648</t>
+          <t>2139512</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SARREY</t>
+          <t>MILECAMPS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Bryan</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I3" t="n">
-        <v>50</v>
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
+        <v>70</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>70</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2139512</t>
+          <t>670659</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>MILECAMPS</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Aymeric</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>32</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>59</v>
+      </c>
+      <c r="K4" t="n">
+        <v>70</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>59</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1619968</t>
+          <t>2241871</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>RUBINSTEIN</t>
+          <t>AZI</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>59</v>
+      </c>
+      <c r="K5" t="n">
+        <v>7</v>
+      </c>
+      <c r="L5" t="n">
+        <v>59</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2628105</t>
+          <t>235951</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ASFAUX</t>
+          <t>CARVALHO</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Johan</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I6" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>50</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>50</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>670659</t>
+          <t>2628105</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>ASFAUX</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Aymeric</t>
+          <t>Johan</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I7" t="n">
-        <v>29</v>
+        <v>4</v>
+      </c>
+      <c r="J7" t="n">
+        <v>43</v>
+      </c>
+      <c r="K7" t="n">
+        <v>216</v>
+      </c>
+      <c r="L7" t="n">
+        <v>27</v>
+      </c>
+      <c r="M7" t="n">
+        <v>16</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2692228</t>
+          <t>2762733</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>GUILLON</t>
+          <t>RENARD</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>William</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I8" t="n">
-        <v>29</v>
+        <v>3</v>
+      </c>
+      <c r="J8" t="n">
+        <v>39</v>
+      </c>
+      <c r="K8" t="n">
+        <v>122</v>
+      </c>
+      <c r="L8" t="n">
+        <v>39</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2691287</t>
+          <t>2117488</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>RIOULT</t>
+          <t>BRAULT</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Yoan</t>
+          <t>Sylvain</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>39</v>
+      </c>
+      <c r="K9" t="n">
+        <v>65</v>
+      </c>
+      <c r="L9" t="n">
+        <v>39</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2625483</t>
+          <t>1619968</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>GRAIS</t>
+          <t>RUBINSTEIN</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>30</v>
+      </c>
+      <c r="K10" t="n">
+        <v>26</v>
+      </c>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>30</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2006329</t>
+          <t>2692228</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>BENBOUAZIZ</t>
+          <t>GUILLON</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>William</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Sporting Club Briard Athletisme</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>29</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>29</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2624830</t>
+          <t>2526615</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FREY</t>
+          <t>THIAULT</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Tevane</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>3</v>
       </c>
       <c r="I12" t="n">
-        <v>16</v>
+        <v>3</v>
+      </c>
+      <c r="J12" t="n">
+        <v>26</v>
+      </c>
+      <c r="K12" t="n">
+        <v>112</v>
+      </c>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2132784</t>
+          <t>2763187</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CHAMPTOUSSEL</t>
+          <t>CARBONEL</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Vianney</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>11</v>
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>26</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>26</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2687135</t>
+          <t>2423023</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>LE NARD</t>
+          <t>HAMLAT</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Malik</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I14" t="n">
-        <v>10</v>
+        <v>2</v>
+      </c>
+      <c r="J14" t="n">
+        <v>26</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>26</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2687839</t>
+          <t>2625483</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>PERISSEAU</t>
+          <t>GRAIS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Robin</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I15" t="n">
-        <v>7</v>
+        <v>4</v>
+      </c>
+      <c r="J15" t="n">
+        <v>25</v>
+      </c>
+      <c r="K15" t="n">
+        <v>184</v>
+      </c>
+      <c r="L15" t="n">
+        <v>8</v>
+      </c>
+      <c r="M15" t="n">
+        <v>17</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2649111</t>
+          <t>597055</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>DEVAUX</t>
+          <t>ARNAULT</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Ghislain</t>
+          <t>Jeremie</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>24</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1141099</t>
+          <t>1118344</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>MARMION</t>
+          <t>CHANSEAUME</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>24</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2566696</t>
+          <t>2783368</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CACHEUX</t>
+          <t>PIANELLO</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Asrd La Rochette /Dammar</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>2</v>
       </c>
       <c r="I18" t="n">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="J18" t="n">
+        <v>23</v>
+      </c>
+      <c r="K18" t="n">
+        <v>190</v>
+      </c>
+      <c r="L18" t="n">
+        <v>23</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2117488</t>
+          <t>2006329</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>BRAULT</t>
+          <t>BENBOUAZIZ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Sylvain</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="J19" t="n">
+        <v>18</v>
+      </c>
+      <c r="K19" t="n">
+        <v>48</v>
+      </c>
+      <c r="L19" t="n">
+        <v>18</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>480370</t>
+          <t>484361</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>SCHINELLA</t>
+          <t>GACHE</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Sebastien</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>18</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>18</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2526615</t>
+          <t>2624830</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>THIAULT</t>
+          <t>FREY</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Guillaume</t>
+          <t>Tevane</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I21" t="n">
+        <v>3</v>
+      </c>
+      <c r="J21" t="n">
+        <v>16</v>
+      </c>
+      <c r="K21" t="n">
+        <v>125</v>
+      </c>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>16</v>
+      </c>
+      <c r="N21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>297</v>
+        <v>239</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2441758</t>
+          <t>2691287</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>DIALLO</t>
+          <t>RIOULT</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Abdoulaye</t>
+          <t>Yoan</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I22" t="n">
+        <v>2</v>
+      </c>
+      <c r="J22" t="n">
+        <v>16</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>14</v>
+      </c>
+      <c r="M22" t="n">
+        <v>2</v>
+      </c>
+      <c r="N22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>321</v>
+        <v>268</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2774578</t>
+          <t>2687135</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>GAUDRON</t>
+          <t>LE NARD</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Clement</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>11</v>
+      </c>
+      <c r="K23" t="n">
+        <v>45</v>
+      </c>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>11</v>
+      </c>
+      <c r="N23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>331</v>
+        <v>269</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2774196</t>
+          <t>2132784</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>GUERBETTE</t>
+          <t>CHAMPTOUSSEL</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Vianney</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>11</v>
+      </c>
+      <c r="K24" t="n">
+        <v>55</v>
+      </c>
+      <c r="L24" t="n">
+        <v>11</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1973304</t>
+          <t>2687839</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>HOUMMADA</t>
+          <t>PERISSEAU</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Karim</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>7</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>7</v>
+      </c>
+      <c r="N25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>346</v>
+        <v>304</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2578255</t>
+          <t>2649111</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>LABBE</t>
+          <t>DEVAUX</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Christopher</t>
+          <t>Ghislain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I26" t="n">
+        <v>2</v>
+      </c>
+      <c r="J26" t="n">
+        <v>6</v>
+      </c>
+      <c r="K26" t="n">
+        <v>98</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>6</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>347</v>
+        <v>307</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2525846</t>
+          <t>1141099</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>LACHAUD</t>
+          <t>MARMION</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>6</v>
+      </c>
+      <c r="K27" t="n">
+        <v>60</v>
+      </c>
+      <c r="L27" t="n">
+        <v>6</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>355</v>
+        <v>316</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1856706</t>
+          <t>2566696</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>LEBOUILLE</t>
+          <t>CACHEUX</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Cedric</t>
+          <t>Marc</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I28" t="n">
+        <v>2</v>
+      </c>
+      <c r="J28" t="n">
+        <v>4</v>
+      </c>
+      <c r="K28" t="n">
+        <v>152</v>
+      </c>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>4</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2536211</t>
+          <t>696276</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>LOURY</t>
+          <t>CASSIN-MONTANA</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Naim</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>3</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>3</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>364</v>
+        <v>330</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1958973</t>
+          <t>1358283</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>MANACH</t>
+          <t>MOUROT</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Erwan</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>3</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>3</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>374</v>
+        <v>337</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2660985</t>
+          <t>2756915</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>MORIN</t>
+          <t>MARNIER</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Bernard</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>2</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2783368</t>
+          <t>656610</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>PIANELLO</t>
+          <t>BESSE</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Nathanael</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>1</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>1</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>394</v>
+        <v>363</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2762733</t>
+          <t>2683303</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>RENARD</t>
+          <t>VARY</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Arthur</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I33" t="n">
+        <v>2</v>
+      </c>
+      <c r="J33" t="n">
+        <v>0</v>
+      </c>
+      <c r="K33" t="n">
+        <v>86</v>
+      </c>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>396</v>
+        <v>365</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2567035</t>
+          <t>480370</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>RIFFAUD</t>
+          <t>SCHINELLA</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Thibault</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I34" t="n">
+        <v>2</v>
+      </c>
+      <c r="J34" t="n">
+        <v>0</v>
+      </c>
+      <c r="K34" t="n">
+        <v>113</v>
+      </c>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>404</v>
+        <v>383</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2559759</t>
+          <t>2578255</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>SIMOES</t>
+          <t>LABBE</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Steeve</t>
+          <t>Christopher</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I35" t="n">
+        <v>2</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="n">
+        <v>175</v>
+      </c>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2683303</t>
+          <t>2660985</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>VARY</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Arthur</t>
+          <t>Bernard</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="n">
+        <v>56</v>
+      </c>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
+        <v>411</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>1958973</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>MANACH</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Erwan</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>1</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="n">
+        <v>85</v>
+      </c>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>413</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>1856706</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>LEBOUILLE</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Cedric</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="n">
+        <v>89</v>
+      </c>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="n">
+        <v>414</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>2740704</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>XIMENA</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Guillaume</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H39" t="n">
+        <v>1</v>
+      </c>
+      <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>0</v>
+      </c>
+      <c r="K39" t="n">
+        <v>90</v>
+      </c>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="n">
+        <v>417</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>1973304</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>HOUMMADA</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Karim</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>1</v>
+      </c>
+      <c r="I40" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" t="n">
+        <v>96</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
         <v>422</v>
       </c>
-      <c r="C37" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F37" t="inlineStr">
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2774578</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>GAUDRON</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Clement</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+      <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" t="n">
+        <v>107</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>426</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2441758</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>DIALLO</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Abdoulaye</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>LA MEUTE RUNNING</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" t="n">
+        <v>119</v>
+      </c>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>434</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2536211</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>LOURY</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Michael</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>M0M</t>
         </is>
       </c>
-      <c r="H37" t="n">
-[...2 lines deleted...]
-      <c r="I37" t="n">
+      <c r="H43" t="n">
+        <v>1</v>
+      </c>
+      <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>0</v>
+      </c>
+      <c r="K43" t="n">
+        <v>151</v>
+      </c>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="n">
+        <v>439</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2774196</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>GUERBETTE</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Maxime</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>1</v>
+      </c>
+      <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" t="n">
+        <v>161</v>
+      </c>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="n">
+        <v>483</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2525846</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>LACHAUD</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Nicolas</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>1</v>
+      </c>
+      <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" t="n">
+        <v>264</v>
+      </c>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="n">
+        <v>491</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2730557</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>BERGOUGNOUX</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Camille</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>LE MEE SP. ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>1</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="n">
+        <v>557</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>525372</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>MORIN</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Manuel</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H47" t="n">
+        <v>1</v>
+      </c>
+      <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="n">
+        <v>569</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2567035</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>RIFFAUD</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Thibault</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H48" t="n">
+        <v>1</v>
+      </c>
+      <c r="I48" t="n">
+        <v>1</v>
+      </c>
+      <c r="J48" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" t="inlineStr"/>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="n">
+        <v>574</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2559759</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>SIMOES</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Steeve</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>M0M</t>
+        </is>
+      </c>
+      <c r="H49" t="n">
+        <v>1</v>
+      </c>
+      <c r="I49" t="n">
+        <v>1</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0</v>
+      </c>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="n">
+        <v>0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I65"/>
+  <dimension ref="A1:N81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2730633</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MASCARELL</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Pascal</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I2" t="n">
-        <v>169</v>
+        <v>7</v>
+      </c>
+      <c r="J2" t="n">
+        <v>285</v>
+      </c>
+      <c r="K2" t="n">
+        <v>6</v>
+      </c>
+      <c r="L2" t="n">
+        <v>136</v>
+      </c>
+      <c r="M2" t="n">
+        <v>90</v>
+      </c>
+      <c r="N2" t="n">
+        <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
         <v>2</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2362872</t>
+          <t>1219545</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>CAPORALE</t>
+          <t>NAVE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Toni</t>
+          <t>Jean-Baptiste</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I3" t="n">
-        <v>158</v>
+        <v>6</v>
+      </c>
+      <c r="J3" t="n">
+        <v>218</v>
+      </c>
+      <c r="K3" t="n">
+        <v>41</v>
+      </c>
+      <c r="L3" t="n">
+        <v>119</v>
+      </c>
+      <c r="M3" t="n">
+        <v>40</v>
+      </c>
+      <c r="N3" t="n">
+        <v>59</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
         <v>4</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1757294</t>
+          <t>2362872</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>FOURNIER</t>
+          <t>CAPORALE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Maxence</t>
+          <t>Toni</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H4" t="n">
+        <v>4</v>
+      </c>
+      <c r="I4" t="n">
+        <v>4</v>
+      </c>
+      <c r="J4" t="n">
+        <v>191</v>
+      </c>
+      <c r="K4" t="n">
         <v>3</v>
       </c>
-      <c r="I4" t="n">
-        <v>108</v>
+      <c r="L4" t="n">
+        <v>135</v>
+      </c>
+      <c r="M4" t="n">
+        <v>56</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1642027</t>
+          <t>1021736</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>BONVIN</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Charles</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I5" t="n">
-        <v>106</v>
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
+        <v>158</v>
+      </c>
+      <c r="K5" t="n">
+        <v>8</v>
+      </c>
+      <c r="L5" t="n">
+        <v>72</v>
+      </c>
+      <c r="M5" t="n">
+        <v>86</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2658608</t>
+          <t>1915900</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>HENIN</t>
+          <t>PAILLER</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Antony</t>
+          <t>Romuald</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I6" t="n">
-        <v>105</v>
+        <v>5</v>
+      </c>
+      <c r="J6" t="n">
+        <v>127</v>
+      </c>
+      <c r="K6" t="n">
+        <v>22</v>
+      </c>
+      <c r="L6" t="n">
+        <v>13</v>
+      </c>
+      <c r="M6" t="n">
+        <v>89</v>
+      </c>
+      <c r="N6" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1915900</t>
+          <t>1757294</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>PAILLER</t>
+          <t>FOURNIER</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Romuald</t>
+          <t>Maxence</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I7" t="n">
-        <v>103</v>
+        <v>3</v>
+      </c>
+      <c r="J7" t="n">
+        <v>108</v>
+      </c>
+      <c r="K7" t="n">
+        <v>12</v>
+      </c>
+      <c r="L7" t="n">
+        <v>64</v>
+      </c>
+      <c r="M7" t="n">
+        <v>44</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1021736</t>
+          <t>1642027</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>MORIN</t>
+          <t>BONVIN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Charles</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>86</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>106</v>
+      </c>
+      <c r="K8" t="n">
+        <v>5</v>
+      </c>
+      <c r="L8" t="n">
+        <v>54</v>
+      </c>
+      <c r="M8" t="n">
+        <v>52</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1472616</t>
+          <t>2658608</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>RAULT</t>
+          <t>HENIN</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Antony</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I9" t="n">
-        <v>77</v>
+        <v>3</v>
+      </c>
+      <c r="J9" t="n">
+        <v>105</v>
+      </c>
+      <c r="K9" t="n">
+        <v>33</v>
+      </c>
+      <c r="L9" t="n">
+        <v>33</v>
+      </c>
+      <c r="M9" t="n">
+        <v>72</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1969023</t>
+          <t>2629159</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>MASSON</t>
+          <t>CHAMPTOUSSEL</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Loic</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H10" t="n">
+        <v>4</v>
+      </c>
+      <c r="I10" t="n">
         <v>3</v>
       </c>
-      <c r="I10" t="n">
-        <v>74</v>
+      <c r="J10" t="n">
+        <v>87</v>
+      </c>
+      <c r="K10" t="n">
+        <v>192</v>
+      </c>
+      <c r="L10" t="n">
+        <v>87</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1219545</t>
+          <t>2638670</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>NAVE</t>
+          <t>LARCHE</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Jean-Baptiste</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I11" t="n">
-        <v>71</v>
+        <v>5</v>
+      </c>
+      <c r="J11" t="n">
+        <v>81</v>
+      </c>
+      <c r="K11" t="n">
+        <v>21</v>
+      </c>
+      <c r="L11" t="n">
+        <v>6</v>
+      </c>
+      <c r="M11" t="n">
+        <v>60</v>
+      </c>
+      <c r="N11" t="n">
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
         <v>27</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2638670</t>
+          <t>1472616</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>LARCHE</t>
+          <t>RAULT</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>66</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>77</v>
+      </c>
+      <c r="K12" t="n">
+        <v>23</v>
+      </c>
+      <c r="L12" t="n">
+        <v>77</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1900970</t>
+          <t>1969023</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>FERREIRA</t>
+          <t>MASSON</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Jonathan</t>
+          <t>Loic</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>AC DU PAYS DE MEAUX</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I13" t="n">
-        <v>57</v>
+        <v>4</v>
+      </c>
+      <c r="J13" t="n">
+        <v>74</v>
+      </c>
+      <c r="K13" t="n">
+        <v>49</v>
+      </c>
+      <c r="L13" t="n">
+        <v>44</v>
+      </c>
+      <c r="M13" t="n">
+        <v>30</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1210358</t>
+          <t>2674612</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>GONTHIER</t>
+          <t>LEMARCHAND</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Cedric</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I14" t="n">
-        <v>54</v>
+        <v>3</v>
+      </c>
+      <c r="J14" t="n">
+        <v>68</v>
+      </c>
+      <c r="K14" t="n">
+        <v>40</v>
+      </c>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>44</v>
+      </c>
+      <c r="N14" t="n">
+        <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2674612</t>
+          <t>2739988</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>LEMARCHAND</t>
+          <t>FORGEREAU</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Thymotee</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I15" t="n">
-        <v>43</v>
+        <v>3</v>
+      </c>
+      <c r="J15" t="n">
+        <v>65</v>
+      </c>
+      <c r="K15" t="n">
+        <v>127</v>
+      </c>
+      <c r="L15" t="n">
+        <v>65</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
+        <v>46</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>1525628</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>SEVESTRE</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Cyrille</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>UA VILLENOY</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H16" t="n">
+        <v>2</v>
+      </c>
+      <c r="I16" t="n">
+        <v>2</v>
+      </c>
+      <c r="J16" t="n">
         <v>64</v>
       </c>
-      <c r="C16" t="inlineStr">
-[...28 lines deleted...]
-        <v>40</v>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>36</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1525628</t>
+          <t>1900970</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>SEVESTRE</t>
+          <t>FERREIRA</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Cyrille</t>
+          <t>Jonathan</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>57</v>
+      </c>
+      <c r="K17" t="n">
+        <v>9</v>
+      </c>
+      <c r="L17" t="n">
+        <v>57</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>690493</t>
+          <t>1210358</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>SHAHMAEI</t>
+          <t>GONTHIER</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Kian</t>
+          <t>Cedric</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>54</v>
+      </c>
+      <c r="K18" t="n">
+        <v>4</v>
+      </c>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>54</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1845960</t>
+          <t>2134051</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>AGUILAR</t>
+          <t>CHERON</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>David</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
-        <v>34</v>
+        <v>2</v>
+      </c>
+      <c r="J19" t="n">
+        <v>53</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>53</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2416617</t>
+          <t>2373035</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CLOPIN</t>
+          <t>MICALLEF</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Thibault</t>
+          <t>Cedric</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>GRAND PARQUET ENDURANCE-WILDRUN GPE</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>44</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>44</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2730234</t>
+          <t>1845960</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>ESNARD</t>
+          <t>AGUILAR</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Emmanuel</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>2</v>
       </c>
       <c r="I21" t="n">
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="J21" t="n">
+        <v>42</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>8</v>
+      </c>
+      <c r="M21" t="n">
+        <v>34</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1840381</t>
+          <t>553712</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>JOURNET</t>
+          <t>LECOMTE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Benoit</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>40</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>40</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2599002</t>
+          <t>2747189</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>LE CERF</t>
+          <t>VALLET</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I23" t="n">
-        <v>23</v>
+        <v>2</v>
+      </c>
+      <c r="J23" t="n">
+        <v>37</v>
+      </c>
+      <c r="K23" t="n">
+        <v>44</v>
+      </c>
+      <c r="L23" t="n">
+        <v>37</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2408806</t>
+          <t>690493</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>PRECIGOU</t>
+          <t>SHAHMAEI</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Kian</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H24" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>36</v>
+      </c>
+      <c r="K24" t="n">
+        <v>20</v>
+      </c>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>36</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2747189</t>
+          <t>2703829</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>VALLET</t>
+          <t>TUTIN</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Jonathan</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I25" t="n">
-        <v>22</v>
+        <v>4</v>
+      </c>
+      <c r="J25" t="n">
+        <v>30</v>
+      </c>
+      <c r="K25" t="n">
+        <v>212</v>
+      </c>
+      <c r="L25" t="n">
+        <v>21</v>
+      </c>
+      <c r="M25" t="n">
+        <v>9</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1871166</t>
+          <t>2248706</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>NAYRAND</t>
+          <t>CHALIER</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>28</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>28</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2185449</t>
+          <t>2416617</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>NAIT HASSOU</t>
+          <t>CLOPIN</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Mustapha</t>
+          <t>Thibault</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>28</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>28</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2275218</t>
+          <t>2317524</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>BERTIN</t>
+          <t>EMERY</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Nicolas-Michel</t>
+          <t>Samuel</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I28" t="n">
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>27</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>27</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2188960</t>
+          <t>2730234</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>BUSSUTIL</t>
+          <t>ESNARD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Emmanuel</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>AC DU PAYS DE MEAUX</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I29" t="n">
-        <v>20</v>
+        <v>3</v>
+      </c>
+      <c r="J29" t="n">
+        <v>24</v>
+      </c>
+      <c r="K29" t="n">
+        <v>91</v>
+      </c>
+      <c r="L29" t="n">
+        <v>24</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1376517</t>
+          <t>2536882</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>GUILLOT</t>
+          <t>FERREIRA</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Mickael</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I30" t="n">
-        <v>20</v>
+        <v>3</v>
+      </c>
+      <c r="J30" t="n">
+        <v>24</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>13</v>
+      </c>
+      <c r="N30" t="n">
+        <v>11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>151</v>
+        <v>178</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2632971</t>
+          <t>1840381</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>PUISSANT</t>
+          <t>JOURNET</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Jerome</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>16</v>
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>24</v>
+      </c>
+      <c r="K31" t="n">
+        <v>42</v>
+      </c>
+      <c r="L31" t="n">
+        <v>24</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>152</v>
+        <v>197</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2076818</t>
+          <t>1871166</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>CHAGOT</t>
+          <t>NAYRAND</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Jean-Baptiste</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H32" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I32" t="n">
-        <v>16</v>
+        <v>3</v>
+      </c>
+      <c r="J32" t="n">
+        <v>21</v>
+      </c>
+      <c r="K32" t="n">
+        <v>110</v>
+      </c>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>21</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>159</v>
+        <v>200</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2482631</t>
+          <t>2185449</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>GYONNET</t>
+          <t>NAIT HASSOU</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Xavier</t>
+          <t>Mustapha</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>21</v>
+      </c>
+      <c r="K33" t="n">
+        <v>45</v>
+      </c>
+      <c r="L33" t="n">
+        <v>21</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>160</v>
+        <v>204</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>803966</t>
+          <t>2599002</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>ORANGE</t>
+          <t>LE CERF</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sporting Club Briard Athletisme</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>21</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>21</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2536882</t>
+          <t>2408806</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>FERREIRA</t>
+          <t>PRECIGOU</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>2</v>
       </c>
       <c r="I35" t="n">
-        <v>13</v>
+        <v>2</v>
+      </c>
+      <c r="J35" t="n">
+        <v>20</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>20</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>169</v>
+        <v>209</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2650172</t>
+          <t>2188960</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>RONDEPIERRE</t>
+          <t>BUSSUTIL</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>20</v>
+      </c>
+      <c r="K36" t="n">
+        <v>46</v>
+      </c>
+      <c r="L36" t="n">
+        <v>20</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>175</v>
+        <v>211</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2703829</t>
+          <t>2627067</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>TUTIN</t>
+          <t>MINOT</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Jonathan</t>
+          <t>Clement</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>20</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>20</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2536723</t>
+          <t>1376517</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>MAUVAIS</t>
+          <t>GUILLOT</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Mickael</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>A.N.S.A</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>20</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>20</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2409198</t>
+          <t>2406840</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>NAIRAZO</t>
+          <t>ANGOULVANT</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Gaby</t>
+          <t>Steve</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>20</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>978191</t>
+          <t>2098541</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>VATONNE</t>
+          <t>FONTAINE</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H40" t="n">
         <v>1</v>
       </c>
       <c r="I40" t="n">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>20</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2746835</t>
+          <t>2076818</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>LEDRU</t>
+          <t>CHAGOT</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Jean-Baptiste</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I41" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="J41" t="n">
+        <v>17</v>
+      </c>
+      <c r="K41" t="n">
+        <v>50</v>
+      </c>
+      <c r="L41" t="n">
+        <v>17</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2303011</t>
+          <t>2649841</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>CALOC</t>
+          <t>HUGUET</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Mathieu</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H42" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>17</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>17</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2556962</t>
+          <t>2275218</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>MIAO</t>
+          <t>BERTIN</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Chenglin</t>
+          <t>Nicolas-Michel</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H43" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I43" t="n">
+        <v>3</v>
+      </c>
+      <c r="J43" t="n">
+        <v>14</v>
+      </c>
+      <c r="K43" t="n">
+        <v>201</v>
+      </c>
+      <c r="L43" t="n">
+        <v>1</v>
+      </c>
+      <c r="M43" t="n">
+        <v>13</v>
+      </c>
+      <c r="N43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2559525</t>
+          <t>2632971</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>TRANCHANT</t>
+          <t>PUISSANT</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Jean-Baptiste</t>
+          <t>Jerome</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H44" t="n">
         <v>2</v>
       </c>
       <c r="I44" t="n">
+        <v>2</v>
+      </c>
+      <c r="J44" t="n">
+        <v>14</v>
+      </c>
+      <c r="K44" t="n">
+        <v>213</v>
+      </c>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>14</v>
+      </c>
+      <c r="N44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="n">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2737319</t>
+          <t>803966</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>ALEXIS</t>
+          <t>ORANGE</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Johan</t>
+          <t>Michael</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H45" t="n">
         <v>1</v>
       </c>
       <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>14</v>
+      </c>
+      <c r="K45" t="n">
+        <v>52</v>
+      </c>
+      <c r="L45" t="n">
+        <v>14</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="n">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2751207</t>
+          <t>2482631</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>ALLAIN</t>
+          <t>GYONNET</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Aymeric</t>
+          <t>Xavier</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H46" t="n">
         <v>1</v>
       </c>
       <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>14</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>14</v>
+      </c>
+      <c r="N46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="n">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2596305</t>
+          <t>1378245</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>BEN HAMMADI</t>
+          <t>MAUVAIS</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Kamal</t>
+          <t>Clement</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>11</v>
+      </c>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="n">
+        <v>11</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="n">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2742127</t>
+          <t>2650172</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>BLIN</t>
+          <t>RONDEPIERRE</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H48" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I48" t="n">
+        <v>3</v>
+      </c>
+      <c r="J48" t="n">
+        <v>10</v>
+      </c>
+      <c r="K48" t="n">
+        <v>236</v>
+      </c>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>10</v>
+      </c>
+      <c r="N48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="n">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2615700</t>
+          <t>2536723</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>CAZOULAT</t>
+          <t>MAUVAIS</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>A.N.S.A</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I49" t="n">
+        <v>2</v>
+      </c>
+      <c r="J49" t="n">
+        <v>7</v>
+      </c>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="n">
+        <v>7</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="n">
-        <v>281</v>
+        <v>308</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2629159</t>
+          <t>2104385</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>CHAMPTOUSSEL</t>
+          <t>EL BEIYAD</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Mounir</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H50" t="n">
         <v>1</v>
       </c>
       <c r="I50" t="n">
+        <v>1</v>
+      </c>
+      <c r="J50" t="n">
+        <v>6</v>
+      </c>
+      <c r="K50" t="inlineStr"/>
+      <c r="L50" t="n">
+        <v>6</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="n">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2753131</t>
+          <t>2409198</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>DELAURENT</t>
+          <t>NAIRAZO</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Gaby</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H51" t="n">
         <v>1</v>
       </c>
       <c r="I51" t="n">
+        <v>1</v>
+      </c>
+      <c r="J51" t="n">
+        <v>4</v>
+      </c>
+      <c r="K51" t="n">
+        <v>52</v>
+      </c>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>4</v>
+      </c>
+      <c r="N51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="n">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2583577</t>
+          <t>638356</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>DUBOIS</t>
+          <t>ESTHER</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Anthony</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H52" t="n">
         <v>1</v>
       </c>
       <c r="I52" t="n">
+        <v>1</v>
+      </c>
+      <c r="J52" t="n">
+        <v>4</v>
+      </c>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="n">
+        <v>4</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="n">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2691949</t>
+          <t>978191</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>DUPONTEIX</t>
+          <t>VATONNE</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H53" t="n">
         <v>1</v>
       </c>
       <c r="I53" t="n">
+        <v>1</v>
+      </c>
+      <c r="J53" t="n">
+        <v>3</v>
+      </c>
+      <c r="K53" t="n">
+        <v>63</v>
+      </c>
+      <c r="L53" t="n">
+        <v>3</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
+      </c>
+      <c r="N53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="n">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2767616</t>
+          <t>1578229</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>ELOY</t>
+          <t>JOLIVET</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H54" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I54" t="n">
+        <v>3</v>
+      </c>
+      <c r="J54" t="n">
+        <v>2</v>
+      </c>
+      <c r="K54" t="n">
+        <v>255</v>
+      </c>
+      <c r="L54" t="n">
+        <v>2</v>
+      </c>
+      <c r="M54" t="n">
+        <v>0</v>
+      </c>
+      <c r="N54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="n">
-        <v>314</v>
+        <v>354</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>558008</t>
+          <t>2746835</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>FLACHAIRE</t>
+          <t>LEDRU</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H55" t="n">
         <v>1</v>
       </c>
       <c r="I55" t="n">
+        <v>1</v>
+      </c>
+      <c r="J55" t="n">
+        <v>1</v>
+      </c>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="n">
+        <v>0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>1</v>
+      </c>
+      <c r="N55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="n">
-        <v>315</v>
+        <v>356</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2739988</t>
+          <t>2303011</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>FORGEREAU</t>
+          <t>CALOC</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Thymotee</t>
+          <t>Mathieu</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H56" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I56" t="n">
+        <v>3</v>
+      </c>
+      <c r="J56" t="n">
+        <v>0</v>
+      </c>
+      <c r="K56" t="n">
+        <v>173</v>
+      </c>
+      <c r="L56" t="n">
+        <v>0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="n">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2267246</t>
+          <t>2583577</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>GLENAC</t>
+          <t>DUBOIS</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Anthony</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I57" t="n">
+        <v>2</v>
+      </c>
+      <c r="J57" t="n">
+        <v>0</v>
+      </c>
+      <c r="K57" t="n">
+        <v>140</v>
+      </c>
+      <c r="L57" t="n">
+        <v>0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>0</v>
+      </c>
+      <c r="N57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="n">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1879005</t>
+          <t>2556962</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>GLINIEWICZ</t>
+          <t>MIAO</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Chenglin</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>US MELUN</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H58" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I58" t="n">
+        <v>2</v>
+      </c>
+      <c r="J58" t="n">
+        <v>0</v>
+      </c>
+      <c r="K58" t="n">
+        <v>141</v>
+      </c>
+      <c r="L58" t="n">
+        <v>0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>0</v>
+      </c>
+      <c r="N58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="n">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1578229</t>
+          <t>2559525</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>JOLIVET</t>
+          <t>TRANCHANT</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Frederic</t>
+          <t>Jean-Baptiste</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H59" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I59" t="n">
+        <v>2</v>
+      </c>
+      <c r="J59" t="n">
+        <v>0</v>
+      </c>
+      <c r="K59" t="n">
+        <v>170</v>
+      </c>
+      <c r="L59" t="n">
+        <v>0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="n">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2666125</t>
+          <t>2615700</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>PONS</t>
+          <t>CAZOULAT</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Sylvain</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H60" t="n">
         <v>1</v>
       </c>
       <c r="I60" t="n">
+        <v>1</v>
+      </c>
+      <c r="J60" t="n">
+        <v>0</v>
+      </c>
+      <c r="K60" t="n">
+        <v>71</v>
+      </c>
+      <c r="L60" t="n">
+        <v>0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="n">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2683029</t>
+          <t>1978905</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>ROBERT</t>
+          <t>TARDY</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Desire</t>
+          <t>Pierre</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H61" t="n">
         <v>1</v>
       </c>
       <c r="I61" t="n">
+        <v>1</v>
+      </c>
+      <c r="J61" t="n">
+        <v>0</v>
+      </c>
+      <c r="K61" t="n">
+        <v>94</v>
+      </c>
+      <c r="L61" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="n">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1978905</t>
+          <t>2683029</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>TARDY</t>
+          <t>ROBERT</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Pierre</t>
+          <t>Desire</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H62" t="n">
         <v>1</v>
       </c>
       <c r="I62" t="n">
+        <v>1</v>
+      </c>
+      <c r="J62" t="n">
+        <v>0</v>
+      </c>
+      <c r="K62" t="n">
+        <v>100</v>
+      </c>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0</v>
+      </c>
+      <c r="N62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="n">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2637383</t>
+          <t>2666125</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>TOUATI</t>
+          <t>PONS</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Sylvain</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H63" t="n">
         <v>1</v>
       </c>
       <c r="I63" t="n">
+        <v>1</v>
+      </c>
+      <c r="J63" t="n">
+        <v>0</v>
+      </c>
+      <c r="K63" t="n">
+        <v>131</v>
+      </c>
+      <c r="L63" t="n">
+        <v>0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>0</v>
+      </c>
+      <c r="N63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="n">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2115241</t>
+          <t>2596305</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>VIALLET</t>
+          <t>BEN HAMMADI</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Julien</t>
+          <t>Kamal</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
       <c r="H64" t="n">
         <v>1</v>
       </c>
       <c r="I64" t="n">
+        <v>1</v>
+      </c>
+      <c r="J64" t="n">
+        <v>0</v>
+      </c>
+      <c r="K64" t="n">
+        <v>147</v>
+      </c>
+      <c r="L64" t="n">
+        <v>0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>0</v>
+      </c>
+      <c r="N64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="n">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
+          <t>2115241</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>VIALLET</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Julien</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>1</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1</v>
+      </c>
+      <c r="J65" t="n">
+        <v>0</v>
+      </c>
+      <c r="K65" t="n">
+        <v>155</v>
+      </c>
+      <c r="L65" t="n">
+        <v>0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>0</v>
+      </c>
+      <c r="N65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="n">
+        <v>443</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2737319</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>ALEXIS</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Johan</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>1</v>
+      </c>
+      <c r="I66" t="n">
+        <v>1</v>
+      </c>
+      <c r="J66" t="n">
+        <v>0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>169</v>
+      </c>
+      <c r="L66" t="n">
+        <v>0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>0</v>
+      </c>
+      <c r="N66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="n">
+        <v>446</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>2753131</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>DELAURENT</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Cyril</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H67" t="n">
+        <v>1</v>
+      </c>
+      <c r="I67" t="n">
+        <v>1</v>
+      </c>
+      <c r="J67" t="n">
+        <v>0</v>
+      </c>
+      <c r="K67" t="n">
+        <v>179</v>
+      </c>
+      <c r="L67" t="n">
+        <v>0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>0</v>
+      </c>
+      <c r="N67" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="n">
+        <v>454</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>2691949</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>DUPONTEIX</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Romain</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H68" t="n">
+        <v>1</v>
+      </c>
+      <c r="I68" t="n">
+        <v>1</v>
+      </c>
+      <c r="J68" t="n">
+        <v>0</v>
+      </c>
+      <c r="K68" t="n">
+        <v>197</v>
+      </c>
+      <c r="L68" t="n">
+        <v>0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>0</v>
+      </c>
+      <c r="N68" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="n">
+        <v>457</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>1879005</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>GLINIEWICZ</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Christian</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H69" t="n">
+        <v>1</v>
+      </c>
+      <c r="I69" t="n">
+        <v>1</v>
+      </c>
+      <c r="J69" t="n">
+        <v>0</v>
+      </c>
+      <c r="K69" t="n">
+        <v>204</v>
+      </c>
+      <c r="L69" t="n">
+        <v>0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>0</v>
+      </c>
+      <c r="N69" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="n">
+        <v>468</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2751207</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>ALLAIN</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Aymeric</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H70" t="n">
+        <v>1</v>
+      </c>
+      <c r="I70" t="n">
+        <v>1</v>
+      </c>
+      <c r="J70" t="n">
+        <v>0</v>
+      </c>
+      <c r="K70" t="n">
+        <v>228</v>
+      </c>
+      <c r="L70" t="n">
+        <v>0</v>
+      </c>
+      <c r="M70" t="n">
+        <v>0</v>
+      </c>
+      <c r="N70" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="n">
+        <v>472</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2767616</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>ELOY</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Vincent</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H71" t="n">
+        <v>1</v>
+      </c>
+      <c r="I71" t="n">
+        <v>1</v>
+      </c>
+      <c r="J71" t="n">
+        <v>0</v>
+      </c>
+      <c r="K71" t="n">
+        <v>241</v>
+      </c>
+      <c r="L71" t="n">
+        <v>0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>0</v>
+      </c>
+      <c r="N71" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="n">
+        <v>495</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>2742127</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>BLIN</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Eric</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H72" t="n">
+        <v>1</v>
+      </c>
+      <c r="I72" t="n">
+        <v>1</v>
+      </c>
+      <c r="J72" t="n">
+        <v>0</v>
+      </c>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="n">
+        <v>0</v>
+      </c>
+      <c r="M72" t="n">
+        <v>0</v>
+      </c>
+      <c r="N72" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" t="n">
+        <v>503</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>1480206</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>CASTAY</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Nicolas</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H73" t="n">
+        <v>1</v>
+      </c>
+      <c r="I73" t="n">
+        <v>1</v>
+      </c>
+      <c r="J73" t="n">
+        <v>0</v>
+      </c>
+      <c r="K73" t="inlineStr"/>
+      <c r="L73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M73" t="n">
+        <v>0</v>
+      </c>
+      <c r="N73" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" t="n">
+        <v>518</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>558008</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>FLACHAIRE</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Romain</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H74" t="n">
+        <v>1</v>
+      </c>
+      <c r="I74" t="n">
+        <v>1</v>
+      </c>
+      <c r="J74" t="n">
+        <v>0</v>
+      </c>
+      <c r="K74" t="inlineStr"/>
+      <c r="L74" t="n">
+        <v>0</v>
+      </c>
+      <c r="M74" t="n">
+        <v>0</v>
+      </c>
+      <c r="N74" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" t="n">
+        <v>522</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>2684423</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>GAUDART</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Germain</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H75" t="n">
+        <v>1</v>
+      </c>
+      <c r="I75" t="n">
+        <v>1</v>
+      </c>
+      <c r="J75" t="n">
+        <v>0</v>
+      </c>
+      <c r="K75" t="inlineStr"/>
+      <c r="L75" t="n">
+        <v>0</v>
+      </c>
+      <c r="M75" t="n">
+        <v>0</v>
+      </c>
+      <c r="N75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" t="n">
+        <v>527</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>2267246</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>GLENAC</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Nicolas</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H76" t="n">
+        <v>1</v>
+      </c>
+      <c r="I76" t="n">
+        <v>1</v>
+      </c>
+      <c r="J76" t="n">
+        <v>0</v>
+      </c>
+      <c r="K76" t="inlineStr"/>
+      <c r="L76" t="n">
+        <v>0</v>
+      </c>
+      <c r="M76" t="n">
+        <v>0</v>
+      </c>
+      <c r="N76" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" t="n">
+        <v>543</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>903430</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>LE BRAS</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Gregory</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H77" t="n">
+        <v>1</v>
+      </c>
+      <c r="I77" t="n">
+        <v>1</v>
+      </c>
+      <c r="J77" t="n">
+        <v>0</v>
+      </c>
+      <c r="K77" t="inlineStr"/>
+      <c r="L77" t="n">
+        <v>0</v>
+      </c>
+      <c r="M77" t="n">
+        <v>0</v>
+      </c>
+      <c r="N77" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" t="n">
+        <v>563</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>2384092</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>PIDANCE</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Olivier</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H78" t="n">
+        <v>1</v>
+      </c>
+      <c r="I78" t="n">
+        <v>1</v>
+      </c>
+      <c r="J78" t="n">
+        <v>0</v>
+      </c>
+      <c r="K78" t="inlineStr"/>
+      <c r="L78" t="n">
+        <v>0</v>
+      </c>
+      <c r="M78" t="n">
+        <v>0</v>
+      </c>
+      <c r="N78" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" t="n">
+        <v>578</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>2571245</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>SOUFFLET</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Morgan</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H79" t="n">
+        <v>1</v>
+      </c>
+      <c r="I79" t="n">
+        <v>1</v>
+      </c>
+      <c r="J79" t="n">
+        <v>0</v>
+      </c>
+      <c r="K79" t="inlineStr"/>
+      <c r="L79" t="n">
+        <v>0</v>
+      </c>
+      <c r="M79" t="n">
+        <v>0</v>
+      </c>
+      <c r="N79" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" t="n">
+        <v>581</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>2637383</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>TOUATI</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Benjamin</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>AC CHAMPS SUR MARNE</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>M1M</t>
+        </is>
+      </c>
+      <c r="H80" t="n">
+        <v>1</v>
+      </c>
+      <c r="I80" t="n">
+        <v>1</v>
+      </c>
+      <c r="J80" t="n">
+        <v>0</v>
+      </c>
+      <c r="K80" t="inlineStr"/>
+      <c r="L80" t="n">
+        <v>0</v>
+      </c>
+      <c r="M80" t="n">
+        <v>0</v>
+      </c>
+      <c r="N80" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" t="n">
+        <v>587</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
           <t>2456780</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>YOU</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>Feiran</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F81" t="inlineStr">
         <is>
           <t>BUSSY RUNNING</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G81" t="inlineStr">
         <is>
           <t>M1M</t>
         </is>
       </c>
-      <c r="H65" t="n">
-[...2 lines deleted...]
-      <c r="I65" t="n">
+      <c r="H81" t="n">
+        <v>1</v>
+      </c>
+      <c r="I81" t="n">
+        <v>1</v>
+      </c>
+      <c r="J81" t="n">
+        <v>0</v>
+      </c>
+      <c r="K81" t="inlineStr"/>
+      <c r="L81" t="n">
+        <v>0</v>
+      </c>
+      <c r="M81" t="n">
+        <v>0</v>
+      </c>
+      <c r="N81" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I57"/>
+  <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1862942</t>
+          <t>2640895</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>ZAMOUN</t>
+          <t>HORENT</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Norbert</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I2" t="n">
-        <v>77</v>
+        <v>6</v>
+      </c>
+      <c r="J2" t="n">
+        <v>207</v>
+      </c>
+      <c r="K2" t="n">
+        <v>40</v>
+      </c>
+      <c r="L2" t="n">
+        <v>114</v>
+      </c>
+      <c r="M2" t="n">
+        <v>36</v>
+      </c>
+      <c r="N2" t="n">
+        <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2640895</t>
+          <t>1862942</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>HORENT</t>
+          <t>ZAMOUN</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>Norbert</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I3" t="n">
-        <v>61</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>124</v>
+      </c>
+      <c r="K3" t="n">
+        <v>54</v>
+      </c>
+      <c r="L3" t="n">
+        <v>98</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2436984</t>
+          <t>2169301</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>NAIT HASSOU EL</t>
+          <t>ROELS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Houcine</t>
+          <t>Guillaume</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>SAMOIS ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>56</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>76</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>76</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>817189</t>
+          <t>2511793</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>GARCIA</t>
+          <t>MANNAN</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Aziz</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
+        <v>74</v>
+      </c>
+      <c r="K5" t="n">
+        <v>24</v>
+      </c>
+      <c r="L5" t="n">
+        <v>74</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2117825</t>
+          <t>2172417</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BENYETTOU</t>
+          <t>PEGLION</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Houari</t>
+          <t>Jeremy</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>66</v>
+      </c>
+      <c r="K6" t="n">
+        <v>16</v>
+      </c>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>40</v>
+      </c>
+      <c r="N6" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2109527</t>
+          <t>2436984</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DE PREVILLE</t>
+          <t>NAIT HASSOU EL</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Augustin</t>
+          <t>Houcine</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>57</v>
+      </c>
+      <c r="K7" t="n">
+        <v>10</v>
+      </c>
+      <c r="L7" t="n">
+        <v>57</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>323813</t>
+          <t>2575573</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>HERMAND</t>
+          <t>POCQ SAINT JOAN</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sebastien</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I8" t="n">
-        <v>42</v>
+        <v>4</v>
+      </c>
+      <c r="J8" t="n">
+        <v>48</v>
+      </c>
+      <c r="K8" t="n">
+        <v>78</v>
+      </c>
+      <c r="L8" t="n">
+        <v>30</v>
+      </c>
+      <c r="M8" t="n">
+        <v>18</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2511793</t>
+          <t>2109527</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MANNAN</t>
+          <t>DE PREVILLE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Aziz</t>
+          <t>Augustin</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>42</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>45</v>
+      </c>
+      <c r="K9" t="n">
+        <v>11</v>
+      </c>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>45</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2172417</t>
+          <t>2117825</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>PEGLION</t>
+          <t>BENYETTOU</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Jeremy</t>
+          <t>Houari</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>40</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>45</v>
+      </c>
+      <c r="K10" t="n">
+        <v>21</v>
+      </c>
+      <c r="L10" t="n">
+        <v>45</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1623047</t>
+          <t>817189</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>GUENIFFET</t>
+          <t>GARCIA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Gabriel</t>
+          <t>Maxime</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>33</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>43</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>43</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2575573</t>
+          <t>323813</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>POCQ SAINT JOAN</t>
+          <t>HERMAND</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sebastien</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>32</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>42</v>
+      </c>
+      <c r="K12" t="n">
+        <v>14</v>
+      </c>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>42</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>212244</t>
+          <t>2185080</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BEUCLAIR</t>
+          <t>LE BELLEC</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Loic</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>2</v>
       </c>
       <c r="I13" t="n">
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>36</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>36</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1781165</t>
+          <t>1623047</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>ARENA</t>
+          <t>GUENIFFET</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Gabriel</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>33</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>33</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2249524</t>
+          <t>925126</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>COIRON</t>
+          <t>DRUEZ</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>27</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>32</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>32</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>108</v>
+        <v>137</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1767093</t>
+          <t>1642151</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>JEAN</t>
+          <t>FRAYSSE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Anthony</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I16" t="n">
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="J16" t="n">
+        <v>31</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>24</v>
+      </c>
+      <c r="N16" t="n">
+        <v>7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2644218</t>
+          <t>212244</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>MAAZA</t>
+          <t>BEUCLAIR</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>2</v>
       </c>
       <c r="I17" t="n">
-        <v>25</v>
+        <v>2</v>
+      </c>
+      <c r="J17" t="n">
+        <v>29</v>
+      </c>
+      <c r="K17" t="n">
+        <v>27</v>
+      </c>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>29</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>112</v>
+        <v>149</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1785198</t>
+          <t>1781165</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CASTOR</t>
+          <t>ARENA</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Sebastien</t>
+          <t>David</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>28</v>
+      </c>
+      <c r="K18" t="n">
+        <v>28</v>
+      </c>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>28</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>113</v>
+        <v>156</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2649085</t>
+          <t>1969173</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>GOURDET</t>
+          <t>BARBOS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I19" t="n">
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="J19" t="n">
+        <v>27</v>
+      </c>
+      <c r="K19" t="n">
+        <v>83</v>
+      </c>
+      <c r="L19" t="n">
+        <v>11</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>16</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>128</v>
+        <v>166</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1013621</t>
+          <t>2249524</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>HANAU</t>
+          <t>COIRON</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>26</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>26</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>145</v>
+        <v>170</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2499446</t>
+          <t>1767093</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>LAURITSEN</t>
+          <t>JEAN</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Anthony</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>25</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>25</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>703057</t>
+          <t>1785198</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>PIERRONNET</t>
+          <t>CASTOR</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Ludovic</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I22" t="n">
-        <v>15</v>
+        <v>2</v>
+      </c>
+      <c r="J22" t="n">
+        <v>24</v>
+      </c>
+      <c r="K22" t="n">
+        <v>32</v>
+      </c>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>24</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1783787</t>
+          <t>2649085</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>LIMARE</t>
+          <t>GOURDET</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Ludovic</t>
+          <t>Romain</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>13</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>24</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>24</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1966772</t>
+          <t>2644218</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>THOBOIS</t>
+          <t>MAAZA</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Benjamin</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H24" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I24" t="n">
-        <v>12</v>
+        <v>3</v>
+      </c>
+      <c r="J24" t="n">
+        <v>23</v>
+      </c>
+      <c r="K24" t="n">
+        <v>130</v>
+      </c>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>23</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2548948</t>
+          <t>1013621</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CREPIN</t>
+          <t>HANAU</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Team Tripic O Plafond</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>21</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>21</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>168</v>
+        <v>203</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1969173</t>
+          <t>2345611</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>BARBOS</t>
+          <t>LE BEL</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Francois</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>21</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>21</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>184</v>
+        <v>218</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2043934</t>
+          <t>2499446</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>VOISINOT</t>
+          <t>LAURITSEN</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>19</v>
+      </c>
+      <c r="K27" t="n">
+        <v>37</v>
+      </c>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>19</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>194</v>
+        <v>245</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1434639</t>
+          <t>2318498</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>LHERM</t>
+          <t>PRAET</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Damien</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I28" t="n">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J28" t="n">
+        <v>15</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>15</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2516904</t>
+          <t>703057</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>TOBJI</t>
+          <t>PIERRONNET</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Mohamed</t>
+          <t>Ludovic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>15</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>15</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>200</v>
+        <v>257</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>808078</t>
+          <t>1966772</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CARON</t>
+          <t>THOBOIS</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I30" t="n">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="J30" t="n">
+        <v>13</v>
+      </c>
+      <c r="K30" t="n">
+        <v>43</v>
+      </c>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>13</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>207</v>
+        <v>263</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1549209</t>
+          <t>2548948</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>BRESSY</t>
+          <t>CREPIN</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Sylvain</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>Team Tripic O Plafond</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>12</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>12</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>213</v>
+        <v>271</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2747391</t>
+          <t>804515</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>ROBERT</t>
+          <t>ODALY</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>John</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Robert S Family</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H32" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I32" t="n">
         <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>11</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>11</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2546407</t>
+          <t>2282537</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>CONVERS</t>
+          <t>DJAIBET</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Lyes</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H33" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I33" t="n">
+        <v>2</v>
+      </c>
+      <c r="J33" t="n">
+        <v>10</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>10</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>226</v>
+        <v>279</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2531036</t>
+          <t>1762503</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>GAUTREAU</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I34" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>10</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>227</v>
+        <v>281</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1471079</t>
+          <t>907852</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>AIT-TABET</t>
+          <t>LAURENT</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Samir</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I35" t="n">
+        <v>3</v>
+      </c>
+      <c r="J35" t="n">
+        <v>9</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>9</v>
+      </c>
+      <c r="N35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>230</v>
+        <v>284</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1863387</t>
+          <t>1783787</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>BRUNET</t>
+          <t>LIMARE</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Ludovic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>9</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>9</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>245</v>
+        <v>285</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2159663</t>
+          <t>2532557</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>SOUL</t>
+          <t>BERGERO</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Ludovic</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I37" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>9</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>9</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>249</v>
+        <v>290</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2549694</t>
+          <t>2642793</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>ALBRIET</t>
+          <t>PELTRIAUX</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Alexis</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H38" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I38" t="n">
+        <v>2</v>
+      </c>
+      <c r="J38" t="n">
+        <v>8</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>8</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>254</v>
+        <v>293</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1686600</t>
+          <t>2043934</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>AMARIR EL</t>
+          <t>VOISINOT</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Hanafi</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>8</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>8</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>269</v>
+        <v>295</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>873947</t>
+          <t>2531036</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>BISICCHIA</t>
+          <t>GAUTREAU</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Matteo</t>
+          <t>David</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>AC DU PAYS DE MEAUX</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I40" t="n">
+        <v>4</v>
+      </c>
+      <c r="J40" t="n">
+        <v>7</v>
+      </c>
+      <c r="K40" t="n">
+        <v>253</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>7</v>
+      </c>
+      <c r="N40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1913786</t>
+          <t>1434639</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CHASTEL</t>
+          <t>LHERM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Damien</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H41" t="n">
         <v>1</v>
       </c>
       <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>6</v>
+      </c>
+      <c r="K41" t="n">
+        <v>50</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>6</v>
+      </c>
+      <c r="N41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>289</v>
+        <v>311</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2580307</t>
+          <t>2643286</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>COUTELLIER</t>
+          <t>VAJOU</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Johann</t>
+          <t>Cyrille</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H42" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I42" t="n">
+        <v>3</v>
+      </c>
+      <c r="J42" t="n">
+        <v>5</v>
+      </c>
+      <c r="K42" t="n">
+        <v>252</v>
+      </c>
+      <c r="L42" t="n">
+        <v>5</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2737545</t>
+          <t>808078</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>DELABARRE</t>
+          <t>CARON</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Romain</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>5</v>
+      </c>
+      <c r="K43" t="n">
+        <v>51</v>
+      </c>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>5</v>
+      </c>
+      <c r="N43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2282537</t>
+          <t>2516904</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>DJAIBET</t>
+          <t>TOBJI</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Lyes</t>
+          <t>Mohamed</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H44" t="n">
         <v>1</v>
       </c>
       <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>5</v>
+      </c>
+      <c r="K44" t="n">
+        <v>61</v>
+      </c>
+      <c r="L44" t="n">
+        <v>5</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="n">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2063937</t>
+          <t>1549209</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>DUSSIEL</t>
+          <t>BRESSY</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Rodrigue</t>
+          <t>Sylvain</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H45" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I45" t="n">
+        <v>2</v>
+      </c>
+      <c r="J45" t="n">
+        <v>2</v>
+      </c>
+      <c r="K45" t="n">
+        <v>99</v>
+      </c>
+      <c r="L45" t="n">
+        <v>2</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="n">
-        <v>312</v>
+        <v>340</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2538311</t>
+          <t>2747391</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>FICHOT</t>
+          <t>ROBERT</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Adrien</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>Robert S Family</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H46" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I46" t="n">
+        <v>2</v>
+      </c>
+      <c r="J46" t="n">
+        <v>1</v>
+      </c>
+      <c r="K46" t="n">
+        <v>180</v>
+      </c>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>1</v>
+      </c>
+      <c r="N46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="n">
-        <v>322</v>
+        <v>358</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2740622</t>
+          <t>2546407</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>GAUTIER</t>
+          <t>CONVERS</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Patrice</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H47" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I47" t="n">
+        <v>3</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="n">
+        <v>231</v>
+      </c>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="n">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2509559</t>
+          <t>1913786</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>HAMEL</t>
+          <t>CHASTEL</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Jean-Francois</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I48" t="n">
+        <v>2</v>
+      </c>
+      <c r="J48" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" t="n">
+        <v>84</v>
+      </c>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="n">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>907852</t>
+          <t>2549694</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>LAURENT</t>
+          <t>ALBRIET</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Alexis</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I49" t="n">
+        <v>2</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0</v>
+      </c>
+      <c r="K49" t="n">
+        <v>156</v>
+      </c>
+      <c r="L49" t="n">
+        <v>0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="n">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2550633</t>
+          <t>1863387</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>MABCHOUR</t>
+          <t>BRUNET</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Abdelilah</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H50" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I50" t="n">
+        <v>2</v>
+      </c>
+      <c r="J50" t="n">
+        <v>0</v>
+      </c>
+      <c r="K50" t="n">
+        <v>176</v>
+      </c>
+      <c r="L50" t="n">
+        <v>0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="n">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1695032</t>
+          <t>2159663</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>MARTINS</t>
+          <t>SOUL</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Nelson</t>
+          <t>Ludovic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H51" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I51" t="n">
+        <v>2</v>
+      </c>
+      <c r="J51" t="n">
+        <v>0</v>
+      </c>
+      <c r="K51" t="n">
+        <v>215</v>
+      </c>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="n">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2249570</t>
+          <t>1471079</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>PETITJEAN</t>
+          <t>AIT-TABET</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Samir</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H52" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I52" t="n">
+        <v>2</v>
+      </c>
+      <c r="J52" t="n">
+        <v>0</v>
+      </c>
+      <c r="K52" t="n">
+        <v>235</v>
+      </c>
+      <c r="L52" t="n">
+        <v>0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="n">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2538610</t>
+          <t>873947</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>RATAO</t>
+          <t>BISICCHIA</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Matteo</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H53" t="n">
         <v>1</v>
       </c>
       <c r="I53" t="n">
+        <v>1</v>
+      </c>
+      <c r="J53" t="n">
+        <v>0</v>
+      </c>
+      <c r="K53" t="n">
+        <v>75</v>
+      </c>
+      <c r="L53" t="n">
+        <v>0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
+      </c>
+      <c r="N53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="n">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2662623</t>
+          <t>2550633</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>REMY</t>
+          <t>MABCHOUR</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Abdelilah</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="n">
+        <v>1</v>
+      </c>
+      <c r="J54" t="n">
+        <v>0</v>
+      </c>
+      <c r="K54" t="n">
+        <v>132</v>
+      </c>
+      <c r="L54" t="n">
+        <v>0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>0</v>
+      </c>
+      <c r="N54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="n">
-        <v>401</v>
+        <v>431</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2378720</t>
+          <t>2644623</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>SAHRIDJ</t>
+          <t>THOMAS</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Farid</t>
+          <t>Pierre-Yves</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H55" t="n">
         <v>1</v>
       </c>
       <c r="I55" t="n">
+        <v>1</v>
+      </c>
+      <c r="J55" t="n">
+        <v>0</v>
+      </c>
+      <c r="K55" t="n">
+        <v>138</v>
+      </c>
+      <c r="L55" t="n">
+        <v>0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>0</v>
+      </c>
+      <c r="N55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="n">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2644623</t>
+          <t>1686600</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>THOMAS</t>
+          <t>AMARIR EL</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Pierre-Yves</t>
+          <t>Hanafi</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H56" t="n">
         <v>1</v>
       </c>
       <c r="I56" t="n">
+        <v>1</v>
+      </c>
+      <c r="J56" t="n">
+        <v>0</v>
+      </c>
+      <c r="K56" t="n">
+        <v>145</v>
+      </c>
+      <c r="L56" t="n">
+        <v>0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="n">
-        <v>412</v>
+        <v>437</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2643286</t>
+          <t>2509559</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>VAJOU</t>
+          <t>HAMEL</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cyrille</t>
+          <t>Jean-Francois</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>M2M</t>
         </is>
       </c>
       <c r="H57" t="n">
         <v>1</v>
       </c>
       <c r="I57" t="n">
+        <v>1</v>
+      </c>
+      <c r="J57" t="n">
+        <v>0</v>
+      </c>
+      <c r="K57" t="n">
+        <v>157</v>
+      </c>
+      <c r="L57" t="n">
+        <v>0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>0</v>
+      </c>
+      <c r="N57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" t="n">
+        <v>441</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2737545</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>DELABARRE</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Romain</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H58" t="n">
+        <v>1</v>
+      </c>
+      <c r="I58" t="n">
+        <v>1</v>
+      </c>
+      <c r="J58" t="n">
+        <v>0</v>
+      </c>
+      <c r="K58" t="n">
+        <v>163</v>
+      </c>
+      <c r="L58" t="n">
+        <v>0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>0</v>
+      </c>
+      <c r="N58" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" t="n">
+        <v>448</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>1695032</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>MARTINS</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Nelson</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H59" t="n">
+        <v>1</v>
+      </c>
+      <c r="I59" t="n">
+        <v>1</v>
+      </c>
+      <c r="J59" t="n">
+        <v>0</v>
+      </c>
+      <c r="K59" t="n">
+        <v>186</v>
+      </c>
+      <c r="L59" t="n">
+        <v>0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" t="n">
+        <v>461</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>2580307</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>COUTELLIER</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Johann</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H60" t="n">
+        <v>1</v>
+      </c>
+      <c r="I60" t="n">
+        <v>1</v>
+      </c>
+      <c r="J60" t="n">
+        <v>0</v>
+      </c>
+      <c r="K60" t="n">
+        <v>211</v>
+      </c>
+      <c r="L60" t="n">
+        <v>0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="n">
+        <v>465</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2538610</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>RATAO</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>LA MEUTE RUNNING</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H61" t="n">
+        <v>1</v>
+      </c>
+      <c r="I61" t="n">
+        <v>1</v>
+      </c>
+      <c r="J61" t="n">
+        <v>0</v>
+      </c>
+      <c r="K61" t="n">
+        <v>223</v>
+      </c>
+      <c r="L61" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="n">
+        <v>469</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2063937</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>DUSSIEL</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Rodrigue</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>AS NANDY COURSE</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H62" t="n">
+        <v>1</v>
+      </c>
+      <c r="I62" t="n">
+        <v>1</v>
+      </c>
+      <c r="J62" t="n">
+        <v>0</v>
+      </c>
+      <c r="K62" t="n">
+        <v>230</v>
+      </c>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0</v>
+      </c>
+      <c r="N62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="n">
+        <v>471</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>2662623</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>REMY</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Vincent</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H63" t="n">
+        <v>1</v>
+      </c>
+      <c r="I63" t="n">
+        <v>1</v>
+      </c>
+      <c r="J63" t="n">
+        <v>0</v>
+      </c>
+      <c r="K63" t="n">
+        <v>240</v>
+      </c>
+      <c r="L63" t="n">
+        <v>0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>0</v>
+      </c>
+      <c r="N63" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="n">
+        <v>480</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>2249570</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>PETITJEAN</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H64" t="n">
+        <v>1</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1</v>
+      </c>
+      <c r="J64" t="n">
+        <v>0</v>
+      </c>
+      <c r="K64" t="n">
+        <v>257</v>
+      </c>
+      <c r="L64" t="n">
+        <v>0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>0</v>
+      </c>
+      <c r="N64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="n">
+        <v>482</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2538311</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>FICHOT</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Adrien</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>LA MEUTE RUNNING</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>1</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1</v>
+      </c>
+      <c r="J65" t="n">
+        <v>0</v>
+      </c>
+      <c r="K65" t="n">
+        <v>263</v>
+      </c>
+      <c r="L65" t="n">
+        <v>0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>0</v>
+      </c>
+      <c r="N65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="n">
+        <v>484</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2353131</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>ALBERT</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Aymeric</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>1</v>
+      </c>
+      <c r="I66" t="n">
+        <v>1</v>
+      </c>
+      <c r="J66" t="n">
+        <v>0</v>
+      </c>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="n">
+        <v>0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>0</v>
+      </c>
+      <c r="N66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="n">
+        <v>496</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>1607619</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>BOURDAIRE</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Vincent</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H67" t="n">
+        <v>1</v>
+      </c>
+      <c r="I67" t="n">
+        <v>1</v>
+      </c>
+      <c r="J67" t="n">
+        <v>0</v>
+      </c>
+      <c r="K67" t="inlineStr"/>
+      <c r="L67" t="n">
+        <v>0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>0</v>
+      </c>
+      <c r="N67" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="n">
+        <v>516</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>1987560</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>ELKTAMI</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Mohammed</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H68" t="n">
+        <v>1</v>
+      </c>
+      <c r="I68" t="n">
+        <v>1</v>
+      </c>
+      <c r="J68" t="n">
+        <v>0</v>
+      </c>
+      <c r="K68" t="inlineStr"/>
+      <c r="L68" t="n">
+        <v>0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>0</v>
+      </c>
+      <c r="N68" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="n">
+        <v>523</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>2740622</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>GAUTIER</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Patrice</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H69" t="n">
+        <v>1</v>
+      </c>
+      <c r="I69" t="n">
+        <v>1</v>
+      </c>
+      <c r="J69" t="n">
+        <v>0</v>
+      </c>
+      <c r="K69" t="inlineStr"/>
+      <c r="L69" t="n">
+        <v>0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>0</v>
+      </c>
+      <c r="N69" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="n">
+        <v>524</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2493092</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>GEORGIN</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Gabriel</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H70" t="n">
+        <v>1</v>
+      </c>
+      <c r="I70" t="n">
+        <v>1</v>
+      </c>
+      <c r="J70" t="n">
+        <v>0</v>
+      </c>
+      <c r="K70" t="inlineStr"/>
+      <c r="L70" t="n">
+        <v>0</v>
+      </c>
+      <c r="M70" t="n">
+        <v>0</v>
+      </c>
+      <c r="N70" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="n">
+        <v>564</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2126826</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>PIERRON</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Sebastien</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H71" t="n">
+        <v>1</v>
+      </c>
+      <c r="I71" t="n">
+        <v>1</v>
+      </c>
+      <c r="J71" t="n">
+        <v>0</v>
+      </c>
+      <c r="K71" t="inlineStr"/>
+      <c r="L71" t="n">
+        <v>0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>0</v>
+      </c>
+      <c r="N71" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="n">
+        <v>572</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>2378720</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>SAHRIDJ</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Farid</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>M2M</t>
+        </is>
+      </c>
+      <c r="H72" t="n">
+        <v>1</v>
+      </c>
+      <c r="I72" t="n">
+        <v>1</v>
+      </c>
+      <c r="J72" t="n">
+        <v>0</v>
+      </c>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="n">
+        <v>0</v>
+      </c>
+      <c r="M72" t="n">
+        <v>0</v>
+      </c>
+      <c r="N72" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>477397</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BOURGET</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Pierre</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I2" t="n">
-        <v>70</v>
+        <v>5</v>
+      </c>
+      <c r="J2" t="n">
+        <v>114</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>45</v>
+      </c>
+      <c r="M2" t="n">
+        <v>50</v>
+      </c>
+      <c r="N2" t="n">
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2271411</t>
+          <t>1469512</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>PARTHENAY</t>
+          <t>DUMAS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>49</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>52</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>31</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>382482</t>
+          <t>2608670</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ARMAND</t>
+          <t>LEVESQUE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Jean-Marin</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I4" t="n">
-        <v>48</v>
+        <v>4</v>
+      </c>
+      <c r="J4" t="n">
+        <v>49</v>
+      </c>
+      <c r="K4" t="n">
+        <v>36</v>
+      </c>
+      <c r="L4" t="n">
+        <v>29</v>
+      </c>
+      <c r="M4" t="n">
+        <v>20</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>647381</t>
+          <t>382482</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>PAVOINE</t>
+          <t>ARMAND</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>47</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>48</v>
+      </c>
+      <c r="K5" t="n">
+        <v>18</v>
+      </c>
+      <c r="L5" t="n">
+        <v>48</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2351748</t>
+          <t>2271411</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DUPONT</t>
+          <t>PARTHENAY</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Freddy</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I6" t="n">
-        <v>37</v>
+        <v>4</v>
+      </c>
+      <c r="J6" t="n">
+        <v>47</v>
+      </c>
+      <c r="K6" t="n">
+        <v>31</v>
+      </c>
+      <c r="L6" t="n">
+        <v>22</v>
+      </c>
+      <c r="M6" t="n">
+        <v>25</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1469512</t>
+          <t>647381</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DUMAS</t>
+          <t>PAVOINE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I7" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>47</v>
+      </c>
+      <c r="K7" t="n">
+        <v>19</v>
+      </c>
+      <c r="L7" t="n">
+        <v>47</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2536774</t>
+          <t>577563</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>MONSCH</t>
+          <t>CAPE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>41</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>19</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2588676</t>
+          <t>2351748</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SEVERE</t>
+          <t>DUPONT</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Cedric</t>
+          <t>Freddy</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>27</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>37</v>
+      </c>
+      <c r="K9" t="n">
+        <v>53</v>
+      </c>
+      <c r="L9" t="n">
+        <v>37</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2072590</t>
+          <t>1977136</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>MURAT</t>
+          <t>PLEYNET</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>33</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>33</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2576262</t>
+          <t>2338752</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SIMONNEAU</t>
+          <t>LEROUL</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Florian</t>
+          <t>Djamel</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>33</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>33</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2444275</t>
+          <t>2222115</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>LOUIS</t>
+          <t>KIPPER</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Brice</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Accm</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>21</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>32</v>
+      </c>
+      <c r="K12" t="n">
+        <v>74</v>
+      </c>
+      <c r="L12" t="n">
+        <v>32</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2608670</t>
+          <t>459209</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>LEVESQUE</t>
+          <t>ROCCA</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Jean-Marin</t>
+          <t>Benjamin</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>31</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>31</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>577563</t>
+          <t>2536774</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CAPE</t>
+          <t>MONSCH</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I14" t="n">
-        <v>19</v>
+        <v>3</v>
+      </c>
+      <c r="J14" t="n">
+        <v>27</v>
+      </c>
+      <c r="K14" t="n">
+        <v>103</v>
+      </c>
+      <c r="L14" t="n">
+        <v>27</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1380615</t>
+          <t>2588676</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>HONNORAT</t>
+          <t>SEVERE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Cedric</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>18</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>27</v>
+      </c>
+      <c r="K15" t="n">
+        <v>56</v>
+      </c>
+      <c r="L15" t="n">
+        <v>27</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2537076</t>
+          <t>2546790</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>MORENO</t>
+          <t>RICHARD</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>25</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>25</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1461919</t>
+          <t>2205012</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>BARRELA</t>
+          <t>PRAVET</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Jean-Michel</t>
+          <t>Yann</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>2</v>
       </c>
       <c r="I17" t="n">
-        <v>9</v>
+        <v>2</v>
+      </c>
+      <c r="J17" t="n">
+        <v>24</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>24</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1738895</t>
+          <t>2187444</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>BOISHU</t>
+          <t>CLEMENT</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cedric</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I18" t="n">
-        <v>9</v>
+        <v>2</v>
+      </c>
+      <c r="J18" t="n">
+        <v>24</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>24</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2288595</t>
+          <t>2576262</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>GARCIN</t>
+          <t>SIMONNEAU</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sporting Club Briard Athletisme</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>23</v>
+      </c>
+      <c r="K19" t="n">
+        <v>33</v>
+      </c>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>23</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
         <v>198</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2140272</t>
+          <t>2738447</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BRAKNI</t>
+          <t>DEVAUX</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Eddy</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>AC DU PAYS DE MEAUX</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I20" t="n">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="J20" t="n">
+        <v>21</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1137901</t>
+          <t>2444275</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>IDRES</t>
+          <t>LOUIS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Achour</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I21" t="n">
         <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>21</v>
+      </c>
+      <c r="K21" t="n">
+        <v>35</v>
+      </c>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>21</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2626842</t>
+          <t>1738895</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>MIMOUNI</t>
+          <t>BOISHU</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Jerome</t>
+          <t>Cedric</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>2</v>
       </c>
       <c r="I22" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="J22" t="n">
+        <v>18</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>9</v>
+      </c>
+      <c r="M22" t="n">
+        <v>9</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2187444</t>
+          <t>2537076</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CLEMENT</t>
+          <t>MORENO</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
         <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>18</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>18</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2328529</t>
+          <t>2537048</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>LAFFON</t>
+          <t>MARCHALANT</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
         <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>18</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>18</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1000582</t>
+          <t>2455949</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>COUPE</t>
+          <t>PUTEANUS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Club Paac</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I25" t="n">
+        <v>4</v>
+      </c>
+      <c r="J25" t="n">
+        <v>17</v>
+      </c>
+      <c r="K25" t="n">
+        <v>229</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>17</v>
+      </c>
+      <c r="N25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2014096</t>
+          <t>2072590</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>GRUNDHEBER</t>
+          <t>MURAT</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cedric</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I26" t="n">
+        <v>4</v>
+      </c>
+      <c r="J26" t="n">
+        <v>17</v>
+      </c>
+      <c r="K26" t="n">
+        <v>232</v>
+      </c>
+      <c r="L26" t="n">
+        <v>5</v>
+      </c>
+      <c r="M26" t="n">
+        <v>12</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2455949</t>
+          <t>2163662</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>PUTEANUS</t>
+          <t>COURRIVAULT</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Tony</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>17</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>17</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
         <v>243</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2485120</t>
+          <t>2431197</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>RENARD</t>
+          <t>FARGEAS</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Denis</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>2</v>
       </c>
       <c r="I28" t="n">
+        <v>2</v>
+      </c>
+      <c r="J28" t="n">
+        <v>15</v>
+      </c>
+      <c r="K28" t="n">
+        <v>185</v>
+      </c>
+      <c r="L28" t="n">
+        <v>15</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2753807</t>
+          <t>2557382</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>ALIAROUS</t>
+          <t>ARTUS</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Yazid</t>
+          <t>Fabien</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I29" t="n">
+        <v>3</v>
+      </c>
+      <c r="J29" t="n">
+        <v>14</v>
+      </c>
+      <c r="K29" t="n">
+        <v>149</v>
+      </c>
+      <c r="L29" t="n">
+        <v>14</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2557382</t>
+          <t>1380615</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>ARTUS</t>
+          <t>HONNORAT</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I30" t="n">
+        <v>2</v>
+      </c>
+      <c r="J30" t="n">
+        <v>14</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>13</v>
+      </c>
+      <c r="M30" t="n">
+        <v>1</v>
+      </c>
+      <c r="N30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1975858</t>
+          <t>2287692</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>BAGARD</t>
+          <t>LOPES</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Jerome</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>14</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>14</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1322487</t>
+          <t>2641916</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>BELO-FERNANDES</t>
+          <t>VAZEILLE</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Filipe</t>
+          <t>Charles-Henri</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>10</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>10</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1964670</t>
+          <t>1461919</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>BENZAAZA</t>
+          <t>BARRELA</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Mourad</t>
+          <t>Jean-Michel</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I33" t="n">
+        <v>2</v>
+      </c>
+      <c r="J33" t="n">
+        <v>9</v>
+      </c>
+      <c r="K33" t="n">
+        <v>81</v>
+      </c>
+      <c r="L33" t="n">
+        <v>9</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2751172</t>
+          <t>2346056</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>BORDEAUX</t>
+          <t>FOURNIER</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cyril</t>
+          <t>Arnaud</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I34" t="n">
+        <v>2</v>
+      </c>
+      <c r="J34" t="n">
+        <v>8</v>
+      </c>
+      <c r="K34" t="n">
+        <v>239</v>
+      </c>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>8</v>
+      </c>
+      <c r="N34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2749118</t>
+          <t>2288595</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>D ANDREA</t>
+          <t>GARCIN</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Fabien</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>8</v>
+      </c>
+      <c r="K35" t="n">
+        <v>58</v>
+      </c>
+      <c r="L35" t="n">
+        <v>8</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>103986</t>
+          <t>2777285</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>DE FREITAS FERREIRA JOSE</t>
+          <t>KLECKNER</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Agostino</t>
+          <t>Julien</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>6</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>6</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>668169</t>
+          <t>2140272</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>DE OLIVEIRA JOAQUIM</t>
+          <t>BRAKNI</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Paul</t>
+          <t>Eddy</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H37" t="n">
         <v>1</v>
       </c>
       <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>4</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>4</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>311</v>
+        <v>332</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>2431197</t>
+          <t>2792958</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>FARGEAS</t>
+          <t>ROUX</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Denis</t>
+          <t>Sebastien</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>3</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2346056</t>
+          <t>1137901</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>FOURNIER</t>
+          <t>IDRES</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Arnaud</t>
+          <t>Achour</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H39" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I39" t="n">
+        <v>2</v>
+      </c>
+      <c r="J39" t="n">
+        <v>1</v>
+      </c>
+      <c r="K39" t="n">
+        <v>123</v>
+      </c>
+      <c r="L39" t="n">
+        <v>1</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
         <v>341</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>365103</t>
+          <t>2626842</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>HUGOT</t>
+          <t>MIMOUNI</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Jerome</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I40" t="n">
+        <v>2</v>
+      </c>
+      <c r="J40" t="n">
+        <v>1</v>
+      </c>
+      <c r="K40" t="n">
+        <v>199</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>1</v>
+      </c>
+      <c r="N40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
         <v>344</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2222115</t>
+          <t>2462325</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>KIPPER</t>
+          <t>LE CARBOULLEC</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Brice</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H41" t="n">
         <v>1</v>
       </c>
       <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>1</v>
+      </c>
+      <c r="K41" t="n">
+        <v>55</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>1</v>
+      </c>
+      <c r="N41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2462325</t>
+          <t>2328529</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>LE CARBOULLEC</t>
+          <t>LAFFON</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H42" t="n">
         <v>1</v>
       </c>
       <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>1</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>1</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1667961</t>
+          <t>2722957</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>LIBESSART</t>
+          <t>SAUNIER</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>1</v>
+      </c>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>1</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2536722</t>
+          <t>1000582</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>MOINARD</t>
+          <t>COUPE</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Cyrille</t>
+          <t>Cyril</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>Club Paac</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H44" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I44" t="n">
+        <v>3</v>
+      </c>
+      <c r="J44" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" t="n">
+        <v>234</v>
+      </c>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="n">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2689911</t>
+          <t>2536722</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>PACELLA</t>
+          <t>MOINARD</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Cyrille</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H45" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I45" t="n">
+        <v>2</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" t="n">
+        <v>95</v>
+      </c>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="n">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1125184</t>
+          <t>2014096</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>PARADOWSKI</t>
+          <t>GRUNDHEBER</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Cedric</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H46" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I46" t="n">
+        <v>2</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0</v>
+      </c>
+      <c r="K46" t="n">
+        <v>134</v>
+      </c>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="n">
-        <v>395</v>
+        <v>372</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2727655</t>
+          <t>668169</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>DE OLIVEIRA JOAQUIM</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H47" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I47" t="n">
+        <v>2</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="n">
+        <v>137</v>
+      </c>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="n">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1494447</t>
+          <t>2485120</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>SALAUN</t>
+          <t>RENARD</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Erwan</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I48" t="n">
+        <v>2</v>
+      </c>
+      <c r="J48" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" t="n">
+        <v>174</v>
+      </c>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="n">
-        <v>419</v>
+        <v>385</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2554644</t>
+          <t>2689911</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>VIGNAUD</t>
+          <t>PACELLA</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Vincent</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
       <c r="H49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I49" t="n">
+        <v>2</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0</v>
+      </c>
+      <c r="K49" t="n">
+        <v>177</v>
+      </c>
+      <c r="L49" t="n">
+        <v>0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="n">
+        <v>393</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2751172</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>BORDEAUX</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Cyril</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H50" t="n">
+        <v>2</v>
+      </c>
+      <c r="I50" t="n">
+        <v>2</v>
+      </c>
+      <c r="J50" t="n">
+        <v>0</v>
+      </c>
+      <c r="K50" t="n">
+        <v>247</v>
+      </c>
+      <c r="L50" t="n">
+        <v>0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="n">
+        <v>396</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2753807</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>ALIAROUS</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Yazid</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H51" t="n">
+        <v>2</v>
+      </c>
+      <c r="I51" t="n">
+        <v>2</v>
+      </c>
+      <c r="J51" t="n">
+        <v>0</v>
+      </c>
+      <c r="K51" t="n">
+        <v>261</v>
+      </c>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N51" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" t="n">
         <v>420</v>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>1975858</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>BAGARD</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Jerome</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H52" t="n">
+        <v>1</v>
+      </c>
+      <c r="I52" t="n">
+        <v>1</v>
+      </c>
+      <c r="J52" t="n">
+        <v>0</v>
+      </c>
+      <c r="K52" t="n">
+        <v>104</v>
+      </c>
+      <c r="L52" t="n">
+        <v>0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" t="n">
+        <v>424</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>1494447</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>SALAUN</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Erwan</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H53" t="n">
+        <v>1</v>
+      </c>
+      <c r="I53" t="n">
+        <v>1</v>
+      </c>
+      <c r="J53" t="n">
+        <v>0</v>
+      </c>
+      <c r="K53" t="n">
+        <v>117</v>
+      </c>
+      <c r="L53" t="n">
+        <v>0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
+      </c>
+      <c r="N53" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" t="n">
+        <v>425</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>1964670</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>BENZAAZA</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Mourad</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H54" t="n">
+        <v>1</v>
+      </c>
+      <c r="I54" t="n">
+        <v>1</v>
+      </c>
+      <c r="J54" t="n">
+        <v>0</v>
+      </c>
+      <c r="K54" t="n">
+        <v>118</v>
+      </c>
+      <c r="L54" t="n">
+        <v>0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>0</v>
+      </c>
+      <c r="N54" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" t="n">
+        <v>427</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>103986</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>DE FREITAS FERREIRA JOSE</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Agostino</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H55" t="n">
+        <v>1</v>
+      </c>
+      <c r="I55" t="n">
+        <v>1</v>
+      </c>
+      <c r="J55" t="n">
+        <v>0</v>
+      </c>
+      <c r="K55" t="n">
+        <v>124</v>
+      </c>
+      <c r="L55" t="n">
+        <v>0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>0</v>
+      </c>
+      <c r="N55" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" t="n">
+        <v>445</v>
+      </c>
+      <c r="C56" t="inlineStr">
         <is>
           <t>774866</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D56" t="inlineStr">
         <is>
           <t>WAVELET</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>Bruno</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>SAMOIS ATHLETISME</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>M3M</t>
         </is>
       </c>
-      <c r="H50" t="n">
-[...2 lines deleted...]
-      <c r="I50" t="n">
+      <c r="H56" t="n">
+        <v>1</v>
+      </c>
+      <c r="I56" t="n">
+        <v>1</v>
+      </c>
+      <c r="J56" t="n">
+        <v>0</v>
+      </c>
+      <c r="K56" t="n">
+        <v>172</v>
+      </c>
+      <c r="L56" t="n">
+        <v>0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" t="n">
+        <v>449</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>1125184</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>PARADOWSKI</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Franck</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H57" t="n">
+        <v>1</v>
+      </c>
+      <c r="I57" t="n">
+        <v>1</v>
+      </c>
+      <c r="J57" t="n">
+        <v>0</v>
+      </c>
+      <c r="K57" t="n">
+        <v>187</v>
+      </c>
+      <c r="L57" t="n">
+        <v>0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>0</v>
+      </c>
+      <c r="N57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" t="n">
+        <v>453</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>365103</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>HUGOT</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Alexandre</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H58" t="n">
+        <v>1</v>
+      </c>
+      <c r="I58" t="n">
+        <v>1</v>
+      </c>
+      <c r="J58" t="n">
+        <v>0</v>
+      </c>
+      <c r="K58" t="n">
+        <v>194</v>
+      </c>
+      <c r="L58" t="n">
+        <v>0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>0</v>
+      </c>
+      <c r="N58" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" t="n">
+        <v>466</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>2554644</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>VIGNAUD</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Vincent</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H59" t="n">
+        <v>1</v>
+      </c>
+      <c r="I59" t="n">
+        <v>1</v>
+      </c>
+      <c r="J59" t="n">
+        <v>0</v>
+      </c>
+      <c r="K59" t="n">
+        <v>226</v>
+      </c>
+      <c r="L59" t="n">
+        <v>0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" t="n">
+        <v>485</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>1790263</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>AOURAGH</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Khalil</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H60" t="n">
+        <v>1</v>
+      </c>
+      <c r="I60" t="n">
+        <v>1</v>
+      </c>
+      <c r="J60" t="n">
+        <v>0</v>
+      </c>
+      <c r="K60" t="inlineStr"/>
+      <c r="L60" t="n">
+        <v>0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="n">
+        <v>486</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2117266</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>BAILLEUX</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Cyril</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H61" t="n">
+        <v>1</v>
+      </c>
+      <c r="I61" t="n">
+        <v>1</v>
+      </c>
+      <c r="J61" t="n">
+        <v>0</v>
+      </c>
+      <c r="K61" t="inlineStr"/>
+      <c r="L61" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="n">
+        <v>487</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2788483</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>BELAIDI</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Ouassini-Mohamm</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H62" t="n">
+        <v>1</v>
+      </c>
+      <c r="I62" t="n">
+        <v>1</v>
+      </c>
+      <c r="J62" t="n">
+        <v>0</v>
+      </c>
+      <c r="K62" t="inlineStr"/>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0</v>
+      </c>
+      <c r="N62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="n">
+        <v>488</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>1322487</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>BELO-FERNANDES</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Filipe</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H63" t="n">
+        <v>1</v>
+      </c>
+      <c r="I63" t="n">
+        <v>1</v>
+      </c>
+      <c r="J63" t="n">
+        <v>0</v>
+      </c>
+      <c r="K63" t="inlineStr"/>
+      <c r="L63" t="n">
+        <v>0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>0</v>
+      </c>
+      <c r="N63" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="n">
+        <v>504</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>1705945</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>CHALEON</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Fabrice</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H64" t="n">
+        <v>1</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1</v>
+      </c>
+      <c r="J64" t="n">
+        <v>0</v>
+      </c>
+      <c r="K64" t="inlineStr"/>
+      <c r="L64" t="n">
+        <v>0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>0</v>
+      </c>
+      <c r="N64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="n">
+        <v>505</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>1781399</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>CHAURIS</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Herve</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>1</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1</v>
+      </c>
+      <c r="J65" t="n">
+        <v>0</v>
+      </c>
+      <c r="K65" t="inlineStr"/>
+      <c r="L65" t="n">
+        <v>0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>0</v>
+      </c>
+      <c r="N65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="n">
+        <v>510</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2749118</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>D ANDREA</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Fabien</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>LA MEUTE RUNNING</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>1</v>
+      </c>
+      <c r="I66" t="n">
+        <v>1</v>
+      </c>
+      <c r="J66" t="n">
+        <v>0</v>
+      </c>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="n">
+        <v>0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>0</v>
+      </c>
+      <c r="N66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="n">
+        <v>517</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>1196401</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>ENODIG</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Patrice</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H67" t="n">
+        <v>1</v>
+      </c>
+      <c r="I67" t="n">
+        <v>1</v>
+      </c>
+      <c r="J67" t="n">
+        <v>0</v>
+      </c>
+      <c r="K67" t="inlineStr"/>
+      <c r="L67" t="n">
+        <v>0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>0</v>
+      </c>
+      <c r="N67" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="n">
+        <v>525</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>2409295</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>GHANNAJ</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Abdel-Hamid</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H68" t="n">
+        <v>1</v>
+      </c>
+      <c r="I68" t="n">
+        <v>1</v>
+      </c>
+      <c r="J68" t="n">
+        <v>0</v>
+      </c>
+      <c r="K68" t="inlineStr"/>
+      <c r="L68" t="n">
+        <v>0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>0</v>
+      </c>
+      <c r="N68" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="n">
+        <v>550</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>1667961</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>LIBESSART</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>David</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>AS CHELLES</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H69" t="n">
+        <v>1</v>
+      </c>
+      <c r="I69" t="n">
+        <v>1</v>
+      </c>
+      <c r="J69" t="n">
+        <v>0</v>
+      </c>
+      <c r="K69" t="inlineStr"/>
+      <c r="L69" t="n">
+        <v>0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>0</v>
+      </c>
+      <c r="N69" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="n">
+        <v>566</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2372337</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>RAMDANI</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Rachid</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H70" t="n">
+        <v>1</v>
+      </c>
+      <c r="I70" t="n">
+        <v>1</v>
+      </c>
+      <c r="J70" t="n">
+        <v>0</v>
+      </c>
+      <c r="K70" t="inlineStr"/>
+      <c r="L70" t="n">
+        <v>0</v>
+      </c>
+      <c r="M70" t="n">
+        <v>0</v>
+      </c>
+      <c r="N70" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="n">
+        <v>568</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2727655</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>RENAULT</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Yannick</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H71" t="n">
+        <v>1</v>
+      </c>
+      <c r="I71" t="n">
+        <v>1</v>
+      </c>
+      <c r="J71" t="n">
+        <v>0</v>
+      </c>
+      <c r="K71" t="inlineStr"/>
+      <c r="L71" t="n">
+        <v>0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>0</v>
+      </c>
+      <c r="N71" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="n">
+        <v>582</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>2462403</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>TUQUET</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Stephane</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>M3M</t>
+        </is>
+      </c>
+      <c r="H72" t="n">
+        <v>1</v>
+      </c>
+      <c r="I72" t="n">
+        <v>1</v>
+      </c>
+      <c r="J72" t="n">
+        <v>0</v>
+      </c>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="n">
+        <v>0</v>
+      </c>
+      <c r="M72" t="n">
+        <v>0</v>
+      </c>
+      <c r="N72" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:N66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1375321</t>
+          <t>1594391</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>PHILIPONA</t>
+          <t>DURAND</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Bruno</t>
+          <t>Michel</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I2" t="n">
-        <v>99</v>
+        <v>6</v>
+      </c>
+      <c r="J2" t="n">
+        <v>111</v>
+      </c>
+      <c r="K2" t="n">
+        <v>42</v>
+      </c>
+      <c r="L2" t="n">
+        <v>31</v>
+      </c>
+      <c r="M2" t="n">
+        <v>55</v>
+      </c>
+      <c r="N2" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2147781</t>
+          <t>1375321</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>BERTIN</t>
+          <t>PHILIPONA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Bruno</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>3</v>
       </c>
       <c r="I3" t="n">
-        <v>67</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>98</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>62</v>
+      </c>
+      <c r="M3" t="n">
+        <v>36</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2005589</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>AGESILAS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Remi</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>2</v>
       </c>
       <c r="I4" t="n">
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
         <v>67</v>
+      </c>
+      <c r="K4" t="n">
+        <v>15</v>
+      </c>
+      <c r="L4" t="n">
+        <v>26</v>
+      </c>
+      <c r="M4" t="n">
+        <v>41</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1121654</t>
+          <t>2147781</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CROIZIER</t>
+          <t>BERTIN</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Lilian</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I5" t="n">
-        <v>54</v>
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
+        <v>65</v>
+      </c>
+      <c r="K5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L5" t="n">
+        <v>28</v>
+      </c>
+      <c r="M5" t="n">
+        <v>37</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1594391</t>
+          <t>1121654</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>DURAND</t>
+          <t>CROIZIER</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Michel</t>
+          <t>Lilian</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>49</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>54</v>
+      </c>
+      <c r="K6" t="n">
+        <v>24</v>
+      </c>
+      <c r="L6" t="n">
+        <v>22</v>
+      </c>
+      <c r="M6" t="n">
+        <v>32</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>134073</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>BOURREL</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Christophe</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I7" t="n">
-        <v>35</v>
+        <v>3</v>
+      </c>
+      <c r="J7" t="n">
+        <v>45</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>18</v>
+      </c>
+      <c r="M7" t="n">
+        <v>15</v>
+      </c>
+      <c r="N7" t="n">
+        <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1218068</t>
+          <t>864469</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>DUHAUPAS</t>
+          <t>FRANCOIS</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Jean-Marie</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>43</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>21</v>
+      </c>
+      <c r="M8" t="n">
+        <v>22</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>854187</t>
+          <t>2532564</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>FERRAZ</t>
+          <t>MACHADO</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Paulo</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>43</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>43</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1909726</t>
+          <t>1258429</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>GIORDANA</t>
+          <t>SEGERIE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Emmanuel</t>
+          <t>Thierry</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>23</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>36</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>36</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>497410</t>
+          <t>1493090</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>LEFEUVRE</t>
+          <t>DURANT</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Mickael</t>
+          <t>Yannick</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I11" t="n">
-        <v>22</v>
+        <v>3</v>
+      </c>
+      <c r="J11" t="n">
+        <v>35</v>
+      </c>
+      <c r="K11" t="n">
+        <v>160</v>
+      </c>
+      <c r="L11" t="n">
+        <v>35</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>864469</t>
+          <t>1659066</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FRANCOIS</t>
+          <t>BASSOUR</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Jean-Marie</t>
+          <t>Mohamed</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I12" t="n">
-        <v>22</v>
+        <v>3</v>
+      </c>
+      <c r="J12" t="n">
+        <v>33</v>
+      </c>
+      <c r="K12" t="n">
+        <v>88</v>
+      </c>
+      <c r="L12" t="n">
+        <v>10</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2532564</t>
+          <t>1218068</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>MACHADO</t>
+          <t>DUHAUPAS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Paulo</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>29</v>
+      </c>
+      <c r="K13" t="n">
+        <v>37</v>
+      </c>
+      <c r="L13" t="n">
+        <v>29</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1384573</t>
+          <t>854187</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>OZBOLT</t>
+          <t>FERRAZ</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Dominique</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I14" t="n">
-        <v>19</v>
+        <v>3</v>
+      </c>
+      <c r="J14" t="n">
+        <v>26</v>
+      </c>
+      <c r="K14" t="n">
+        <v>30</v>
+      </c>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>26</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>147</v>
+        <v>186</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2319231</t>
+          <t>2182943</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CHEVREL</t>
+          <t>LOZANO</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Gerald</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>17</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>23</v>
+      </c>
+      <c r="K15" t="n">
+        <v>203</v>
+      </c>
+      <c r="L15" t="n">
+        <v>23</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>154</v>
+        <v>189</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>588071</t>
+          <t>1909726</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>VEIGA CRUZ</t>
+          <t>GIORDANA</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Miguel</t>
+          <t>Emmanuel</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>16</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>23</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>23</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2502792</t>
+          <t>1594492</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>ZIANI</t>
+          <t>PINHEIRO</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Farid</t>
+          <t>Paulo</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>23</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1659066</t>
+          <t>2327979</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>BASSOUR</t>
+          <t>VAN BATTEN</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Mohamed</t>
+          <t>Valery</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I18" t="n">
-        <v>10</v>
+        <v>3</v>
+      </c>
+      <c r="J18" t="n">
+        <v>22</v>
+      </c>
+      <c r="K18" t="n">
+        <v>150</v>
+      </c>
+      <c r="L18" t="n">
+        <v>22</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>710938</t>
+          <t>497410</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>LIBERGE</t>
+          <t>LEFEUVRE</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Mickael</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
-        <v>8</v>
+        <v>2</v>
+      </c>
+      <c r="J19" t="n">
+        <v>22</v>
+      </c>
+      <c r="K19" t="n">
+        <v>34</v>
+      </c>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>22</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>511169</t>
+          <t>602500</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>PAUQUET</t>
+          <t>MICHON</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Claude</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>21</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1652501</t>
+          <t>2319231</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>HOUDRY</t>
+          <t>CHEVREL</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Fabrice</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I21" t="n">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="J21" t="n">
+        <v>18</v>
+      </c>
+      <c r="K21" t="n">
+        <v>38</v>
+      </c>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>18</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1503007</t>
+          <t>1384573</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>BENMAMMAR</t>
+          <t>OZBOLT</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Abdennour</t>
+          <t>Dominique</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I22" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="J22" t="n">
+        <v>15</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>15</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>647865</t>
+          <t>2663853</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>ANTUNES</t>
+          <t>BOIREAU</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Jose</t>
+          <t>Alexandre</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H23" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I23" t="n">
+        <v>3</v>
+      </c>
+      <c r="J23" t="n">
+        <v>14</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>14</v>
+      </c>
+      <c r="N23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>539756</t>
+          <t>2147778</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>GALIBERT</t>
+          <t>LEFEVRE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>2</v>
       </c>
       <c r="I24" t="n">
+        <v>2</v>
+      </c>
+      <c r="J24" t="n">
+        <v>14</v>
+      </c>
+      <c r="K24" t="n">
+        <v>208</v>
+      </c>
+      <c r="L24" t="n">
+        <v>14</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2738448</t>
+          <t>2397894</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>RAGAVA</t>
+          <t>DOUSSOT</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Johny</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>2</v>
       </c>
       <c r="I25" t="n">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J25" t="n">
+        <v>13</v>
+      </c>
+      <c r="K25" t="n">
+        <v>182</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2504376</t>
+          <t>588071</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>ALVAREZ</t>
+          <t>VEIGA CRUZ</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Jean</t>
+          <t>Miguel</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>12</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>12</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1587269</t>
+          <t>2502792</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>AVEMANI</t>
+          <t>ZIANI</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Herve</t>
+          <t>Farid</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I27" t="n">
+        <v>2</v>
+      </c>
+      <c r="J27" t="n">
+        <v>11</v>
+      </c>
+      <c r="K27" t="n">
+        <v>146</v>
+      </c>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>11</v>
+      </c>
+      <c r="N27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>272</v>
+        <v>287</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2663853</t>
+          <t>2738448</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>BOIREAU</t>
+          <t>RAGAVA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Alexandre</t>
+          <t>Johny</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I28" t="n">
+        <v>4</v>
+      </c>
+      <c r="J28" t="n">
+        <v>8</v>
+      </c>
+      <c r="K28" t="n">
+        <v>245</v>
+      </c>
+      <c r="L28" t="n">
+        <v>8</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1837294</t>
+          <t>710938</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>BOURGOIN</t>
+          <t>LIBERGE</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>8</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>8</v>
+      </c>
+      <c r="N29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2676497</t>
+          <t>1943967</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>BRIN</t>
+          <t>LABOUDIE</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Ahmed</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>7</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>7</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>278</v>
+        <v>305</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2446780</t>
+          <t>2504376</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>CATTIER</t>
+          <t>ALVAREZ</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Francois</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I31" t="n">
+        <v>2</v>
+      </c>
+      <c r="J31" t="n">
+        <v>6</v>
+      </c>
+      <c r="K31" t="n">
+        <v>265</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>6</v>
+      </c>
+      <c r="N31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1986472</t>
+          <t>1837294</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>DELEIDI</t>
+          <t>BOURGOIN</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Laurent</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H32" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I32" t="n">
+        <v>3</v>
+      </c>
+      <c r="J32" t="n">
+        <v>5</v>
+      </c>
+      <c r="K32" t="n">
+        <v>195</v>
+      </c>
+      <c r="L32" t="n">
+        <v>5</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2426973</t>
+          <t>511169</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>DOMINGUES</t>
+          <t>PAUQUET</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H33" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I33" t="n">
+        <v>2</v>
+      </c>
+      <c r="J33" t="n">
+        <v>5</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>5</v>
+      </c>
+      <c r="N33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2397894</t>
+          <t>196606</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>DOUSSOT</t>
+          <t>BAILLIF</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Philippe</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I34" t="n">
+        <v>2</v>
+      </c>
+      <c r="J34" t="n">
+        <v>3</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>3</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>307</v>
+        <v>375</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1493090</t>
+          <t>1587269</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>DURANT</t>
+          <t>AVEMANI</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Herve</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I35" t="n">
+        <v>2</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="n">
+        <v>142</v>
+      </c>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>308</v>
+        <v>376</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2487087</t>
+          <t>803962</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>DURASSIER</t>
+          <t>FILLASTRE</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Remy</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I36" t="n">
+        <v>2</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="n">
+        <v>148</v>
+      </c>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>313</v>
+        <v>380</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>803962</t>
+          <t>539756</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>FILLASTRE</t>
+          <t>GALIBERT</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Laurent</t>
+          <t>Jean</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I37" t="n">
+        <v>2</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="n">
+        <v>167</v>
+      </c>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>323</v>
+        <v>386</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>518976</t>
+          <t>647865</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>GELLE</t>
+          <t>ANTUNES</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Renaud</t>
+          <t>Jose</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H38" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I38" t="n">
+        <v>2</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="n">
+        <v>193</v>
+      </c>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>324</v>
+        <v>389</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2780604</t>
+          <t>2683291</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>GERMAIN</t>
+          <t>GUIVARCH</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Francois</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H39" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I39" t="n">
+        <v>2</v>
+      </c>
+      <c r="J39" t="n">
+        <v>0</v>
+      </c>
+      <c r="K39" t="n">
+        <v>225</v>
+      </c>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>334</v>
+        <v>394</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2683291</t>
+          <t>1986472</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>GUIVARCH</t>
+          <t>DELEIDI</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Francois</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I40" t="n">
+        <v>2</v>
+      </c>
+      <c r="J40" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" t="n">
+        <v>250</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>593095</t>
+          <t>2780604</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>LAMBERT</t>
+          <t>GERMAIN</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I41" t="n">
+        <v>2</v>
+      </c>
+      <c r="J41" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" t="n">
+        <v>258</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>358</v>
+        <v>399</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2147778</t>
+          <t>1652501</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>LEFEVRE</t>
+          <t>HOUDRY</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Fabrice</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H42" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I42" t="n">
+        <v>2</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>362</v>
+        <v>423</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2182943</t>
+          <t>179724</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>LOZANO</t>
+          <t>MANZIAT</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Gerald</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H43" t="n">
         <v>1</v>
       </c>
       <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>0</v>
+      </c>
+      <c r="K43" t="n">
+        <v>114</v>
+      </c>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>365</v>
+        <v>430</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>179724</t>
+          <t>518976</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>MANZIAT</t>
+          <t>GELLE</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Renaud</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Club Sportif Monterelois</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H44" t="n">
         <v>1</v>
       </c>
       <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" t="n">
+        <v>133</v>
+      </c>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="n">
-        <v>369</v>
+        <v>444</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>392511</t>
+          <t>1382444</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>MEUNIER</t>
+          <t>SAGOT</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Francois</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H45" t="n">
         <v>1</v>
       </c>
       <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" t="n">
+        <v>171</v>
+      </c>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="n">
-        <v>370</v>
+        <v>447</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2455276</t>
+          <t>1146281</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>MICHEL</t>
+          <t>TOURCHER</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Jean-Luc</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H46" t="n">
         <v>1</v>
       </c>
       <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0</v>
+      </c>
+      <c r="K46" t="n">
+        <v>181</v>
+      </c>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="n">
-        <v>375</v>
+        <v>460</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2536153</t>
+          <t>2446780</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>MOUNIAMA-COUPAN</t>
+          <t>CATTIER</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Jean-Claude</t>
+          <t>Francois</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H47" t="n">
         <v>1</v>
       </c>
       <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="n">
+        <v>210</v>
+      </c>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="n">
-        <v>377</v>
+        <v>464</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1130677</t>
+          <t>2676497</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>OHREL</t>
+          <t>BRIN</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Philippe</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H48" t="n">
         <v>1</v>
       </c>
       <c r="I48" t="n">
+        <v>1</v>
+      </c>
+      <c r="J48" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" t="n">
+        <v>218</v>
+      </c>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="n">
-        <v>383</v>
+        <v>470</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>1060417</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>PEROTTO</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Richard</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H49" t="n">
         <v>1</v>
       </c>
       <c r="I49" t="n">
+        <v>1</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0</v>
+      </c>
+      <c r="K49" t="n">
+        <v>237</v>
+      </c>
+      <c r="L49" t="n">
+        <v>0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="n">
-        <v>400</v>
+        <v>479</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1382444</t>
+          <t>2426973</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>SAGOT</t>
+          <t>DOMINGUES</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H50" t="n">
         <v>1</v>
       </c>
       <c r="I50" t="n">
+        <v>1</v>
+      </c>
+      <c r="J50" t="n">
+        <v>0</v>
+      </c>
+      <c r="K50" t="n">
+        <v>256</v>
+      </c>
+      <c r="L50" t="n">
+        <v>0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="n">
-        <v>406</v>
+        <v>489</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>184736</t>
+          <t>1503007</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>STERNBERGER</t>
+          <t>BENMAMMAR</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Abdennour</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H51" t="n">
         <v>1</v>
       </c>
       <c r="I51" t="n">
+        <v>1</v>
+      </c>
+      <c r="J51" t="n">
+        <v>0</v>
+      </c>
+      <c r="K51" t="inlineStr"/>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="n">
-        <v>411</v>
+        <v>493</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1146281</t>
+          <t>1221941</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>TOURCHER</t>
+          <t>BIANCHI</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H52" t="n">
         <v>1</v>
       </c>
       <c r="I52" t="n">
+        <v>1</v>
+      </c>
+      <c r="J52" t="n">
+        <v>0</v>
+      </c>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="n">
+        <v>0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="n">
-        <v>414</v>
+        <v>494</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2327979</t>
+          <t>1282587</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>VAN BATTEN</t>
+          <t>BILLARD</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Valery</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>M4M</t>
         </is>
       </c>
       <c r="H53" t="n">
         <v>1</v>
       </c>
       <c r="I53" t="n">
+        <v>1</v>
+      </c>
+      <c r="J53" t="n">
+        <v>0</v>
+      </c>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="n">
+        <v>0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
+      </c>
+      <c r="N53" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" t="n">
+        <v>497</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>125292</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>BRIGOT</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Jean-Denis</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H54" t="n">
+        <v>1</v>
+      </c>
+      <c r="I54" t="n">
+        <v>1</v>
+      </c>
+      <c r="J54" t="n">
+        <v>0</v>
+      </c>
+      <c r="K54" t="inlineStr"/>
+      <c r="L54" t="n">
+        <v>0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>0</v>
+      </c>
+      <c r="N54" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" t="n">
+        <v>498</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>1389537</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>BURNER</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Jean-Yves</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H55" t="n">
+        <v>1</v>
+      </c>
+      <c r="I55" t="n">
+        <v>1</v>
+      </c>
+      <c r="J55" t="n">
+        <v>0</v>
+      </c>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="n">
+        <v>0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>0</v>
+      </c>
+      <c r="N55" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" t="n">
+        <v>508</v>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>203464</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>CLOPEAU</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Philippe</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H56" t="n">
+        <v>1</v>
+      </c>
+      <c r="I56" t="n">
+        <v>1</v>
+      </c>
+      <c r="J56" t="n">
+        <v>0</v>
+      </c>
+      <c r="K56" t="inlineStr"/>
+      <c r="L56" t="n">
+        <v>0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" t="n">
+        <v>511</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>1441020</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>DETILLEUX</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Bruno</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H57" t="n">
+        <v>1</v>
+      </c>
+      <c r="I57" t="n">
+        <v>1</v>
+      </c>
+      <c r="J57" t="n">
+        <v>0</v>
+      </c>
+      <c r="K57" t="inlineStr"/>
+      <c r="L57" t="n">
+        <v>0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>0</v>
+      </c>
+      <c r="N57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" t="n">
+        <v>513</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>1863052</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>DUPRE</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Franck</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H58" t="n">
+        <v>1</v>
+      </c>
+      <c r="I58" t="n">
+        <v>1</v>
+      </c>
+      <c r="J58" t="n">
+        <v>0</v>
+      </c>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="n">
+        <v>0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>0</v>
+      </c>
+      <c r="N58" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" t="n">
+        <v>515</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>2487087</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>DURASSIER</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Remy</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H59" t="n">
+        <v>1</v>
+      </c>
+      <c r="I59" t="n">
+        <v>1</v>
+      </c>
+      <c r="J59" t="n">
+        <v>0</v>
+      </c>
+      <c r="K59" t="inlineStr"/>
+      <c r="L59" t="n">
+        <v>0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" t="n">
+        <v>529</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>377235</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>GUERCY</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Martial</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H60" t="n">
+        <v>1</v>
+      </c>
+      <c r="I60" t="n">
+        <v>1</v>
+      </c>
+      <c r="J60" t="n">
+        <v>0</v>
+      </c>
+      <c r="K60" t="inlineStr"/>
+      <c r="L60" t="n">
+        <v>0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="n">
+        <v>540</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>593095</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>LAMBERT</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Pascal</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>UA VILLENOY</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H61" t="n">
+        <v>1</v>
+      </c>
+      <c r="I61" t="n">
+        <v>1</v>
+      </c>
+      <c r="J61" t="n">
+        <v>0</v>
+      </c>
+      <c r="K61" t="inlineStr"/>
+      <c r="L61" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="n">
+        <v>555</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>392511</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>MEUNIER</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Francois</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H62" t="n">
+        <v>1</v>
+      </c>
+      <c r="I62" t="n">
+        <v>1</v>
+      </c>
+      <c r="J62" t="n">
+        <v>0</v>
+      </c>
+      <c r="K62" t="inlineStr"/>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0</v>
+      </c>
+      <c r="N62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="n">
+        <v>556</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>2455276</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>MICHEL</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Jean-Luc</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H63" t="n">
+        <v>1</v>
+      </c>
+      <c r="I63" t="n">
+        <v>1</v>
+      </c>
+      <c r="J63" t="n">
+        <v>0</v>
+      </c>
+      <c r="K63" t="inlineStr"/>
+      <c r="L63" t="n">
+        <v>0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>0</v>
+      </c>
+      <c r="N63" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="n">
+        <v>558</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>2536153</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>MOUNIAMA-COUPAN</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Jean-Claude</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H64" t="n">
+        <v>1</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1</v>
+      </c>
+      <c r="J64" t="n">
+        <v>0</v>
+      </c>
+      <c r="K64" t="inlineStr"/>
+      <c r="L64" t="n">
+        <v>0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>0</v>
+      </c>
+      <c r="N64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="n">
+        <v>561</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>1130677</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>OHREL</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Philippe</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>1</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1</v>
+      </c>
+      <c r="J65" t="n">
+        <v>0</v>
+      </c>
+      <c r="K65" t="inlineStr"/>
+      <c r="L65" t="n">
+        <v>0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>0</v>
+      </c>
+      <c r="N65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="n">
+        <v>579</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>184736</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>STERNBERGER</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Didier</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>M4M</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>1</v>
+      </c>
+      <c r="I66" t="n">
+        <v>1</v>
+      </c>
+      <c r="J66" t="n">
+        <v>0</v>
+      </c>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="n">
+        <v>0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>0</v>
+      </c>
+      <c r="N66" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I34"/>
+  <dimension ref="A1:N51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1650530</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MIGLIORE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Remi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I2" t="n">
-        <v>73</v>
+        <v>6</v>
+      </c>
+      <c r="J2" t="n">
+        <v>166</v>
+      </c>
+      <c r="K2" t="n">
+        <v>17</v>
+      </c>
+      <c r="L2" t="n">
+        <v>68</v>
+      </c>
+      <c r="M2" t="n">
+        <v>71</v>
+      </c>
+      <c r="N2" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1560101</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>RONDOLE</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Joel</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>58</v>
+      </c>
+      <c r="K3" t="n">
+        <v>2</v>
+      </c>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>58</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>71</v>
+        <v>110</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1089532</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>PAINEAU</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Nicolas</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
         <v>38</v>
+      </c>
+      <c r="K4" t="n">
+        <v>18</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>38</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>949098</t>
+          <t>1642315</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>BORDERON</t>
+          <t>DESIRE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Franck</t>
+          <t>Christophe</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>20</v>
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
+        <v>27</v>
+      </c>
+      <c r="K5" t="n">
+        <v>209</v>
+      </c>
+      <c r="L5" t="n">
+        <v>27</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2451328</t>
+          <t>1519768</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CORREGGIO</t>
+          <t>DUCAT</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Jean-Luc</t>
+          <t>Herve</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>14</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>23</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>22</v>
+      </c>
+      <c r="M6" t="n">
+        <v>1</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1642315</t>
+          <t>2451328</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DESIRE</t>
+          <t>CORREGGIO</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Christophe</t>
+          <t>Jean-Luc</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I7" t="n">
-        <v>7</v>
+        <v>4</v>
+      </c>
+      <c r="J7" t="n">
+        <v>21</v>
+      </c>
+      <c r="K7" t="n">
+        <v>41</v>
+      </c>
+      <c r="L7" t="n">
+        <v>6</v>
+      </c>
+      <c r="M7" t="n">
+        <v>15</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1758025</t>
+          <t>949098</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>MICHAUD</t>
+          <t>BORDERON</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Eric</t>
+          <t>Franck</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>20</v>
+      </c>
+      <c r="K8" t="n">
+        <v>219</v>
+      </c>
+      <c r="L8" t="n">
+        <v>20</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2069166</t>
+          <t>2180465</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MELLOUKI</t>
+          <t>LEDAN</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Rabah</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I9" t="n">
         <v>3</v>
+      </c>
+      <c r="J9" t="n">
+        <v>19</v>
+      </c>
+      <c r="K9" t="n">
+        <v>224</v>
+      </c>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>19</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>218</v>
+        <v>264</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1519768</t>
+          <t>1039974</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DUCAT</t>
+          <t>CREUSOT</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Herve</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>12</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>12</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>220</v>
+        <v>266</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>411919</t>
+          <t>2324240</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>JUDE</t>
+          <t>LEVETEAU</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Philippe</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>11</v>
+      </c>
+      <c r="K11" t="n">
+        <v>260</v>
+      </c>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>11</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>233</v>
+        <v>267</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>151473</t>
+          <t>1039871</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FABER</t>
+          <t>LABADILLE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Jean-Florent</t>
+          <t>Jean-Rene</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>2</v>
       </c>
       <c r="I12" t="n">
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>11</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>11</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>237</v>
+        <v>274</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2180465</t>
+          <t>1750214</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>LEDAN</t>
+          <t>HODIER</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Gabriel</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I13" t="n">
+        <v>3</v>
+      </c>
+      <c r="J13" t="n">
+        <v>10</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>10</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2144843</t>
+          <t>2069166</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>LEITE DA SILVA GOMES</t>
+          <t>MELLOUKI</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Paulo</t>
+          <t>Rabah</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I14" t="n">
+        <v>3</v>
+      </c>
+      <c r="J14" t="n">
+        <v>8</v>
+      </c>
+      <c r="K14" t="n">
+        <v>251</v>
+      </c>
+      <c r="L14" t="n">
+        <v>8</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>240</v>
+        <v>315</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1731042</t>
+          <t>1758025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>PETIT</t>
+          <t>MICHAUD</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Didier</t>
+          <t>Eric</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>5</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>5</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>248</v>
+        <v>323</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1062367</t>
+          <t>1959244</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>TROPLENT</t>
+          <t>TORRES</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Laurent</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>4</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>4</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>318</v>
+        <v>349</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2483967</t>
+          <t>411919</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>GADONNA</t>
+          <t>JUDE</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Patrick</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>1</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>1</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1878806</t>
+          <t>2581374</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>GONCALVES FONTELAS</t>
+          <t>MIGNAC</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Vincent</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>1</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>1</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>329</v>
+        <v>353</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>182131</t>
+          <t>426011</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>GOUDIN</t>
+          <t>TIEMBLO</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Rene</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>1</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>1</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1550854</t>
+          <t>151473</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>HENRY</t>
+          <t>FABER</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Olivier</t>
+          <t>Jean-Florent</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I20" t="n">
+        <v>3</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0</v>
+      </c>
+      <c r="K20" t="n">
+        <v>183</v>
+      </c>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>338</v>
+        <v>378</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2212099</t>
+          <t>1062367</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>HERVO</t>
+          <t>TROPLENT</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Ludovic</t>
+          <t>Gilles</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I21" t="n">
+        <v>2</v>
+      </c>
+      <c r="J21" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" t="n">
+        <v>164</v>
+      </c>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>349</v>
+        <v>379</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>408871</t>
+          <t>1453417</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>LANGRENE</t>
+          <t>OTHON</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Armand</t>
+          <t>Frederic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I22" t="n">
+        <v>2</v>
+      </c>
+      <c r="J22" t="n">
+        <v>0</v>
+      </c>
+      <c r="K22" t="n">
+        <v>165</v>
+      </c>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>350</v>
+        <v>391</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>804764</t>
+          <t>1731042</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>LANGUILLAT</t>
+          <t>PETIT</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Patrice</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I23" t="n">
+        <v>2</v>
+      </c>
+      <c r="J23" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" t="n">
+        <v>238</v>
+      </c>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>351</v>
+        <v>392</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1314462</t>
+          <t>2062128</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>LAUNOY</t>
+          <t>MARKO</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Gilles</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>S L Ums Pontault Combault</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H24" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I24" t="n">
+        <v>2</v>
+      </c>
+      <c r="J24" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" t="n">
+        <v>242</v>
+      </c>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>356</v>
+        <v>397</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2633001</t>
+          <t>2144843</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>LECRUBLIER</t>
+          <t>LEITE DA SILVA GOMES</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Pascal</t>
+          <t>Paulo</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25" t="n">
+        <v>2</v>
+      </c>
+      <c r="J25" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" t="n">
+        <v>262</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>357</v>
+        <v>440</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2394105</t>
+          <t>1303400</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>LEDAN</t>
+          <t>QUILICHINI</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Thierry</t>
+          <t>Stephane</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" t="n">
+        <v>162</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>359</v>
+        <v>452</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2324240</t>
+          <t>408871</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>LEVETEAU</t>
+          <t>LANGRENE</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Philippe</t>
+          <t>Armand</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>0</v>
+      </c>
+      <c r="K27" t="n">
+        <v>191</v>
+      </c>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>366</v>
+        <v>455</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2062128</t>
+          <t>1915982</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>MARKO</t>
+          <t>POUZOULLIC</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Ronan</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>0</v>
+      </c>
+      <c r="K28" t="n">
+        <v>198</v>
+      </c>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>367</v>
+        <v>458</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>139236</t>
+          <t>1550854</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>MARTIN</t>
+          <t>HENRY</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Jose</t>
+          <t>Olivier</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K29" t="n">
+        <v>206</v>
+      </c>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>378</v>
+        <v>459</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1453417</t>
+          <t>182131</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>OTHON</t>
+          <t>GOUDIN</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Frederic</t>
+          <t>Pascal</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" t="n">
+        <v>207</v>
+      </c>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>381</v>
+        <v>463</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2536151</t>
+          <t>804764</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>PARELON</t>
+          <t>LANGUILLAT</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Jean-Francois</t>
+          <t>Patrice</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K31" t="n">
+        <v>217</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>389</v>
+        <v>499</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1915982</t>
+          <t>1645229</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>POUZOULLIC</t>
+          <t>BUSINARO</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Ronan</t>
+          <t>Patrick</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>0</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>390</v>
+        <v>500</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1303400</t>
+          <t>2797750</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>QUILICHINI</t>
+          <t>CACHEUX</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Stephane</t>
+          <t>Didier</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>0</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>392</v>
+        <v>501</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
+          <t>2082585</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>CAIN</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Eric</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>AS NANDY COURSE</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>1</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>0</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="n">
+        <v>507</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2473052</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>CHRISTIE</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Gary</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>1</v>
+      </c>
+      <c r="I35" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="n">
+        <v>509</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>1777021</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>COMPIN</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Fabien</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>1</v>
+      </c>
+      <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>514</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>1581168</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>DURAND</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Didier</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>1</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>521</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2483967</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>GADONNA</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Patrick</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="n">
+        <v>526</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>2363138</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>GIRAULT</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Jean-Pierre</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H39" t="n">
+        <v>1</v>
+      </c>
+      <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>0</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="n">
+        <v>528</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>1878806</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>GONCALVES FONTELAS</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Antonio</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>1</v>
+      </c>
+      <c r="I40" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
+        <v>534</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2212099</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>HERVO</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Ludovic</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+      <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>535</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>1400587</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>JOLY</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Rene</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>AC CHAMPS SUR MARNE</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>542</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>1314462</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>LAUNOY</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Gilles</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>UMS PONTAULT-COMBAULT</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H43" t="n">
+        <v>1</v>
+      </c>
+      <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>0</v>
+      </c>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="n">
+        <v>544</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2057022</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>LE CAIGNEC</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Yves</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>1</v>
+      </c>
+      <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="n">
+        <v>547</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2633001</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>LECRUBLIER</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Pascal</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>1</v>
+      </c>
+      <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="n">
+        <v>548</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2394105</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>LEDAN</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Thierry</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>1</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="n">
+        <v>549</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>2607963</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>LEMOINE</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Thierry</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H47" t="n">
+        <v>1</v>
+      </c>
+      <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="n">
+        <v>552</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>139236</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>MARTIN</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Jose</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H48" t="n">
+        <v>1</v>
+      </c>
+      <c r="I48" t="n">
+        <v>1</v>
+      </c>
+      <c r="J48" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" t="inlineStr"/>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="n">
+        <v>562</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2536151</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>PARELON</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Jean-Francois</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H49" t="n">
+        <v>1</v>
+      </c>
+      <c r="I49" t="n">
+        <v>1</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0</v>
+      </c>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="n">
+        <v>0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="n">
+        <v>567</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
           <t>1914000</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D50" t="inlineStr">
         <is>
           <t>RAUX</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E50" t="inlineStr">
         <is>
           <t>Alain</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F50" t="inlineStr">
         <is>
           <t>UA VILLENOY</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G50" t="inlineStr">
         <is>
           <t>M5M</t>
         </is>
       </c>
-      <c r="H34" t="n">
-[...2 lines deleted...]
-      <c r="I34" t="n">
+      <c r="H50" t="n">
+        <v>1</v>
+      </c>
+      <c r="I50" t="n">
+        <v>1</v>
+      </c>
+      <c r="J50" t="n">
+        <v>0</v>
+      </c>
+      <c r="K50" t="inlineStr"/>
+      <c r="L50" t="n">
+        <v>0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="n">
+        <v>576</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>127106</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>SLIMANI</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Ali</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>M5M</t>
+        </is>
+      </c>
+      <c r="H51" t="n">
+        <v>1</v>
+      </c>
+      <c r="I51" t="n">
+        <v>1</v>
+      </c>
+      <c r="J51" t="n">
+        <v>0</v>
+      </c>
+      <c r="K51" t="inlineStr"/>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N51" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>