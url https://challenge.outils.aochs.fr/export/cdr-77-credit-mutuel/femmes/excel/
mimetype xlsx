--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -410,7690 +410,17185 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H212"/>
+  <dimension ref="A1:M343"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>416304</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>HURTEAUX</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Elise</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H2" t="n">
-        <v>206</v>
+        <v>6</v>
+      </c>
+      <c r="I2" t="n">
+        <v>276</v>
+      </c>
+      <c r="J2" t="n">
+        <v>1</v>
+      </c>
+      <c r="K2" t="n">
+        <v>146</v>
+      </c>
+      <c r="L2" t="n">
+        <v>100</v>
+      </c>
+      <c r="M2" t="n">
+        <v>30</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>1295794</t>
+          <t>2321761</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ROSIERE</t>
+          <t>DESSAINT</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Lise</t>
+          <t>Marie-Helene</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H3" t="n">
-        <v>131</v>
+        <v>5</v>
+      </c>
+      <c r="I3" t="n">
+        <v>215</v>
+      </c>
+      <c r="J3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K3" t="n">
+        <v>127</v>
+      </c>
+      <c r="L3" t="n">
+        <v>58</v>
+      </c>
+      <c r="M3" t="n">
+        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>470014</t>
+          <t>1295794</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>TRENIER</t>
+          <t>ROSIERE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Lise</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H4" t="n">
-        <v>123</v>
+        <v>5</v>
+      </c>
+      <c r="I4" t="n">
+        <v>209</v>
+      </c>
+      <c r="J4" t="n">
+        <v>6</v>
+      </c>
+      <c r="K4" t="n">
+        <v>85</v>
+      </c>
+      <c r="L4" t="n">
+        <v>124</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2372538</t>
+          <t>2431774</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>VAISSE</t>
+          <t>POSECAK</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Julie</t>
+          <t>Chloe</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G5" t="n">
+        <v>4</v>
+      </c>
+      <c r="H5" t="n">
+        <v>3</v>
+      </c>
+      <c r="I5" t="n">
+        <v>168</v>
+      </c>
+      <c r="J5" t="n">
         <v>2</v>
       </c>
-      <c r="H5" t="n">
-        <v>120</v>
+      <c r="K5" t="n">
+        <v>168</v>
+      </c>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>1583671</t>
+          <t>2738185</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>GERAUD</t>
+          <t>CHUPIN</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Floriane</t>
+          <t>Laetitia</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H6" t="n">
-        <v>116</v>
+        <v>4</v>
+      </c>
+      <c r="I6" t="n">
+        <v>168</v>
+      </c>
+      <c r="J6" t="n">
+        <v>11</v>
+      </c>
+      <c r="K6" t="n">
+        <v>132</v>
+      </c>
+      <c r="L6" t="n">
+        <v>36</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2431774</t>
+          <t>504893</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>POSECAK</t>
+          <t>CALMET</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Chloe</t>
+          <t>Valerie</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H7" t="n">
-        <v>116</v>
+        <v>5</v>
+      </c>
+      <c r="I7" t="n">
+        <v>160</v>
+      </c>
+      <c r="J7" t="n">
+        <v>18</v>
+      </c>
+      <c r="K7" t="n">
+        <v>67</v>
+      </c>
+      <c r="L7" t="n">
+        <v>66</v>
+      </c>
+      <c r="M7" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2008368</t>
+          <t>470014</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>FONTAINE</t>
+          <t>TRENIER</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Veronique</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H8" t="n">
-        <v>114</v>
+        <v>4</v>
+      </c>
+      <c r="I8" t="n">
+        <v>160</v>
+      </c>
+      <c r="J8" t="n">
+        <v>23</v>
+      </c>
+      <c r="K8" t="n">
+        <v>124</v>
+      </c>
+      <c r="L8" t="n">
+        <v>36</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>1926253</t>
+          <t>1971433</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>PRZYBOS</t>
+          <t>ASSAILLY</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Angelique</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H9" t="n">
-        <v>110</v>
+        <v>4</v>
+      </c>
+      <c r="I9" t="n">
+        <v>136</v>
+      </c>
+      <c r="J9" t="n">
+        <v>13</v>
+      </c>
+      <c r="K9" t="n">
+        <v>93</v>
+      </c>
+      <c r="L9" t="n">
+        <v>43</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1877592</t>
+          <t>1769667</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>POTOT</t>
+          <t>PIFFETEAU</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Fanny</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H10" t="n">
+        <v>4</v>
+      </c>
+      <c r="I10" t="n">
+        <v>135</v>
+      </c>
+      <c r="J10" t="n">
+        <v>34</v>
+      </c>
+      <c r="K10" t="n">
         <v>107</v>
+      </c>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>583249</t>
+          <t>1926253</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ORFAO</t>
+          <t>PRZYBOS</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Soraya</t>
+          <t>Angelique</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H11" t="n">
-        <v>102</v>
+        <v>4</v>
+      </c>
+      <c r="I11" t="n">
+        <v>131</v>
+      </c>
+      <c r="J11" t="n">
+        <v>11</v>
+      </c>
+      <c r="K11" t="n">
+        <v>86</v>
+      </c>
+      <c r="L11" t="n">
+        <v>45</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2321761</t>
+          <t>2185800</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>DESSAINT</t>
+          <t>NEMAUSAT</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Marie-Helene</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G12" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H12" t="n">
-        <v>102</v>
+        <v>4</v>
+      </c>
+      <c r="I12" t="n">
+        <v>126</v>
+      </c>
+      <c r="J12" t="n">
+        <v>5</v>
+      </c>
+      <c r="K12" t="n">
+        <v>74</v>
+      </c>
+      <c r="L12" t="n">
+        <v>52</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1196391</t>
+          <t>2172733</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>BROCHER</t>
+          <t>ROBIN</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Noemie</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H13" t="n">
-        <v>96</v>
+        <v>3</v>
+      </c>
+      <c r="I13" t="n">
+        <v>125</v>
+      </c>
+      <c r="J13" t="n">
+        <v>15</v>
+      </c>
+      <c r="K13" t="n">
+        <v>125</v>
+      </c>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1828890</t>
+          <t>2372538</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>POTTIER</t>
+          <t>VAISSE</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Julie</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>2</v>
       </c>
       <c r="H14" t="n">
-        <v>95</v>
+        <v>2</v>
+      </c>
+      <c r="I14" t="n">
+        <v>120</v>
+      </c>
+      <c r="J14" t="n">
+        <v>1</v>
+      </c>
+      <c r="K14" t="n">
+        <v>120</v>
+      </c>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2738185</t>
+          <t>1296376</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>CHUPIN</t>
+          <t>PIERRE</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Laetitia</t>
+          <t>Annie</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H15" t="n">
-        <v>91</v>
+        <v>5</v>
+      </c>
+      <c r="I15" t="n">
+        <v>118</v>
+      </c>
+      <c r="J15" t="n">
+        <v>49</v>
+      </c>
+      <c r="K15" t="n">
+        <v>54</v>
+      </c>
+      <c r="L15" t="n">
+        <v>64</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1256934</t>
+          <t>1583671</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>HENRY</t>
+          <t>GERAUD</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Amelie</t>
+          <t>Floriane</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>2</v>
       </c>
       <c r="H16" t="n">
-        <v>90</v>
+        <v>2</v>
+      </c>
+      <c r="I16" t="n">
+        <v>116</v>
+      </c>
+      <c r="J16" t="n">
+        <v>3</v>
+      </c>
+      <c r="K16" t="n">
+        <v>116</v>
+      </c>
+      <c r="L16" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>971874</t>
+          <t>2061682</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>MOUTIER</t>
+          <t>TENINGE</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Josette</t>
+          <t>Blandine</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>M7F</t>
+          <t>ESF</t>
         </is>
       </c>
       <c r="G17" t="n">
+        <v>2</v>
+      </c>
+      <c r="H17" t="n">
+        <v>2</v>
+      </c>
+      <c r="I17" t="n">
+        <v>114</v>
+      </c>
+      <c r="J17" t="n">
         <v>4</v>
       </c>
-      <c r="H17" t="n">
-        <v>82</v>
+      <c r="K17" t="n">
+        <v>114</v>
+      </c>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1682104</t>
+          <t>2008368</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>COURSET</t>
+          <t>FONTAINE</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Veronique</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H18" t="n">
-        <v>77</v>
+        <v>3</v>
+      </c>
+      <c r="I18" t="n">
+        <v>112</v>
+      </c>
+      <c r="J18" t="inlineStr"/>
+      <c r="K18" t="n">
+        <v>78</v>
+      </c>
+      <c r="L18" t="n">
+        <v>34</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1697092</t>
+          <t>971874</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>KNIPPER</t>
+          <t>MOUTIER</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Helene</t>
+          <t>Josette</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M7F</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H19" t="n">
-        <v>74</v>
+        <v>4</v>
+      </c>
+      <c r="I19" t="n">
+        <v>110</v>
+      </c>
+      <c r="J19" t="n">
+        <v>64</v>
+      </c>
+      <c r="K19" t="n">
+        <v>83</v>
+      </c>
+      <c r="L19" t="n">
+        <v>27</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2271469</t>
+          <t>1877592</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>DE PREVILLE</t>
+          <t>POTOT</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Solene</t>
+          <t>Fanny</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>2</v>
       </c>
       <c r="H20" t="n">
-        <v>71</v>
+        <v>2</v>
+      </c>
+      <c r="I20" t="n">
+        <v>107</v>
+      </c>
+      <c r="J20" t="n">
+        <v>7</v>
+      </c>
+      <c r="K20" t="n">
+        <v>107</v>
+      </c>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1769667</t>
+          <t>2247750</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>PIFFETEAU</t>
+          <t>COULIBALY</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Korotoumou</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H21" t="n">
-        <v>69</v>
+        <v>4</v>
+      </c>
+      <c r="I21" t="n">
+        <v>102</v>
+      </c>
+      <c r="J21" t="n">
+        <v>12</v>
+      </c>
+      <c r="K21" t="n">
+        <v>31</v>
+      </c>
+      <c r="L21" t="n">
+        <v>44</v>
+      </c>
+      <c r="M21" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1971433</t>
+          <t>583249</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>ASSAILLY</t>
+          <t>ORFAO</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Soraya</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H22" t="n">
-        <v>67</v>
+        <v>3</v>
+      </c>
+      <c r="I22" t="n">
+        <v>102</v>
+      </c>
+      <c r="J22" t="n">
+        <v>28</v>
+      </c>
+      <c r="K22" t="n">
+        <v>70</v>
+      </c>
+      <c r="L22" t="n">
+        <v>32</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>504893</t>
+          <t>2652913</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>CALMET</t>
+          <t>CHERAMY</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Valerie</t>
+          <t>Sandrine</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H23" t="n">
-        <v>67</v>
+        <v>3</v>
+      </c>
+      <c r="I23" t="n">
+        <v>98</v>
+      </c>
+      <c r="J23" t="n">
+        <v>72</v>
+      </c>
+      <c r="K23" t="n">
+        <v>98</v>
+      </c>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>404931</t>
+          <t>1682104</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>LEDARD</t>
+          <t>COURSET</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Isabelle</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G24" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H24" t="n">
-        <v>66</v>
+        <v>5</v>
+      </c>
+      <c r="I24" t="n">
+        <v>97</v>
+      </c>
+      <c r="J24" t="n">
+        <v>54</v>
+      </c>
+      <c r="K24" t="n">
+        <v>55</v>
+      </c>
+      <c r="L24" t="n">
+        <v>17</v>
+      </c>
+      <c r="M24" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2061682</t>
+          <t>1196391</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>TENINGE</t>
+          <t>BROCHER</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Blandine</t>
+          <t>Noemie</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>ESF</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H25" t="n">
-        <v>64</v>
+        <v>2</v>
+      </c>
+      <c r="I25" t="n">
+        <v>96</v>
+      </c>
+      <c r="J25" t="n">
+        <v>16</v>
+      </c>
+      <c r="K25" t="n">
+        <v>96</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2247750</t>
+          <t>1828890</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>COULIBALY</t>
+          <t>POTTIER</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Korotoumou</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>2</v>
       </c>
       <c r="H26" t="n">
-        <v>62</v>
+        <v>2</v>
+      </c>
+      <c r="I26" t="n">
+        <v>95</v>
+      </c>
+      <c r="J26" t="n">
+        <v>13</v>
+      </c>
+      <c r="K26" t="n">
+        <v>95</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2185800</t>
+          <t>2735605</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>NEMAUSAT</t>
+          <t>ROUSSEAU</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Nadege</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H27" t="n">
-        <v>62</v>
+        <v>3</v>
+      </c>
+      <c r="I27" t="n">
+        <v>93</v>
+      </c>
+      <c r="J27" t="n">
+        <v>17</v>
+      </c>
+      <c r="K27" t="n">
+        <v>54</v>
+      </c>
+      <c r="L27" t="n">
+        <v>39</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1891862</t>
+          <t>1256934</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>MENDAROZQUETA LOPEZ</t>
+          <t>HENRY</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Noemi</t>
+          <t>Amelie</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G28" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H28" t="n">
-        <v>62</v>
+        <v>2</v>
+      </c>
+      <c r="I28" t="n">
+        <v>90</v>
+      </c>
+      <c r="J28" t="n">
+        <v>3</v>
+      </c>
+      <c r="K28" t="n">
+        <v>0</v>
+      </c>
+      <c r="L28" t="n">
+        <v>90</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2556066</t>
+          <t>1361500</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>BELHOUT</t>
+          <t>VIOLLEAU</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G29" t="n">
         <v>2</v>
       </c>
       <c r="H29" t="n">
-        <v>60</v>
+        <v>2</v>
+      </c>
+      <c r="I29" t="n">
+        <v>88</v>
+      </c>
+      <c r="J29" t="n">
+        <v>10</v>
+      </c>
+      <c r="K29" t="n">
+        <v>88</v>
+      </c>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2735605</t>
+          <t>2710264</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>ROUSSEAU</t>
+          <t>FONTAINE</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Nadege</t>
+          <t>Lucie</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>2</v>
       </c>
       <c r="H30" t="n">
-        <v>59</v>
+        <v>2</v>
+      </c>
+      <c r="I30" t="n">
+        <v>87</v>
+      </c>
+      <c r="J30" t="n">
+        <v>17</v>
+      </c>
+      <c r="K30" t="n">
+        <v>49</v>
+      </c>
+      <c r="L30" t="n">
+        <v>38</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1280945</t>
+          <t>1389139</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>DI SANZA</t>
+          <t>PAVOINE</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Noemie</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G31" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H31" t="n">
-        <v>58</v>
+        <v>2</v>
+      </c>
+      <c r="I31" t="n">
+        <v>85</v>
+      </c>
+      <c r="J31" t="n">
+        <v>14</v>
+      </c>
+      <c r="K31" t="n">
+        <v>85</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1424868</t>
+          <t>711278</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>BERGOGNER</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Clarisse</t>
+          <t>Briseis</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H32" t="n">
-        <v>57</v>
+        <v>2</v>
+      </c>
+      <c r="I32" t="n">
+        <v>85</v>
+      </c>
+      <c r="J32" t="inlineStr"/>
+      <c r="K32" t="n">
+        <v>85</v>
+      </c>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1361500</t>
+          <t>2636477</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>VIOLLEAU</t>
+          <t>GIZARD</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H33" t="n">
-        <v>56</v>
+        <v>2</v>
+      </c>
+      <c r="I33" t="n">
+        <v>78</v>
+      </c>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="n">
+        <v>38</v>
+      </c>
+      <c r="L33" t="n">
+        <v>40</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2125024</t>
+          <t>2196889</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>CUEILLE</t>
+          <t>PINHEIRO</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Myriam</t>
+          <t>Sandrina</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G34" t="n">
         <v>2</v>
       </c>
       <c r="H34" t="n">
-        <v>55</v>
+        <v>2</v>
+      </c>
+      <c r="I34" t="n">
+        <v>76</v>
+      </c>
+      <c r="J34" t="n">
+        <v>19</v>
+      </c>
+      <c r="K34" t="n">
+        <v>76</v>
+      </c>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2730233</t>
+          <t>349501</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>FEIJOO</t>
+          <t>CHACHIGNON</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Emilie</t>
+          <t>Mathilde</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>VEF</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G35" t="n">
         <v>2</v>
       </c>
       <c r="H35" t="n">
-        <v>54</v>
+        <v>2</v>
+      </c>
+      <c r="I35" t="n">
+        <v>76</v>
+      </c>
+      <c r="J35" t="n">
+        <v>36</v>
+      </c>
+      <c r="K35" t="n">
+        <v>76</v>
+      </c>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1296788</t>
+          <t>1697092</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>GOMEZ</t>
+          <t>KNIPPER</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Lou</t>
+          <t>Helene</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G36" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H36" t="n">
-        <v>54</v>
+        <v>2</v>
+      </c>
+      <c r="I36" t="n">
+        <v>74</v>
+      </c>
+      <c r="J36" t="n">
+        <v>27</v>
+      </c>
+      <c r="K36" t="n">
+        <v>74</v>
+      </c>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2740699</t>
+          <t>2271469</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>XIMENA</t>
+          <t>DE PREVILLE</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Anne-Laure</t>
+          <t>Solene</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H37" t="n">
-        <v>54</v>
+        <v>2</v>
+      </c>
+      <c r="I37" t="n">
+        <v>70</v>
+      </c>
+      <c r="J37" t="n">
+        <v>10</v>
+      </c>
+      <c r="K37" t="n">
+        <v>24</v>
+      </c>
+      <c r="L37" t="n">
+        <v>46</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1389139</t>
+          <t>2436080</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>PAVOINE</t>
+          <t>LACOMBE</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Christelle</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H38" t="n">
-        <v>52</v>
+        <v>2</v>
+      </c>
+      <c r="I38" t="n">
+        <v>68</v>
+      </c>
+      <c r="J38" t="inlineStr"/>
+      <c r="K38" t="n">
+        <v>39</v>
+      </c>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>29</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2172733</t>
+          <t>2456878</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>ROBIN</t>
+          <t>VAZ</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Myriam</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H39" t="n">
-        <v>51</v>
+        <v>4</v>
+      </c>
+      <c r="I39" t="n">
+        <v>66</v>
+      </c>
+      <c r="J39" t="n">
+        <v>23</v>
+      </c>
+      <c r="K39" t="n">
+        <v>33</v>
+      </c>
+      <c r="L39" t="n">
+        <v>33</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2625396</t>
+          <t>404931</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>LABORDE</t>
+          <t>LEDARD</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Ilana</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>2</v>
       </c>
       <c r="H40" t="n">
-        <v>50</v>
+        <v>2</v>
+      </c>
+      <c r="I40" t="n">
+        <v>66</v>
+      </c>
+      <c r="J40" t="n">
+        <v>29</v>
+      </c>
+      <c r="K40" t="n">
+        <v>66</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1296376</t>
+          <t>1531585</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>PIERRE</t>
+          <t>DUTEMS</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Annie</t>
+          <t>Joanie</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>2</v>
       </c>
       <c r="H41" t="n">
-        <v>49</v>
+        <v>2</v>
+      </c>
+      <c r="I41" t="n">
+        <v>66</v>
+      </c>
+      <c r="J41" t="inlineStr"/>
+      <c r="K41" t="n">
+        <v>36</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>30</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2710264</t>
+          <t>1891862</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>FONTAINE</t>
+          <t>MENDAROZQUETA LOPEZ</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Lucie</t>
+          <t>Noemi</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G42" t="n">
         <v>1</v>
       </c>
       <c r="H42" t="n">
-        <v>49</v>
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>62</v>
+      </c>
+      <c r="J42" t="n">
+        <v>5</v>
+      </c>
+      <c r="K42" t="n">
+        <v>62</v>
+      </c>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1986869</t>
+          <t>2556066</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>TALL</t>
+          <t>BELHOUT</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>CAF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G43" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H43" t="n">
-        <v>49</v>
+        <v>3</v>
+      </c>
+      <c r="I43" t="n">
+        <v>60</v>
+      </c>
+      <c r="J43" t="n">
+        <v>21</v>
+      </c>
+      <c r="K43" t="n">
+        <v>0</v>
+      </c>
+      <c r="L43" t="n">
+        <v>60</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2748078</t>
+          <t>1029111</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>GRAS</t>
+          <t>ROUILLON</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Clemence</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="G44" t="n">
         <v>2</v>
       </c>
       <c r="H44" t="n">
-        <v>48</v>
+        <v>2</v>
+      </c>
+      <c r="I44" t="n">
+        <v>58</v>
+      </c>
+      <c r="J44" t="n">
+        <v>24</v>
+      </c>
+      <c r="K44" t="n">
+        <v>26</v>
+      </c>
+      <c r="L44" t="n">
+        <v>32</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>518726</t>
+          <t>1280945</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>DA SILVA</t>
+          <t>DI SANZA</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Brigitte</t>
+          <t>Noemie</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>1</v>
       </c>
       <c r="H45" t="n">
-        <v>48</v>
+        <v>1</v>
+      </c>
+      <c r="I45" t="n">
+        <v>58</v>
+      </c>
+      <c r="J45" t="n">
+        <v>8</v>
+      </c>
+      <c r="K45" t="n">
+        <v>58</v>
+      </c>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>680147</t>
+          <t>1424868</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>LEMERCIER</t>
+          <t>BERGOGNER</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Pascale</t>
+          <t>Clarisse</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>1</v>
       </c>
       <c r="H46" t="n">
-        <v>48</v>
+        <v>1</v>
+      </c>
+      <c r="I46" t="n">
+        <v>57</v>
+      </c>
+      <c r="J46" t="n">
+        <v>9</v>
+      </c>
+      <c r="K46" t="n">
+        <v>57</v>
+      </c>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>541554</t>
+          <t>2770863</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>DAUTIN</t>
+          <t>PILLET</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Marine</t>
+          <t>Amelie</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G47" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H47" t="n">
-        <v>47</v>
+        <v>2</v>
+      </c>
+      <c r="I47" t="n">
+        <v>56</v>
+      </c>
+      <c r="J47" t="n">
+        <v>30</v>
+      </c>
+      <c r="K47" t="n">
+        <v>56</v>
+      </c>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2196889</t>
+          <t>1470561</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>PINHEIRO</t>
+          <t>CROMER</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Sandrina</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H48" t="n">
-        <v>47</v>
+        <v>2</v>
+      </c>
+      <c r="I48" t="n">
+        <v>56</v>
+      </c>
+      <c r="J48" t="inlineStr"/>
+      <c r="K48" t="n">
+        <v>0</v>
+      </c>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>56</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1307439</t>
+          <t>1296788</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>FORTOT</t>
+          <t>GOMEZ</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Lou</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G49" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H49" t="n">
-        <v>46</v>
+        <v>1</v>
+      </c>
+      <c r="I49" t="n">
+        <v>54</v>
+      </c>
+      <c r="J49" t="n">
+        <v>4</v>
+      </c>
+      <c r="K49" t="n">
+        <v>0</v>
+      </c>
+      <c r="L49" t="n">
+        <v>54</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1010394</t>
+          <t>2740699</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>LECHARME</t>
+          <t>XIMENA</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Cindy</t>
+          <t>Anne-Laure</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="G50" t="n">
         <v>1</v>
       </c>
       <c r="H50" t="n">
-        <v>46</v>
+        <v>1</v>
+      </c>
+      <c r="I50" t="n">
+        <v>54</v>
+      </c>
+      <c r="J50" t="n">
+        <v>12</v>
+      </c>
+      <c r="K50" t="n">
+        <v>54</v>
+      </c>
+      <c r="L50" t="n">
+        <v>0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2567033</t>
+          <t>1220353</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>HODY</t>
+          <t>MILESI-GIDOIN</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Azilys</t>
+          <t>Corinne</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G51" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H51" t="n">
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="I51" t="n">
+        <v>53</v>
+      </c>
+      <c r="J51" t="n">
+        <v>44</v>
+      </c>
+      <c r="K51" t="n">
+        <v>53</v>
+      </c>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2652913</t>
+          <t>1598214</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>CHERAMY</t>
+          <t>DESIRE</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Sandrine</t>
+          <t>Colette</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="G52" t="n">
         <v>3</v>
       </c>
       <c r="H52" t="n">
-        <v>44</v>
+        <v>3</v>
+      </c>
+      <c r="I52" t="n">
+        <v>52</v>
+      </c>
+      <c r="J52" t="inlineStr"/>
+      <c r="K52" t="n">
+        <v>52</v>
+      </c>
+      <c r="L52" t="n">
+        <v>0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1938909</t>
+          <t>2125024</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>FEULVARCH</t>
+          <t>CUEILLE</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Myriam</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G53" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H53" t="n">
-        <v>44</v>
+        <v>3</v>
+      </c>
+      <c r="I53" t="n">
+        <v>52</v>
+      </c>
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="n">
+        <v>20</v>
+      </c>
+      <c r="L53" t="n">
+        <v>32</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>537134</t>
+          <t>1754926</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>DELGRANGE</t>
+          <t>BONNEFOI</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Coline</t>
+          <t>Anouk</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>2</v>
       </c>
       <c r="H54" t="n">
-        <v>43</v>
+        <v>2</v>
+      </c>
+      <c r="I54" t="n">
+        <v>52</v>
+      </c>
+      <c r="J54" t="inlineStr"/>
+      <c r="K54" t="n">
+        <v>0</v>
+      </c>
+      <c r="L54" t="n">
+        <v>26</v>
+      </c>
+      <c r="M54" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1639003</t>
+          <t>2730233</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>GELLE</t>
+          <t>FEIJOO</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Emmie</t>
+          <t>Emilie</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G55" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H55" t="n">
-        <v>42</v>
+        <v>3</v>
+      </c>
+      <c r="I55" t="n">
+        <v>50</v>
+      </c>
+      <c r="J55" t="inlineStr"/>
+      <c r="K55" t="n">
+        <v>32</v>
+      </c>
+      <c r="L55" t="n">
+        <v>18</v>
+      </c>
+      <c r="M55" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1863384</t>
+          <t>2625396</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>DA SILVA</t>
+          <t>LABORDE</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Laetitia</t>
+          <t>Ilana</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G56" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H56" t="n">
-        <v>40</v>
+        <v>2</v>
+      </c>
+      <c r="I56" t="n">
+        <v>50</v>
+      </c>
+      <c r="J56" t="n">
+        <v>15</v>
+      </c>
+      <c r="K56" t="n">
+        <v>9</v>
+      </c>
+      <c r="L56" t="n">
+        <v>41</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2044324</t>
+          <t>2523483</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>PEGLION</t>
+          <t>GUERINET</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Ambre</t>
+          <t>Delphine</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>CAF</t>
+          <t>VEF</t>
         </is>
       </c>
       <c r="G57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H57" t="n">
-        <v>40</v>
+        <v>2</v>
+      </c>
+      <c r="I57" t="n">
+        <v>50</v>
+      </c>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="n">
+        <v>0</v>
+      </c>
+      <c r="L57" t="n">
+        <v>50</v>
+      </c>
+      <c r="M57" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2240189</t>
+          <t>1986869</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>PIVRY</t>
+          <t>TALL</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G58" t="n">
         <v>1</v>
       </c>
       <c r="H58" t="n">
-        <v>40</v>
+        <v>1</v>
+      </c>
+      <c r="I58" t="n">
+        <v>49</v>
+      </c>
+      <c r="J58" t="n">
+        <v>7</v>
+      </c>
+      <c r="K58" t="n">
+        <v>0</v>
+      </c>
+      <c r="L58" t="n">
+        <v>49</v>
+      </c>
+      <c r="M58" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2436080</t>
+          <t>2748078</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>LACOMBE</t>
+          <t>GRAS</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G59" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H59" t="n">
-        <v>39</v>
+        <v>2</v>
+      </c>
+      <c r="I59" t="n">
+        <v>48</v>
+      </c>
+      <c r="J59" t="n">
+        <v>14</v>
+      </c>
+      <c r="K59" t="n">
+        <v>6</v>
+      </c>
+      <c r="L59" t="n">
+        <v>42</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2113191</t>
+          <t>680147</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>GRAS</t>
+          <t>LEMERCIER</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Pascale</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="G60" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H60" t="n">
-        <v>38</v>
+        <v>1</v>
+      </c>
+      <c r="I60" t="n">
+        <v>48</v>
+      </c>
+      <c r="J60" t="n">
+        <v>8</v>
+      </c>
+      <c r="K60" t="n">
+        <v>0</v>
+      </c>
+      <c r="L60" t="n">
+        <v>48</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2577526</t>
+          <t>518726</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>HORVAIS</t>
+          <t>DA SILVA</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Sandrine</t>
+          <t>Brigitte</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G61" t="n">
         <v>1</v>
       </c>
       <c r="H61" t="n">
-        <v>38</v>
+        <v>1</v>
+      </c>
+      <c r="I61" t="n">
+        <v>48</v>
+      </c>
+      <c r="J61" t="n">
+        <v>18</v>
+      </c>
+      <c r="K61" t="n">
+        <v>48</v>
+      </c>
+      <c r="L61" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1869953</t>
+          <t>2044942</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>MICHEL</t>
+          <t>LARDON</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Manon</t>
+          <t>Celeste</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G62" t="n">
         <v>1</v>
       </c>
       <c r="H62" t="n">
-        <v>38</v>
+        <v>1</v>
+      </c>
+      <c r="I62" t="n">
+        <v>48</v>
+      </c>
+      <c r="J62" t="inlineStr"/>
+      <c r="K62" t="n">
+        <v>48</v>
+      </c>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1598214</t>
+          <t>541554</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>DESIRE</t>
+          <t>DAUTIN</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Colette</t>
+          <t>Marine</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>1</v>
       </c>
       <c r="H63" t="n">
-        <v>37</v>
+        <v>1</v>
+      </c>
+      <c r="I63" t="n">
+        <v>47</v>
+      </c>
+      <c r="J63" t="n">
+        <v>9</v>
+      </c>
+      <c r="K63" t="n">
+        <v>0</v>
+      </c>
+      <c r="L63" t="n">
+        <v>47</v>
+      </c>
+      <c r="M63" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2447655</t>
+          <t>1010394</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>GARCIA</t>
+          <t>LECHARME</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Ophelie</t>
+          <t>Cindy</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>CAF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G64" t="n">
         <v>1</v>
       </c>
       <c r="H64" t="n">
-        <v>37</v>
+        <v>1</v>
+      </c>
+      <c r="I64" t="n">
+        <v>46</v>
+      </c>
+      <c r="J64" t="n">
+        <v>20</v>
+      </c>
+      <c r="K64" t="n">
+        <v>46</v>
+      </c>
+      <c r="L64" t="n">
+        <v>0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1863832</t>
+          <t>1664215</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>CHIRAT</t>
+          <t>REDOLFI</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Aude</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G65" t="n">
         <v>1</v>
       </c>
       <c r="H65" t="n">
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="I65" t="n">
+        <v>46</v>
+      </c>
+      <c r="J65" t="inlineStr"/>
+      <c r="K65" t="n">
+        <v>46</v>
+      </c>
+      <c r="L65" t="n">
+        <v>0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1531585</t>
+          <t>2567033</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>DUTEMS</t>
+          <t>HODY</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Joanie</t>
+          <t>Azilys</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>1</v>
       </c>
       <c r="H66" t="n">
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="I66" t="n">
+        <v>45</v>
+      </c>
+      <c r="J66" t="n">
+        <v>21</v>
+      </c>
+      <c r="K66" t="n">
+        <v>45</v>
+      </c>
+      <c r="L66" t="n">
+        <v>0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2770863</t>
+          <t>1659337</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>PILLET</t>
+          <t>RIDEAU</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Amelie</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G67" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H67" t="n">
-        <v>36</v>
+        <v>4</v>
+      </c>
+      <c r="I67" t="n">
+        <v>44</v>
+      </c>
+      <c r="J67" t="n">
+        <v>91</v>
+      </c>
+      <c r="K67" t="n">
+        <v>21</v>
+      </c>
+      <c r="L67" t="n">
+        <v>23</v>
+      </c>
+      <c r="M67" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1696087</t>
+          <t>2608665</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>TRAQUE</t>
+          <t>PINTO JANEIRO</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Lina</t>
+          <t>Salome</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>JUF</t>
         </is>
       </c>
       <c r="G68" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H68" t="n">
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="I68" t="n">
+        <v>44</v>
+      </c>
+      <c r="J68" t="n">
+        <v>31</v>
+      </c>
+      <c r="K68" t="n">
+        <v>44</v>
+      </c>
+      <c r="L68" t="n">
+        <v>0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2608665</t>
+          <t>1376335</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>PINTO JANEIRO</t>
+          <t>RENAUD</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Salome</t>
+          <t>Gwenaelle</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>JUF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G69" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H69" t="n">
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="I69" t="n">
+        <v>44</v>
+      </c>
+      <c r="J69" t="n">
+        <v>62</v>
+      </c>
+      <c r="K69" t="n">
+        <v>44</v>
+      </c>
+      <c r="L69" t="n">
+        <v>0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1384576</t>
+          <t>1307439</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>TEINTURIER</t>
+          <t>FORTOT</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Isabelle</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="G70" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H70" t="n">
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="I70" t="n">
+        <v>44</v>
+      </c>
+      <c r="J70" t="inlineStr"/>
+      <c r="K70" t="n">
+        <v>15</v>
+      </c>
+      <c r="L70" t="n">
+        <v>29</v>
+      </c>
+      <c r="M70" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2456878</t>
+          <t>1938909</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>VAZ</t>
+          <t>FEULVARCH</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Myriam</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G71" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H71" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="I71" t="n">
+        <v>44</v>
+      </c>
+      <c r="J71" t="n">
+        <v>22</v>
+      </c>
+      <c r="K71" t="n">
+        <v>44</v>
+      </c>
+      <c r="L71" t="n">
+        <v>0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1091309</t>
+          <t>2258191</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>JACOBS</t>
+          <t>SIROT</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Myriam</t>
+          <t>Aude</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>JUF</t>
         </is>
       </c>
       <c r="G72" t="n">
         <v>1</v>
       </c>
       <c r="H72" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="I72" t="n">
+        <v>44</v>
+      </c>
+      <c r="J72" t="inlineStr"/>
+      <c r="K72" t="n">
+        <v>44</v>
+      </c>
+      <c r="L72" t="n">
+        <v>0</v>
+      </c>
+      <c r="M72" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2740490</t>
+          <t>1648235</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>MATHEY-DEFOSSE</t>
+          <t>BERTHEZENE</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Maeva</t>
+          <t>Laurie</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="G73" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H73" t="n">
-        <v>33</v>
+        <v>2</v>
+      </c>
+      <c r="I73" t="n">
+        <v>43</v>
+      </c>
+      <c r="J73" t="n">
+        <v>35</v>
+      </c>
+      <c r="K73" t="n">
+        <v>43</v>
+      </c>
+      <c r="L73" t="n">
+        <v>0</v>
+      </c>
+      <c r="M73" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2535411</t>
+          <t>537134</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>POTTIER</t>
+          <t>DELGRANGE</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Coline</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G74" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H74" t="n">
-        <v>33</v>
+        <v>2</v>
+      </c>
+      <c r="I74" t="n">
+        <v>42</v>
+      </c>
+      <c r="J74" t="n">
+        <v>20</v>
+      </c>
+      <c r="K74" t="n">
+        <v>6</v>
+      </c>
+      <c r="L74" t="n">
+        <v>36</v>
+      </c>
+      <c r="M74" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1029111</t>
+          <t>1639003</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>ROUILLON</t>
+          <t>GELLE</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Clemence</t>
+          <t>Emmie</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>1</v>
       </c>
       <c r="H75" t="n">
-        <v>32</v>
+        <v>1</v>
+      </c>
+      <c r="I75" t="n">
+        <v>42</v>
+      </c>
+      <c r="J75" t="n">
+        <v>24</v>
+      </c>
+      <c r="K75" t="n">
+        <v>42</v>
+      </c>
+      <c r="L75" t="n">
+        <v>0</v>
+      </c>
+      <c r="M75" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1648235</t>
+          <t>384982</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>BERTHEZENE</t>
+          <t>COUTAND</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Laurie</t>
+          <t>Leslie</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="G76" t="n">
         <v>1</v>
       </c>
       <c r="H76" t="n">
-        <v>31</v>
+        <v>1</v>
+      </c>
+      <c r="I76" t="n">
+        <v>42</v>
+      </c>
+      <c r="J76" t="inlineStr"/>
+      <c r="K76" t="n">
+        <v>42</v>
+      </c>
+      <c r="L76" t="n">
+        <v>0</v>
+      </c>
+      <c r="M76" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>1878128</t>
+          <t>1126149</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>DA SILVA LEHOUX</t>
+          <t>ROBERT</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Pauline</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>1</v>
       </c>
       <c r="H77" t="n">
-        <v>31</v>
+        <v>1</v>
+      </c>
+      <c r="I77" t="n">
+        <v>42</v>
+      </c>
+      <c r="J77" t="inlineStr"/>
+      <c r="K77" t="n">
+        <v>42</v>
+      </c>
+      <c r="L77" t="n">
+        <v>0</v>
+      </c>
+      <c r="M77" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2439908</t>
+          <t>2044324</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>DEBAILLEUL</t>
+          <t>PEGLION</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Ambre</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>1</v>
       </c>
       <c r="H78" t="n">
-        <v>31</v>
+        <v>1</v>
+      </c>
+      <c r="I78" t="n">
+        <v>40</v>
+      </c>
+      <c r="J78" t="n">
+        <v>16</v>
+      </c>
+      <c r="K78" t="n">
+        <v>0</v>
+      </c>
+      <c r="L78" t="n">
+        <v>40</v>
+      </c>
+      <c r="M78" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1662925</t>
+          <t>2240189</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>ANDRE</t>
+          <t>PIVRY</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G79" t="n">
         <v>1</v>
       </c>
       <c r="H79" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="I79" t="n">
+        <v>40</v>
+      </c>
+      <c r="J79" t="n">
+        <v>26</v>
+      </c>
+      <c r="K79" t="n">
+        <v>40</v>
+      </c>
+      <c r="L79" t="n">
+        <v>0</v>
+      </c>
+      <c r="M79" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>137094</t>
+          <t>1863384</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>BILLARD</t>
+          <t>DA SILVA</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Frederique</t>
+          <t>Laetitia</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G80" t="n">
         <v>1</v>
       </c>
       <c r="H80" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="I80" t="n">
+        <v>40</v>
+      </c>
+      <c r="J80" t="inlineStr"/>
+      <c r="K80" t="n">
+        <v>40</v>
+      </c>
+      <c r="L80" t="n">
+        <v>0</v>
+      </c>
+      <c r="M80" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>349501</t>
+          <t>2170808</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>CHACHIGNON</t>
+          <t>DOLLANGERE</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Mathilde</t>
+          <t>Marie-Gaelle</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G81" t="n">
         <v>1</v>
       </c>
       <c r="H81" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="I81" t="n">
+        <v>40</v>
+      </c>
+      <c r="J81" t="inlineStr"/>
+      <c r="K81" t="n">
+        <v>40</v>
+      </c>
+      <c r="L81" t="n">
+        <v>0</v>
+      </c>
+      <c r="M81" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>349651</t>
+          <t>631626</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>DELHAYE</t>
+          <t>FLURIAN</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Agnes</t>
+          <t>Marine</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>1</v>
       </c>
       <c r="H82" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="I82" t="n">
+        <v>40</v>
+      </c>
+      <c r="J82" t="inlineStr"/>
+      <c r="K82" t="n">
+        <v>0</v>
+      </c>
+      <c r="L82" t="n">
+        <v>40</v>
+      </c>
+      <c r="M82" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2669935</t>
+          <t>2511625</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>DUPIN</t>
+          <t>DUMINY</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Marie-Pierre</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G83" t="n">
         <v>1</v>
       </c>
       <c r="H83" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="I83" t="n">
+        <v>39</v>
+      </c>
+      <c r="J83" t="inlineStr"/>
+      <c r="K83" t="n">
+        <v>39</v>
+      </c>
+      <c r="L83" t="n">
+        <v>0</v>
+      </c>
+      <c r="M83" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1160245</t>
+          <t>1645638</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>CHAULET</t>
+          <t>LARDON</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Sylvie</t>
+          <t>Emeline</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>1</v>
       </c>
       <c r="H84" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="I84" t="n">
+        <v>39</v>
+      </c>
+      <c r="J84" t="inlineStr"/>
+      <c r="K84" t="n">
+        <v>39</v>
+      </c>
+      <c r="L84" t="n">
+        <v>0</v>
+      </c>
+      <c r="M84" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1968431</t>
+          <t>2760857</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>DE BISSCHOP</t>
+          <t>BAUDIN</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Marie</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G85" t="n">
         <v>1</v>
       </c>
       <c r="H85" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="I85" t="n">
+        <v>38</v>
+      </c>
+      <c r="J85" t="inlineStr"/>
+      <c r="K85" t="n">
+        <v>38</v>
+      </c>
+      <c r="L85" t="n">
+        <v>0</v>
+      </c>
+      <c r="M85" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1355703</t>
+          <t>2577526</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>LECHEVALIER</t>
+          <t>HORVAIS</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Cathy</t>
+          <t>Sandrine</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>M6F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G86" t="n">
         <v>1</v>
       </c>
       <c r="H86" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="I86" t="n">
+        <v>38</v>
+      </c>
+      <c r="J86" t="inlineStr"/>
+      <c r="K86" t="n">
+        <v>38</v>
+      </c>
+      <c r="L86" t="n">
+        <v>0</v>
+      </c>
+      <c r="M86" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2240164</t>
+          <t>1651897</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>MARCHAND</t>
+          <t>NAVAR</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Oceane</t>
+          <t>Corinne</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G87" t="n">
         <v>1</v>
       </c>
       <c r="H87" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="I87" t="n">
+        <v>38</v>
+      </c>
+      <c r="J87" t="inlineStr"/>
+      <c r="K87" t="n">
+        <v>38</v>
+      </c>
+      <c r="L87" t="n">
+        <v>0</v>
+      </c>
+      <c r="M87" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2598671</t>
+          <t>1869953</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>ANDRE</t>
+          <t>MICHEL</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Megdouda</t>
+          <t>Manon</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G88" t="n">
         <v>1</v>
       </c>
       <c r="H88" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="I88" t="n">
+        <v>38</v>
+      </c>
+      <c r="J88" t="inlineStr"/>
+      <c r="K88" t="n">
+        <v>0</v>
+      </c>
+      <c r="L88" t="n">
+        <v>38</v>
+      </c>
+      <c r="M88" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1373864</t>
+          <t>2113191</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>BACONNEAU</t>
+          <t>GRAS</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Agnes</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="G89" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H89" t="n">
-        <v>28</v>
+        <v>2</v>
+      </c>
+      <c r="I89" t="n">
+        <v>37</v>
+      </c>
+      <c r="J89" t="n">
+        <v>101</v>
+      </c>
+      <c r="K89" t="n">
+        <v>37</v>
+      </c>
+      <c r="L89" t="n">
+        <v>0</v>
+      </c>
+      <c r="M89" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2600180</t>
+          <t>2447655</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>HARMENIL</t>
+          <t>GARCIA</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Ophelie</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G90" t="n">
         <v>1</v>
       </c>
       <c r="H90" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="I90" t="n">
+        <v>37</v>
+      </c>
+      <c r="J90" t="n">
+        <v>19</v>
+      </c>
+      <c r="K90" t="n">
+        <v>0</v>
+      </c>
+      <c r="L90" t="n">
+        <v>37</v>
+      </c>
+      <c r="M90" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2309338</t>
+          <t>2125615</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>MELLOUKI</t>
+          <t>DE OLIVEIRA JOAQUIM</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Lydia</t>
+          <t>Clara</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>JUF</t>
         </is>
       </c>
       <c r="G91" t="n">
         <v>1</v>
       </c>
       <c r="H91" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="I91" t="n">
+        <v>36</v>
+      </c>
+      <c r="J91" t="inlineStr"/>
+      <c r="K91" t="n">
+        <v>36</v>
+      </c>
+      <c r="L91" t="n">
+        <v>0</v>
+      </c>
+      <c r="M91" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2684398</t>
+          <t>2817337</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>SANTORO</t>
+          <t>DORIGNY</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Asia</t>
+          <t>Iwona</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>CAF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G92" t="n">
         <v>1</v>
       </c>
       <c r="H92" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="I92" t="n">
+        <v>36</v>
+      </c>
+      <c r="J92" t="inlineStr"/>
+      <c r="K92" t="n">
+        <v>36</v>
+      </c>
+      <c r="L92" t="n">
+        <v>0</v>
+      </c>
+      <c r="M92" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1721133</t>
+          <t>2436752</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>KOLBER-TOUSSAINT</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Blandine</t>
+          <t>Julie</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G93" t="n">
         <v>1</v>
       </c>
       <c r="H93" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="I93" t="n">
+        <v>36</v>
+      </c>
+      <c r="J93" t="inlineStr"/>
+      <c r="K93" t="n">
+        <v>36</v>
+      </c>
+      <c r="L93" t="n">
+        <v>0</v>
+      </c>
+      <c r="M93" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2536149</t>
+          <t>1696087</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>DEDIEU</t>
+          <t>TRAQUE</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Lina</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G94" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H94" t="n">
-        <v>27</v>
+        <v>3</v>
+      </c>
+      <c r="I94" t="n">
+        <v>35</v>
+      </c>
+      <c r="J94" t="n">
+        <v>22</v>
+      </c>
+      <c r="K94" t="n">
+        <v>1</v>
+      </c>
+      <c r="L94" t="n">
+        <v>34</v>
+      </c>
+      <c r="M94" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1692972</t>
+          <t>1333226</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>LEVEL</t>
+          <t>GADACZ</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>M6F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G95" t="n">
         <v>1</v>
       </c>
       <c r="H95" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="I95" t="n">
+        <v>35</v>
+      </c>
+      <c r="J95" t="inlineStr"/>
+      <c r="K95" t="n">
+        <v>35</v>
+      </c>
+      <c r="L95" t="n">
+        <v>0</v>
+      </c>
+      <c r="M95" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1033239</t>
+          <t>2426070</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>MARGOT</t>
+          <t>KURTH</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Nadege</t>
+          <t>Cyriane</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G96" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H96" t="n">
-        <v>27</v>
+        <v>2</v>
+      </c>
+      <c r="I96" t="n">
+        <v>34</v>
+      </c>
+      <c r="J96" t="inlineStr"/>
+      <c r="K96" t="n">
+        <v>34</v>
+      </c>
+      <c r="L96" t="n">
+        <v>0</v>
+      </c>
+      <c r="M96" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2181786</t>
+          <t>1863832</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>SIBLET-BEUVAIN</t>
+          <t>CHIRAT</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G97" t="n">
         <v>1</v>
       </c>
       <c r="H97" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="I97" t="n">
+        <v>34</v>
+      </c>
+      <c r="J97" t="inlineStr"/>
+      <c r="K97" t="n">
+        <v>34</v>
+      </c>
+      <c r="L97" t="n">
+        <v>0</v>
+      </c>
+      <c r="M97" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1659337</t>
+          <t>1969418</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>RIDEAU</t>
+          <t>MIELCZAREK-FAURIE</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Noella</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>JUF</t>
         </is>
       </c>
       <c r="G98" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H98" t="n">
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="I98" t="n">
+        <v>34</v>
+      </c>
+      <c r="J98" t="inlineStr"/>
+      <c r="K98" t="n">
+        <v>34</v>
+      </c>
+      <c r="L98" t="n">
+        <v>0</v>
+      </c>
+      <c r="M98" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>809539</t>
+          <t>1384576</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>DARTOIS</t>
+          <t>TEINTURIER</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Catherine</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G99" t="n">
         <v>2</v>
       </c>
       <c r="H99" t="n">
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="I99" t="n">
+        <v>33</v>
+      </c>
+      <c r="J99" t="inlineStr"/>
+      <c r="K99" t="n">
+        <v>33</v>
+      </c>
+      <c r="L99" t="n">
+        <v>0</v>
+      </c>
+      <c r="M99" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1754926</t>
+          <t>2157841</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>BONNEFOI</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Anouk</t>
+          <t>Veronique</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>RUNNING D'OZ</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G100" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H100" t="n">
+        <v>2</v>
+      </c>
+      <c r="I100" t="n">
+        <v>33</v>
+      </c>
+      <c r="J100" t="inlineStr"/>
+      <c r="K100" t="n">
+        <v>7</v>
+      </c>
+      <c r="L100" t="n">
+        <v>0</v>
+      </c>
+      <c r="M100" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2246309</t>
+          <t>1091309</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>DELOY</t>
+          <t>JACOBS</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Emeline</t>
+          <t>Myriam</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G101" t="n">
         <v>1</v>
       </c>
       <c r="H101" t="n">
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="I101" t="n">
+        <v>33</v>
+      </c>
+      <c r="J101" t="n">
+        <v>33</v>
+      </c>
+      <c r="K101" t="n">
+        <v>33</v>
+      </c>
+      <c r="L101" t="n">
+        <v>0</v>
+      </c>
+      <c r="M101" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2236858</t>
+          <t>2740490</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>GRAO</t>
+          <t>MATHEY-DEFOSSE</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Maeva</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>M6F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G102" t="n">
         <v>1</v>
       </c>
       <c r="H102" t="n">
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="I102" t="n">
+        <v>33</v>
+      </c>
+      <c r="J102" t="inlineStr"/>
+      <c r="K102" t="n">
+        <v>33</v>
+      </c>
+      <c r="L102" t="n">
+        <v>0</v>
+      </c>
+      <c r="M102" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2557794</t>
+          <t>2633002</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>JACQUES</t>
+          <t>TOBIAS</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Adeline</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="G103" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H103" t="n">
-        <v>26</v>
+        <v>3</v>
+      </c>
+      <c r="I103" t="n">
+        <v>32</v>
+      </c>
+      <c r="J103" t="n">
+        <v>63</v>
+      </c>
+      <c r="K103" t="n">
+        <v>8</v>
+      </c>
+      <c r="L103" t="n">
+        <v>0</v>
+      </c>
+      <c r="M103" t="n">
+        <v>24</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2328790</t>
+          <t>2739836</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>TRYGAR</t>
+          <t>BELLAVIA</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Martyna</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G104" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H104" t="n">
-        <v>25</v>
+        <v>3</v>
+      </c>
+      <c r="I104" t="n">
+        <v>32</v>
+      </c>
+      <c r="J104" t="n">
+        <v>66</v>
+      </c>
+      <c r="K104" t="n">
+        <v>3</v>
+      </c>
+      <c r="L104" t="n">
+        <v>29</v>
+      </c>
+      <c r="M104" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2279915</t>
+          <t>2738535</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>GRUNCHEC</t>
+          <t>REGEAU</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Gwenola</t>
+          <t>Armelle</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G105" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H105" t="n">
-        <v>24</v>
+        <v>3</v>
+      </c>
+      <c r="I105" t="n">
+        <v>32</v>
+      </c>
+      <c r="J105" t="n">
+        <v>85</v>
+      </c>
+      <c r="K105" t="n">
+        <v>0</v>
+      </c>
+      <c r="L105" t="n">
+        <v>32</v>
+      </c>
+      <c r="M105" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2523483</t>
+          <t>1721133</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>GUERINET</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Blandine</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>VEF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G106" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H106" t="n">
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="I106" t="n">
+        <v>32</v>
+      </c>
+      <c r="J106" t="n">
+        <v>39</v>
+      </c>
+      <c r="K106" t="n">
+        <v>32</v>
+      </c>
+      <c r="L106" t="n">
+        <v>0</v>
+      </c>
+      <c r="M106" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1601868</t>
+          <t>2669918</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>LAUMEAU</t>
+          <t>QUEZADA DOTOR ANA</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Gabriela</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G107" t="n">
         <v>1</v>
       </c>
       <c r="H107" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="I107" t="n">
+        <v>32</v>
+      </c>
+      <c r="J107" t="inlineStr"/>
+      <c r="K107" t="n">
+        <v>32</v>
+      </c>
+      <c r="L107" t="n">
+        <v>0</v>
+      </c>
+      <c r="M107" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2708288</t>
+          <t>2302956</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>VALENTE</t>
+          <t>MOREAU</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Lori</t>
+          <t>Severine</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G108" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H108" t="n">
-        <v>23</v>
+        <v>3</v>
+      </c>
+      <c r="I108" t="n">
+        <v>31</v>
+      </c>
+      <c r="J108" t="n">
+        <v>119</v>
+      </c>
+      <c r="K108" t="n">
+        <v>31</v>
+      </c>
+      <c r="L108" t="n">
+        <v>0</v>
+      </c>
+      <c r="M108" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>1028121</t>
+          <t>1878128</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>FLEURY</t>
+          <t>DA SILVA LEHOUX</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G109" t="n">
         <v>1</v>
       </c>
       <c r="H109" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="I109" t="n">
+        <v>31</v>
+      </c>
+      <c r="J109" t="n">
+        <v>25</v>
+      </c>
+      <c r="K109" t="n">
+        <v>0</v>
+      </c>
+      <c r="L109" t="n">
+        <v>31</v>
+      </c>
+      <c r="M109" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2770461</t>
+          <t>2535411</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>MEKCI</t>
+          <t>POTTIER</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Lamia</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>ESF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G110" t="n">
         <v>1</v>
       </c>
       <c r="H110" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="I110" t="n">
+        <v>31</v>
+      </c>
+      <c r="J110" t="inlineStr"/>
+      <c r="K110" t="n">
+        <v>31</v>
+      </c>
+      <c r="L110" t="n">
+        <v>0</v>
+      </c>
+      <c r="M110" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2628753</t>
+          <t>711545</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>STEELANDT</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Amelie</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G111" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H111" t="n">
-        <v>23</v>
+        <v>2</v>
+      </c>
+      <c r="I111" t="n">
+        <v>30</v>
+      </c>
+      <c r="J111" t="n">
+        <v>70</v>
+      </c>
+      <c r="K111" t="n">
+        <v>0</v>
+      </c>
+      <c r="L111" t="n">
+        <v>30</v>
+      </c>
+      <c r="M111" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2632572</t>
+          <t>349651</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>BERTIN</t>
+          <t>DELHAYE</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Lana</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>CAF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G112" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H112" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="I112" t="n">
+        <v>30</v>
+      </c>
+      <c r="J112" t="n">
+        <v>26</v>
+      </c>
+      <c r="K112" t="n">
+        <v>0</v>
+      </c>
+      <c r="L112" t="n">
+        <v>30</v>
+      </c>
+      <c r="M112" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2749115</t>
+          <t>137094</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>COUVREUR</t>
+          <t>BILLARD</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Annabelle</t>
+          <t>Frederique</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G113" t="n">
         <v>1</v>
       </c>
       <c r="H113" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="I113" t="n">
+        <v>30</v>
+      </c>
+      <c r="J113" t="inlineStr"/>
+      <c r="K113" t="n">
+        <v>30</v>
+      </c>
+      <c r="L113" t="n">
+        <v>0</v>
+      </c>
+      <c r="M113" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1220353</t>
+          <t>2450277</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>MILESI-GIDOIN</t>
+          <t>ROQUES</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Corinne</t>
+          <t>Emmanuelle</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="G114" t="n">
         <v>1</v>
       </c>
       <c r="H114" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="I114" t="n">
+        <v>30</v>
+      </c>
+      <c r="J114" t="inlineStr"/>
+      <c r="K114" t="n">
+        <v>30</v>
+      </c>
+      <c r="L114" t="n">
+        <v>0</v>
+      </c>
+      <c r="M114" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1758951</t>
+          <t>2669935</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>WRIGHT</t>
+          <t>DUPIN</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Laurence</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G115" t="n">
         <v>1</v>
       </c>
       <c r="H115" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="I115" t="n">
+        <v>30</v>
+      </c>
+      <c r="J115" t="inlineStr"/>
+      <c r="K115" t="n">
+        <v>0</v>
+      </c>
+      <c r="L115" t="n">
+        <v>30</v>
+      </c>
+      <c r="M115" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1255959</t>
+          <t>1160245</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>ANGELOT</t>
+          <t>CHAULET</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Sylvie</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="G116" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H116" t="n">
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="I116" t="n">
+        <v>29</v>
+      </c>
+      <c r="J116" t="n">
+        <v>27</v>
+      </c>
+      <c r="K116" t="n">
+        <v>0</v>
+      </c>
+      <c r="L116" t="n">
+        <v>29</v>
+      </c>
+      <c r="M116" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>116</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2636804</t>
+          <t>2240164</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>GELDOF</t>
+          <t>MARCHAND</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Marie-Helene</t>
+          <t>Oceane</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G117" t="n">
         <v>1</v>
       </c>
       <c r="H117" t="n">
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="I117" t="n">
+        <v>29</v>
+      </c>
+      <c r="J117" t="n">
+        <v>37</v>
+      </c>
+      <c r="K117" t="n">
+        <v>29</v>
+      </c>
+      <c r="L117" t="n">
+        <v>0</v>
+      </c>
+      <c r="M117" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>117</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2471260</t>
+          <t>2362794</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>RODIER</t>
+          <t>BENGHEZAL</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Anne-Laure</t>
+          <t>Najette</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>VEF</t>
         </is>
       </c>
       <c r="G118" t="n">
         <v>1</v>
       </c>
       <c r="H118" t="n">
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="I118" t="n">
+        <v>29</v>
+      </c>
+      <c r="J118" t="inlineStr"/>
+      <c r="K118" t="n">
+        <v>29</v>
+      </c>
+      <c r="L118" t="n">
+        <v>0</v>
+      </c>
+      <c r="M118" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2761617</t>
+          <t>2439908</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>ANTIL</t>
+          <t>DEBAILLEUL</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G119" t="n">
         <v>1</v>
       </c>
       <c r="H119" t="n">
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="I119" t="n">
+        <v>29</v>
+      </c>
+      <c r="J119" t="inlineStr"/>
+      <c r="K119" t="n">
+        <v>29</v>
+      </c>
+      <c r="L119" t="n">
+        <v>0</v>
+      </c>
+      <c r="M119" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2189825</t>
+          <t>161699</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>TABELLA</t>
+          <t>LANDREAU</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M7F</t>
         </is>
       </c>
       <c r="G120" t="n">
         <v>1</v>
       </c>
       <c r="H120" t="n">
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="I120" t="n">
+        <v>29</v>
+      </c>
+      <c r="J120" t="inlineStr"/>
+      <c r="K120" t="n">
+        <v>29</v>
+      </c>
+      <c r="L120" t="n">
+        <v>0</v>
+      </c>
+      <c r="M120" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>1120334</t>
+          <t>1968431</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>NAEGELLEN</t>
+          <t>DE BISSCHOP</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="G121" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H121" t="n">
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="I121" t="n">
+        <v>29</v>
+      </c>
+      <c r="J121" t="inlineStr"/>
+      <c r="K121" t="n">
+        <v>0</v>
+      </c>
+      <c r="L121" t="n">
+        <v>29</v>
+      </c>
+      <c r="M121" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2720570</t>
+          <t>1204515</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>ROCHAIS</t>
+          <t>GUIU</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Gaelle</t>
+          <t>Chloe</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="G122" t="n">
         <v>1</v>
       </c>
       <c r="H122" t="n">
-        <v>18</v>
+        <v>1</v>
+      </c>
+      <c r="I122" t="n">
+        <v>29</v>
+      </c>
+      <c r="J122" t="inlineStr"/>
+      <c r="K122" t="n">
+        <v>0</v>
+      </c>
+      <c r="L122" t="n">
+        <v>0</v>
+      </c>
+      <c r="M122" t="n">
+        <v>29</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2616232</t>
+          <t>2338355</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>IRAVEDRA</t>
+          <t>RAFFIER</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Emma</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G123" t="n">
         <v>1</v>
       </c>
       <c r="H123" t="n">
-        <v>17</v>
+        <v>1</v>
+      </c>
+      <c r="I123" t="n">
+        <v>29</v>
+      </c>
+      <c r="J123" t="inlineStr"/>
+      <c r="K123" t="n">
+        <v>0</v>
+      </c>
+      <c r="L123" t="n">
+        <v>0</v>
+      </c>
+      <c r="M123" t="n">
+        <v>29</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>555594</t>
+          <t>2570156</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>MERIEL</t>
+          <t>CROIZER</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Martine</t>
+          <t>Nadege</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>M6F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G124" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H124" t="n">
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="I124" t="n">
+        <v>28</v>
+      </c>
+      <c r="J124" t="n">
+        <v>67</v>
+      </c>
+      <c r="K124" t="n">
+        <v>28</v>
+      </c>
+      <c r="L124" t="n">
+        <v>0</v>
+      </c>
+      <c r="M124" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2745522</t>
+          <t>1662925</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>PINCHERA</t>
+          <t>ANDRE</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Mathilde</t>
+          <t>Florence</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G125" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H125" t="n">
-        <v>15</v>
+        <v>2</v>
+      </c>
+      <c r="I125" t="n">
+        <v>28</v>
+      </c>
+      <c r="J125" t="inlineStr"/>
+      <c r="K125" t="n">
+        <v>28</v>
+      </c>
+      <c r="L125" t="n">
+        <v>0</v>
+      </c>
+      <c r="M125" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>1422574</t>
+          <t>2684398</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>MARTEAU</t>
+          <t>SANTORO</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Asia</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G126" t="n">
         <v>1</v>
       </c>
       <c r="H126" t="n">
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="I126" t="n">
+        <v>28</v>
+      </c>
+      <c r="J126" t="n">
+        <v>28</v>
+      </c>
+      <c r="K126" t="n">
+        <v>0</v>
+      </c>
+      <c r="L126" t="n">
+        <v>28</v>
+      </c>
+      <c r="M126" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2422912</t>
+          <t>2600180</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>LUCAS</t>
+          <t>HARMENIL</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G127" t="n">
         <v>1</v>
       </c>
       <c r="H127" t="n">
-        <v>13</v>
+        <v>1</v>
+      </c>
+      <c r="I127" t="n">
+        <v>28</v>
+      </c>
+      <c r="J127" t="n">
+        <v>38</v>
+      </c>
+      <c r="K127" t="n">
+        <v>28</v>
+      </c>
+      <c r="L127" t="n">
+        <v>0</v>
+      </c>
+      <c r="M127" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1550856</t>
+          <t>2559549</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>VICERY</t>
+          <t>GODART</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Chantal</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G128" t="n">
         <v>1</v>
       </c>
       <c r="H128" t="n">
-        <v>13</v>
+        <v>1</v>
+      </c>
+      <c r="I128" t="n">
+        <v>28</v>
+      </c>
+      <c r="J128" t="inlineStr"/>
+      <c r="K128" t="n">
+        <v>28</v>
+      </c>
+      <c r="L128" t="n">
+        <v>0</v>
+      </c>
+      <c r="M128" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>1980087</t>
+          <t>2122689</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>RABIER</t>
+          <t>MOISSONNIER</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Lucie</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>JUF</t>
         </is>
       </c>
       <c r="G129" t="n">
         <v>1</v>
       </c>
       <c r="H129" t="n">
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="I129" t="n">
+        <v>28</v>
+      </c>
+      <c r="J129" t="inlineStr"/>
+      <c r="K129" t="n">
+        <v>28</v>
+      </c>
+      <c r="L129" t="n">
+        <v>0</v>
+      </c>
+      <c r="M129" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2733162</t>
+          <t>1373864</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>PIERRAT</t>
+          <t>BACONNEAU</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Cecile</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G130" t="n">
         <v>1</v>
       </c>
       <c r="H130" t="n">
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="I130" t="n">
+        <v>28</v>
+      </c>
+      <c r="J130" t="inlineStr"/>
+      <c r="K130" t="n">
+        <v>0</v>
+      </c>
+      <c r="L130" t="n">
+        <v>28</v>
+      </c>
+      <c r="M130" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2633002</t>
+          <t>2553425</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>TOBIAS</t>
+          <t>DUFOUR</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Laetitia</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G131" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H131" t="n">
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="I131" t="n">
+        <v>28</v>
+      </c>
+      <c r="J131" t="inlineStr"/>
+      <c r="K131" t="n">
+        <v>0</v>
+      </c>
+      <c r="L131" t="n">
+        <v>28</v>
+      </c>
+      <c r="M131" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2622501</t>
+          <t>1765337</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>PUISSEGUR</t>
+          <t>LEDAN</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Marine</t>
+          <t>Clarisse</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G132" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H132" t="n">
-        <v>9</v>
+        <v>2</v>
+      </c>
+      <c r="I132" t="n">
+        <v>27</v>
+      </c>
+      <c r="J132" t="n">
+        <v>87</v>
+      </c>
+      <c r="K132" t="n">
+        <v>0</v>
+      </c>
+      <c r="L132" t="n">
+        <v>27</v>
+      </c>
+      <c r="M132" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2648910</t>
+          <t>1355703</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>BEAUSSIER</t>
+          <t>LECHEVALIER</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Tramy</t>
+          <t>Cathy</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M6F</t>
         </is>
       </c>
       <c r="G133" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H133" t="n">
-        <v>8</v>
+        <v>2</v>
+      </c>
+      <c r="I133" t="n">
+        <v>27</v>
+      </c>
+      <c r="J133" t="inlineStr"/>
+      <c r="K133" t="n">
+        <v>27</v>
+      </c>
+      <c r="L133" t="n">
+        <v>0</v>
+      </c>
+      <c r="M133" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2157841</t>
+          <t>1033239</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>MARGOT</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Veronique</t>
+          <t>Nadege</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>RUNNING D'OZ</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G134" t="n">
         <v>1</v>
       </c>
       <c r="H134" t="n">
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="I134" t="n">
+        <v>27</v>
+      </c>
+      <c r="J134" t="n">
+        <v>29</v>
+      </c>
+      <c r="K134" t="n">
+        <v>0</v>
+      </c>
+      <c r="L134" t="n">
+        <v>27</v>
+      </c>
+      <c r="M134" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2756881</t>
+          <t>2598671</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>RONDEAU</t>
+          <t>ANDRE</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Megdouda</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="G135" t="n">
         <v>1</v>
       </c>
       <c r="H135" t="n">
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="I135" t="n">
+        <v>27</v>
+      </c>
+      <c r="J135" t="inlineStr"/>
+      <c r="K135" t="n">
+        <v>27</v>
+      </c>
+      <c r="L135" t="n">
+        <v>0</v>
+      </c>
+      <c r="M135" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1496991</t>
+          <t>470013</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>BESSARD</t>
+          <t>TRENIER</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Pascale</t>
+          <t>Solene</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G136" t="n">
         <v>1</v>
       </c>
       <c r="H136" t="n">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="I136" t="n">
+        <v>27</v>
+      </c>
+      <c r="J136" t="inlineStr"/>
+      <c r="K136" t="n">
+        <v>27</v>
+      </c>
+      <c r="L136" t="n">
+        <v>0</v>
+      </c>
+      <c r="M136" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2174887</t>
+          <t>2536149</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>MEGRET</t>
+          <t>DEDIEU</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Danielle</t>
+          <t>Delphine</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>M6F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G137" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H137" t="n">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="I137" t="n">
+        <v>27</v>
+      </c>
+      <c r="J137" t="inlineStr"/>
+      <c r="K137" t="n">
+        <v>0</v>
+      </c>
+      <c r="L137" t="n">
+        <v>27</v>
+      </c>
+      <c r="M137" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>1376335</t>
+          <t>1463214</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>RENAUD</t>
+          <t>GERNATH</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Gwenaelle</t>
+          <t>Corinne</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G138" t="n">
         <v>1</v>
       </c>
       <c r="H138" t="n">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="I138" t="n">
+        <v>27</v>
+      </c>
+      <c r="J138" t="inlineStr"/>
+      <c r="K138" t="n">
+        <v>0</v>
+      </c>
+      <c r="L138" t="n">
+        <v>0</v>
+      </c>
+      <c r="M138" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>1931896</t>
+          <t>2181786</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>CAMBILLAU</t>
+          <t>SIBLET-BEUVAIN</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Anne-Laure</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G139" t="n">
         <v>2</v>
       </c>
       <c r="H139" t="n">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="I139" t="n">
+        <v>26</v>
+      </c>
+      <c r="J139" t="inlineStr"/>
+      <c r="K139" t="n">
+        <v>26</v>
+      </c>
+      <c r="L139" t="n">
+        <v>0</v>
+      </c>
+      <c r="M139" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2727654</t>
+          <t>1692972</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>SAMSEL</t>
+          <t>LEVEL</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Carine</t>
+          <t>Christelle</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M6F</t>
         </is>
       </c>
       <c r="G140" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H140" t="n">
         <v>2</v>
+      </c>
+      <c r="I140" t="n">
+        <v>26</v>
+      </c>
+      <c r="J140" t="inlineStr"/>
+      <c r="K140" t="n">
+        <v>0</v>
+      </c>
+      <c r="L140" t="n">
+        <v>26</v>
+      </c>
+      <c r="M140" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2625404</t>
+          <t>2557794</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>GUILLUCQ</t>
+          <t>JACQUES</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Adeline</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G141" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H141" t="n">
         <v>1</v>
+      </c>
+      <c r="I141" t="n">
+        <v>26</v>
+      </c>
+      <c r="J141" t="n">
+        <v>40</v>
+      </c>
+      <c r="K141" t="n">
+        <v>26</v>
+      </c>
+      <c r="L141" t="n">
+        <v>0</v>
+      </c>
+      <c r="M141" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1880436</t>
+          <t>2713753</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AABAR</t>
+          <t>KOPELOWICZ</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Sandrine</t>
+          <t>Anna</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G142" t="n">
         <v>1</v>
       </c>
       <c r="H142" t="n">
         <v>1</v>
+      </c>
+      <c r="I142" t="n">
+        <v>26</v>
+      </c>
+      <c r="J142" t="inlineStr"/>
+      <c r="K142" t="n">
+        <v>26</v>
+      </c>
+      <c r="L142" t="n">
+        <v>0</v>
+      </c>
+      <c r="M142" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2643147</t>
+          <t>2309338</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>LECHENE</t>
+          <t>MELLOUKI</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Murielle</t>
+          <t>Lydia</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G143" t="n">
         <v>1</v>
       </c>
       <c r="H143" t="n">
         <v>1</v>
+      </c>
+      <c r="I143" t="n">
+        <v>26</v>
+      </c>
+      <c r="J143" t="inlineStr"/>
+      <c r="K143" t="n">
+        <v>26</v>
+      </c>
+      <c r="L143" t="n">
+        <v>0</v>
+      </c>
+      <c r="M143" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1871175</t>
+          <t>2474308</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>PERONNET</t>
+          <t>NICHELE</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Aurelie</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G144" t="n">
         <v>1</v>
       </c>
       <c r="H144" t="n">
         <v>1</v>
+      </c>
+      <c r="I144" t="n">
+        <v>26</v>
+      </c>
+      <c r="J144" t="inlineStr"/>
+      <c r="K144" t="n">
+        <v>0</v>
+      </c>
+      <c r="L144" t="n">
+        <v>0</v>
+      </c>
+      <c r="M144" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>935164</t>
+          <t>809539</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>POINTET</t>
+          <t>DARTOIS</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Alexia</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G145" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H145" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="I145" t="n">
+        <v>25</v>
+      </c>
+      <c r="J145" t="n">
+        <v>55</v>
+      </c>
+      <c r="K145" t="n">
+        <v>25</v>
+      </c>
+      <c r="L145" t="n">
+        <v>0</v>
+      </c>
+      <c r="M145" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2675190</t>
+          <t>2328790</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>GEIGENHOLZ</t>
+          <t>TRYGAR</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Martyna</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G146" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H146" t="n">
+        <v>1</v>
+      </c>
+      <c r="I146" t="n">
+        <v>25</v>
+      </c>
+      <c r="J146" t="n">
+        <v>41</v>
+      </c>
+      <c r="K146" t="n">
+        <v>25</v>
+      </c>
+      <c r="L146" t="n">
+        <v>0</v>
+      </c>
+      <c r="M146" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2660598</t>
+          <t>2246309</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>GUERIN</t>
+          <t>DELOY</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Anne-Sophie</t>
+          <t>Emeline</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G147" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H147" t="n">
+        <v>1</v>
+      </c>
+      <c r="I147" t="n">
+        <v>25</v>
+      </c>
+      <c r="J147" t="inlineStr"/>
+      <c r="K147" t="n">
+        <v>25</v>
+      </c>
+      <c r="L147" t="n">
+        <v>0</v>
+      </c>
+      <c r="M147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>606507</t>
+          <t>1954103</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>ALENGHI</t>
+          <t>DALIGAULT</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Francoise</t>
+          <t>Fabiola</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>M8F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G148" t="n">
         <v>1</v>
       </c>
       <c r="H148" t="n">
+        <v>1</v>
+      </c>
+      <c r="I148" t="n">
+        <v>25</v>
+      </c>
+      <c r="J148" t="inlineStr"/>
+      <c r="K148" t="n">
+        <v>0</v>
+      </c>
+      <c r="L148" t="n">
+        <v>25</v>
+      </c>
+      <c r="M148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2364587</t>
+          <t>2091184</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>ALEXIS</t>
+          <t>RODRIGUES</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Linda</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G149" t="n">
         <v>1</v>
       </c>
       <c r="H149" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I149" t="n">
+        <v>25</v>
+      </c>
+      <c r="J149" t="inlineStr"/>
+      <c r="K149" t="n">
+        <v>0</v>
+      </c>
+      <c r="L149" t="n">
+        <v>0</v>
+      </c>
+      <c r="M149" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2671922</t>
+          <t>2228727</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>ANIN</t>
+          <t>VOILLARD</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G150" t="n">
         <v>1</v>
       </c>
       <c r="H150" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I150" t="n">
+        <v>25</v>
+      </c>
+      <c r="J150" t="inlineStr"/>
+      <c r="K150" t="n">
+        <v>0</v>
+      </c>
+      <c r="L150" t="n">
+        <v>0</v>
+      </c>
+      <c r="M150" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1971381</t>
+          <t>2236858</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>BAGARD</t>
+          <t>GRAO</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M6F</t>
         </is>
       </c>
       <c r="G151" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H151" t="n">
+        <v>2</v>
+      </c>
+      <c r="I151" t="n">
+        <v>24</v>
+      </c>
+      <c r="J151" t="inlineStr"/>
+      <c r="K151" t="n">
+        <v>0</v>
+      </c>
+      <c r="L151" t="n">
+        <v>24</v>
+      </c>
+      <c r="M151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1748781</t>
+          <t>2751471</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>BAILLEUX</t>
+          <t>DUPRE</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Benedicte</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>AVENIR SAMOREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G152" t="n">
         <v>1</v>
       </c>
       <c r="H152" t="n">
+        <v>1</v>
+      </c>
+      <c r="I152" t="n">
+        <v>24</v>
+      </c>
+      <c r="J152" t="inlineStr"/>
+      <c r="K152" t="n">
+        <v>24</v>
+      </c>
+      <c r="L152" t="n">
+        <v>0</v>
+      </c>
+      <c r="M152" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2420743</t>
+          <t>2676641</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>BARRAULT</t>
+          <t>PRET</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Joelle</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G153" t="n">
         <v>1</v>
       </c>
       <c r="H153" t="n">
+        <v>1</v>
+      </c>
+      <c r="I153" t="n">
+        <v>24</v>
+      </c>
+      <c r="J153" t="inlineStr"/>
+      <c r="K153" t="n">
+        <v>24</v>
+      </c>
+      <c r="L153" t="n">
+        <v>0</v>
+      </c>
+      <c r="M153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2748564</t>
+          <t>1877567</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>BASSET</t>
+          <t>LELONG</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Anelyse</t>
+          <t>Julie</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>COR DAMMARTIN</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>JUF</t>
         </is>
       </c>
       <c r="G154" t="n">
         <v>1</v>
       </c>
       <c r="H154" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I154" t="n">
+        <v>24</v>
+      </c>
+      <c r="J154" t="inlineStr"/>
+      <c r="K154" t="n">
+        <v>0</v>
+      </c>
+      <c r="L154" t="n">
+        <v>0</v>
+      </c>
+      <c r="M154" t="n">
+        <v>24</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>154</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2117441</t>
+          <t>2745522</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>BELHADJ</t>
+          <t>PINCHERA</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Saloua</t>
+          <t>Mathilde</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G155" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H155" t="n">
+        <v>2</v>
+      </c>
+      <c r="I155" t="n">
+        <v>23</v>
+      </c>
+      <c r="J155" t="n">
+        <v>51</v>
+      </c>
+      <c r="K155" t="n">
+        <v>23</v>
+      </c>
+      <c r="L155" t="n">
+        <v>0</v>
+      </c>
+      <c r="M155" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2739836</t>
+          <t>2770461</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>BELLAVIA</t>
+          <t>MEKCI</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Lamia</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>ESF</t>
         </is>
       </c>
       <c r="G156" t="n">
         <v>1</v>
       </c>
       <c r="H156" t="n">
+        <v>1</v>
+      </c>
+      <c r="I156" t="n">
+        <v>23</v>
+      </c>
+      <c r="J156" t="n">
+        <v>43</v>
+      </c>
+      <c r="K156" t="n">
+        <v>23</v>
+      </c>
+      <c r="L156" t="n">
+        <v>0</v>
+      </c>
+      <c r="M156" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1979635</t>
+          <t>1601868</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>BERNEAU</t>
+          <t>LAUMEAU</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Florence</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G157" t="n">
         <v>1</v>
       </c>
       <c r="H157" t="n">
+        <v>1</v>
+      </c>
+      <c r="I157" t="n">
+        <v>23</v>
+      </c>
+      <c r="J157" t="inlineStr"/>
+      <c r="K157" t="n">
+        <v>23</v>
+      </c>
+      <c r="L157" t="n">
+        <v>0</v>
+      </c>
+      <c r="M157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2362250</t>
+          <t>2826298</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>BRADBURY</t>
+          <t>MEROUGE</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Ghislaine</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M6F</t>
         </is>
       </c>
       <c r="G158" t="n">
         <v>1</v>
       </c>
       <c r="H158" t="n">
+        <v>1</v>
+      </c>
+      <c r="I158" t="n">
+        <v>23</v>
+      </c>
+      <c r="J158" t="inlineStr"/>
+      <c r="K158" t="n">
+        <v>23</v>
+      </c>
+      <c r="L158" t="n">
+        <v>0</v>
+      </c>
+      <c r="M158" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>158</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2676509</t>
+          <t>2583371</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>CAPEL</t>
+          <t>MIRANDA</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Emmanuelle</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G159" t="n">
         <v>1</v>
       </c>
       <c r="H159" t="n">
+        <v>1</v>
+      </c>
+      <c r="I159" t="n">
+        <v>23</v>
+      </c>
+      <c r="J159" t="inlineStr"/>
+      <c r="K159" t="n">
+        <v>23</v>
+      </c>
+      <c r="L159" t="n">
+        <v>0</v>
+      </c>
+      <c r="M159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2181916</t>
+          <t>1028121</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>CLAUDEL</t>
+          <t>FLEURY</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Pascaline</t>
+          <t>Isabelle</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>M0F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G160" t="n">
         <v>1</v>
       </c>
       <c r="H160" t="n">
+        <v>1</v>
+      </c>
+      <c r="I160" t="n">
+        <v>23</v>
+      </c>
+      <c r="J160" t="inlineStr"/>
+      <c r="K160" t="n">
+        <v>0</v>
+      </c>
+      <c r="L160" t="n">
+        <v>23</v>
+      </c>
+      <c r="M160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1200699</t>
+          <t>1574470</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>COLL</t>
+          <t>KLIKAS</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Leonie</t>
+          <t>Veronique</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G161" t="n">
         <v>1</v>
       </c>
       <c r="H161" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I161" t="n">
+        <v>23</v>
+      </c>
+      <c r="J161" t="inlineStr"/>
+      <c r="K161" t="n">
+        <v>0</v>
+      </c>
+      <c r="L161" t="n">
+        <v>0</v>
+      </c>
+      <c r="M161" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2570156</t>
+          <t>2756726</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>CROIZER</t>
+          <t>LENOIR</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Nadege</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G162" t="n">
         <v>1</v>
       </c>
       <c r="H162" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I162" t="n">
+        <v>23</v>
+      </c>
+      <c r="J162" t="inlineStr"/>
+      <c r="K162" t="n">
+        <v>0</v>
+      </c>
+      <c r="L162" t="n">
+        <v>0</v>
+      </c>
+      <c r="M162" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2767860</t>
+          <t>2279915</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>DECLERCQ</t>
+          <t>GRUNCHEC</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Carole</t>
+          <t>Gwenola</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Sporting Club Briard Athletisme</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G163" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H163" t="n">
+        <v>2</v>
+      </c>
+      <c r="I163" t="n">
+        <v>22</v>
+      </c>
+      <c r="J163" t="n">
+        <v>104</v>
+      </c>
+      <c r="K163" t="n">
+        <v>0</v>
+      </c>
+      <c r="L163" t="n">
+        <v>22</v>
+      </c>
+      <c r="M163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1105272</t>
+          <t>2709390</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>DEJEAN</t>
+          <t>BADUEL</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Salomey</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G164" t="n">
         <v>1</v>
       </c>
       <c r="H164" t="n">
+        <v>1</v>
+      </c>
+      <c r="I164" t="n">
+        <v>22</v>
+      </c>
+      <c r="J164" t="inlineStr"/>
+      <c r="K164" t="n">
+        <v>22</v>
+      </c>
+      <c r="L164" t="n">
+        <v>0</v>
+      </c>
+      <c r="M164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>164</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2380941</t>
+          <t>2628753</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>DELOUCHE</t>
+          <t>STEELANDT</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Amelie</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G165" t="n">
         <v>1</v>
       </c>
       <c r="H165" t="n">
+        <v>1</v>
+      </c>
+      <c r="I165" t="n">
+        <v>22</v>
+      </c>
+      <c r="J165" t="inlineStr"/>
+      <c r="K165" t="n">
+        <v>22</v>
+      </c>
+      <c r="L165" t="n">
+        <v>0</v>
+      </c>
+      <c r="M165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2506903</t>
+          <t>2749115</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>DENEAU</t>
+          <t>COUVREUR</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Angelique</t>
+          <t>Annabelle</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G166" t="n">
         <v>1</v>
       </c>
       <c r="H166" t="n">
+        <v>1</v>
+      </c>
+      <c r="I166" t="n">
+        <v>22</v>
+      </c>
+      <c r="J166" t="inlineStr"/>
+      <c r="K166" t="n">
+        <v>0</v>
+      </c>
+      <c r="L166" t="n">
+        <v>22</v>
+      </c>
+      <c r="M166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2486354</t>
+          <t>2649749</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>DONATI</t>
+          <t>ALBERT</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Agathe</t>
+          <t>Ophelie</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="G167" t="n">
         <v>1</v>
       </c>
       <c r="H167" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I167" t="n">
+        <v>22</v>
+      </c>
+      <c r="J167" t="inlineStr"/>
+      <c r="K167" t="n">
+        <v>0</v>
+      </c>
+      <c r="L167" t="n">
+        <v>0</v>
+      </c>
+      <c r="M167" t="n">
+        <v>22</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1866450</t>
+          <t>1785357</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>DOS SANTOS</t>
+          <t>REMAUD</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Laurinda</t>
+          <t>Mylene</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G168" t="n">
         <v>1</v>
       </c>
       <c r="H168" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I168" t="n">
+        <v>22</v>
+      </c>
+      <c r="J168" t="inlineStr"/>
+      <c r="K168" t="n">
+        <v>0</v>
+      </c>
+      <c r="L168" t="n">
+        <v>0</v>
+      </c>
+      <c r="M168" t="n">
+        <v>22</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>168</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2132695</t>
+          <t>2483783</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>DURUT</t>
+          <t>REMBRY</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Margot</t>
+          <t>Carole</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>ESF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G169" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H169" t="n">
+        <v>3</v>
+      </c>
+      <c r="I169" t="n">
+        <v>21</v>
+      </c>
+      <c r="J169" t="n">
+        <v>105</v>
+      </c>
+      <c r="K169" t="n">
+        <v>21</v>
+      </c>
+      <c r="L169" t="n">
+        <v>0</v>
+      </c>
+      <c r="M169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>2730551</t>
+          <t>2708288</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>EISER-LAB</t>
+          <t>VALENTE</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Apolline</t>
+          <t>Lori</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="G170" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H170" t="n">
+        <v>2</v>
+      </c>
+      <c r="I170" t="n">
+        <v>21</v>
+      </c>
+      <c r="J170" t="n">
+        <v>96</v>
+      </c>
+      <c r="K170" t="n">
+        <v>0</v>
+      </c>
+      <c r="L170" t="n">
+        <v>21</v>
+      </c>
+      <c r="M170" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>2722008</t>
+          <t>1866450</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>ETANGSALE MARIE</t>
+          <t>DOS SANTOS</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Laurinda</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G171" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H171" t="n">
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="I171" t="n">
+        <v>21</v>
+      </c>
+      <c r="J171" t="inlineStr"/>
+      <c r="K171" t="n">
+        <v>0</v>
+      </c>
+      <c r="L171" t="n">
+        <v>0</v>
+      </c>
+      <c r="M171" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>2607997</t>
+          <t>2636804</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>FOURNIER</t>
+          <t>GELDOF</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Romane</t>
+          <t>Marie-Helene</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G172" t="n">
         <v>1</v>
       </c>
       <c r="H172" t="n">
+        <v>1</v>
+      </c>
+      <c r="I172" t="n">
+        <v>21</v>
+      </c>
+      <c r="J172" t="n">
+        <v>45</v>
+      </c>
+      <c r="K172" t="n">
+        <v>21</v>
+      </c>
+      <c r="L172" t="n">
+        <v>0</v>
+      </c>
+      <c r="M172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2016908</t>
+          <t>1758951</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>FOURNIER</t>
+          <t>WRIGHT</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Marlene</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="G173" t="n">
         <v>1</v>
       </c>
       <c r="H173" t="n">
+        <v>1</v>
+      </c>
+      <c r="I173" t="n">
+        <v>21</v>
+      </c>
+      <c r="J173" t="inlineStr"/>
+      <c r="K173" t="n">
+        <v>21</v>
+      </c>
+      <c r="L173" t="n">
+        <v>0</v>
+      </c>
+      <c r="M173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>173</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>2678342</t>
+          <t>2548297</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>FRANC</t>
+          <t>SOTELO</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Cindy</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>M1F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G174" t="n">
         <v>1</v>
       </c>
       <c r="H174" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I174" t="n">
+        <v>21</v>
+      </c>
+      <c r="J174" t="inlineStr"/>
+      <c r="K174" t="n">
+        <v>0</v>
+      </c>
+      <c r="L174" t="n">
+        <v>0</v>
+      </c>
+      <c r="M174" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>174</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2633234</t>
+          <t>2632572</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>GAIRAUT</t>
+          <t>BERTIN</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Lana</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G175" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H175" t="n">
+        <v>2</v>
+      </c>
+      <c r="I175" t="n">
+        <v>20</v>
+      </c>
+      <c r="J175" t="n">
+        <v>115</v>
+      </c>
+      <c r="K175" t="n">
+        <v>0</v>
+      </c>
+      <c r="L175" t="n">
+        <v>20</v>
+      </c>
+      <c r="M175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>175</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2127887</t>
+          <t>2471260</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>GATEAU</t>
+          <t>RODIER</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Gwenaelle</t>
+          <t>Anne-Laure</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G176" t="n">
         <v>1</v>
       </c>
       <c r="H176" t="n">
+        <v>1</v>
+      </c>
+      <c r="I176" t="n">
+        <v>20</v>
+      </c>
+      <c r="J176" t="n">
+        <v>46</v>
+      </c>
+      <c r="K176" t="n">
+        <v>20</v>
+      </c>
+      <c r="L176" t="n">
+        <v>0</v>
+      </c>
+      <c r="M176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>711545</t>
+          <t>2734542</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>OLIVEIRA</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G177" t="n">
         <v>1</v>
       </c>
       <c r="H177" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I177" t="n">
+        <v>20</v>
+      </c>
+      <c r="J177" t="inlineStr"/>
+      <c r="K177" t="n">
+        <v>0</v>
+      </c>
+      <c r="L177" t="n">
+        <v>0</v>
+      </c>
+      <c r="M177" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1657528</t>
+          <t>2752989</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>GOESSEL</t>
+          <t>SANTOS</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Carole</t>
+          <t>Sandrine</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G178" t="n">
         <v>1</v>
       </c>
       <c r="H178" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="I178" t="n">
+        <v>20</v>
+      </c>
+      <c r="J178" t="inlineStr"/>
+      <c r="K178" t="n">
+        <v>0</v>
+      </c>
+      <c r="L178" t="n">
+        <v>0</v>
+      </c>
+      <c r="M178" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>178</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1272721</t>
+          <t>1255959</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>HAUPAIX</t>
+          <t>ANGELOT</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Astrid</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="G179" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H179" t="n">
+        <v>2</v>
+      </c>
+      <c r="I179" t="n">
+        <v>19</v>
+      </c>
+      <c r="J179" t="n">
+        <v>117</v>
+      </c>
+      <c r="K179" t="n">
+        <v>0</v>
+      </c>
+      <c r="L179" t="n">
+        <v>19</v>
+      </c>
+      <c r="M179" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>179</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1550855</t>
+          <t>2761617</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>HENRY</t>
+          <t>ANTIL</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Elise</t>
+          <t>Melanie</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G180" t="n">
         <v>1</v>
       </c>
       <c r="H180" t="n">
+        <v>1</v>
+      </c>
+      <c r="I180" t="n">
+        <v>19</v>
+      </c>
+      <c r="J180" t="n">
+        <v>47</v>
+      </c>
+      <c r="K180" t="n">
+        <v>19</v>
+      </c>
+      <c r="L180" t="n">
+        <v>0</v>
+      </c>
+      <c r="M180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2583098</t>
+          <t>2401871</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>HORTAS GOMES</t>
+          <t>ALEMAN</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Sari-Lou</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>AVENIR SAMOREAU</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G181" t="n">
         <v>1</v>
       </c>
       <c r="H181" t="n">
+        <v>1</v>
+      </c>
+      <c r="I181" t="n">
+        <v>19</v>
+      </c>
+      <c r="J181" t="inlineStr"/>
+      <c r="K181" t="n">
+        <v>19</v>
+      </c>
+      <c r="L181" t="n">
+        <v>0</v>
+      </c>
+      <c r="M181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2752339</t>
+          <t>2809812</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>HUSSON</t>
+          <t>KAMALI</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Suzanne</t>
+          <t>Claudine</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G182" t="n">
         <v>1</v>
       </c>
       <c r="H182" t="n">
+        <v>1</v>
+      </c>
+      <c r="I182" t="n">
+        <v>19</v>
+      </c>
+      <c r="J182" t="inlineStr"/>
+      <c r="K182" t="n">
+        <v>19</v>
+      </c>
+      <c r="L182" t="n">
+        <v>0</v>
+      </c>
+      <c r="M182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>182</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2730235</t>
+          <t>2666165</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>IMELE EP NGNINTEDEM ROMENCE</t>
+          <t>ALONZO</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Faska</t>
+          <t>Roxane</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="G183" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H183" t="n">
+        <v>2</v>
+      </c>
+      <c r="I183" t="n">
+        <v>18</v>
+      </c>
+      <c r="J183" t="inlineStr"/>
+      <c r="K183" t="n">
+        <v>18</v>
+      </c>
+      <c r="L183" t="n">
+        <v>0</v>
+      </c>
+      <c r="M183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>183</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1587928</t>
+          <t>2720570</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>KOROTKEVITCH</t>
+          <t>ROCHAIS</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Gaelle</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G184" t="n">
         <v>1</v>
       </c>
       <c r="H184" t="n">
+        <v>1</v>
+      </c>
+      <c r="I184" t="n">
+        <v>18</v>
+      </c>
+      <c r="J184" t="n">
+        <v>48</v>
+      </c>
+      <c r="K184" t="n">
+        <v>18</v>
+      </c>
+      <c r="L184" t="n">
+        <v>0</v>
+      </c>
+      <c r="M184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1222837</t>
+          <t>2654605</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>LAUNOY</t>
+          <t>MATHIEU</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Marlene</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>S L Ums Pontault Combault</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G185" t="n">
         <v>1</v>
       </c>
       <c r="H185" t="n">
+        <v>1</v>
+      </c>
+      <c r="I185" t="n">
+        <v>18</v>
+      </c>
+      <c r="J185" t="inlineStr"/>
+      <c r="K185" t="n">
+        <v>18</v>
+      </c>
+      <c r="L185" t="n">
+        <v>0</v>
+      </c>
+      <c r="M185" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>185</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>2438640</t>
+          <t>2189825</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>LEBLANC</t>
+          <t>TABELLA</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Christelle</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>M6F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G186" t="n">
         <v>1</v>
       </c>
       <c r="H186" t="n">
+        <v>1</v>
+      </c>
+      <c r="I186" t="n">
+        <v>18</v>
+      </c>
+      <c r="J186" t="inlineStr"/>
+      <c r="K186" t="n">
+        <v>18</v>
+      </c>
+      <c r="L186" t="n">
+        <v>0</v>
+      </c>
+      <c r="M186" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>186</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1765337</t>
+          <t>555594</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>LEDAN</t>
+          <t>MERIEL</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Clarisse</t>
+          <t>Martine</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M6F</t>
         </is>
       </c>
       <c r="G187" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H187" t="n">
+        <v>2</v>
+      </c>
+      <c r="I187" t="n">
+        <v>17</v>
+      </c>
+      <c r="J187" t="n">
+        <v>50</v>
+      </c>
+      <c r="K187" t="n">
+        <v>17</v>
+      </c>
+      <c r="L187" t="n">
+        <v>0</v>
+      </c>
+      <c r="M187" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>187</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1978439</t>
+          <t>2754930</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>LERNOUT</t>
+          <t>DUBAS-LIGER</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Evangeline</t>
+          <t>Lucie</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G188" t="n">
         <v>1</v>
       </c>
       <c r="H188" t="n">
+        <v>1</v>
+      </c>
+      <c r="I188" t="n">
+        <v>17</v>
+      </c>
+      <c r="J188" t="inlineStr"/>
+      <c r="K188" t="n">
+        <v>17</v>
+      </c>
+      <c r="L188" t="n">
+        <v>0</v>
+      </c>
+      <c r="M188" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>188</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2146142</t>
+          <t>2780207</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>LOZANO</t>
+          <t>PONS DE VINCENT</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Tiffany</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>ESF</t>
+          <t>M0F</t>
         </is>
       </c>
       <c r="G189" t="n">
         <v>1</v>
       </c>
       <c r="H189" t="n">
+        <v>1</v>
+      </c>
+      <c r="I189" t="n">
+        <v>17</v>
+      </c>
+      <c r="J189" t="inlineStr"/>
+      <c r="K189" t="n">
+        <v>17</v>
+      </c>
+      <c r="L189" t="n">
+        <v>0</v>
+      </c>
+      <c r="M189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>189</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2757466</t>
+          <t>1120334</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>MAS</t>
+          <t>NAEGELLEN</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Delphine</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G190" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H190" t="n">
+        <v>3</v>
+      </c>
+      <c r="I190" t="n">
+        <v>16</v>
+      </c>
+      <c r="J190" t="n">
+        <v>124</v>
+      </c>
+      <c r="K190" t="n">
+        <v>0</v>
+      </c>
+      <c r="L190" t="n">
+        <v>16</v>
+      </c>
+      <c r="M190" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>190</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1523779</t>
+          <t>2616232</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>IRAVEDRA</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Axelle</t>
+          <t>Emma</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G191" t="n">
         <v>1</v>
       </c>
       <c r="H191" t="n">
+        <v>1</v>
+      </c>
+      <c r="I191" t="n">
+        <v>16</v>
+      </c>
+      <c r="J191" t="inlineStr"/>
+      <c r="K191" t="n">
+        <v>16</v>
+      </c>
+      <c r="L191" t="n">
+        <v>0</v>
+      </c>
+      <c r="M191" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>191</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1449525</t>
+          <t>2513522</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>MILLEVILLE</t>
+          <t>PAYLOT</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Jade</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G192" t="n">
         <v>1</v>
       </c>
       <c r="H192" t="n">
+        <v>1</v>
+      </c>
+      <c r="I192" t="n">
+        <v>16</v>
+      </c>
+      <c r="J192" t="inlineStr"/>
+      <c r="K192" t="n">
+        <v>16</v>
+      </c>
+      <c r="L192" t="n">
+        <v>0</v>
+      </c>
+      <c r="M192" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>192</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2302956</t>
+          <t>2127887</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>MOREAU</t>
+          <t>GATEAU</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Severine</t>
+          <t>Gwenaelle</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="G193" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H193" t="n">
+        <v>3</v>
+      </c>
+      <c r="I193" t="n">
+        <v>15</v>
+      </c>
+      <c r="J193" t="n">
+        <v>106</v>
+      </c>
+      <c r="K193" t="n">
+        <v>15</v>
+      </c>
+      <c r="L193" t="n">
+        <v>0</v>
+      </c>
+      <c r="M193" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>193</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>2071533</t>
+          <t>1021922</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>MOUTHARAY</t>
+          <t>VATIN</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Samia</t>
+          <t>Laure</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>M4F</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G194" t="n">
         <v>1</v>
       </c>
       <c r="H194" t="n">
+        <v>1</v>
+      </c>
+      <c r="I194" t="n">
+        <v>15</v>
+      </c>
+      <c r="J194" t="inlineStr"/>
+      <c r="K194" t="n">
+        <v>15</v>
+      </c>
+      <c r="L194" t="n">
+        <v>0</v>
+      </c>
+      <c r="M194" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>194</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2557249</t>
+          <t>1550856</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>MOUTTON</t>
+          <t>VICERY</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Clementine</t>
+          <t>Chantal</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G195" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H195" t="n">
+        <v>2</v>
+      </c>
+      <c r="I195" t="n">
+        <v>14</v>
+      </c>
+      <c r="J195" t="n">
+        <v>53</v>
+      </c>
+      <c r="K195" t="n">
+        <v>14</v>
+      </c>
+      <c r="L195" t="n">
+        <v>0</v>
+      </c>
+      <c r="M195" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>195</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1818598</t>
+          <t>1422574</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>NAVE</t>
+          <t>MARTEAU</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Abbygaelle</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>JUF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G196" t="n">
         <v>1</v>
       </c>
       <c r="H196" t="n">
+        <v>1</v>
+      </c>
+      <c r="I196" t="n">
+        <v>14</v>
+      </c>
+      <c r="J196" t="n">
+        <v>52</v>
+      </c>
+      <c r="K196" t="n">
+        <v>14</v>
+      </c>
+      <c r="L196" t="n">
+        <v>0</v>
+      </c>
+      <c r="M196" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>196</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1587255</t>
+          <t>188296</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>OGER</t>
+          <t>PATUROT</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Anne-Marie</t>
+          <t>Aurelie</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G197" t="n">
         <v>1</v>
       </c>
       <c r="H197" t="n">
+        <v>1</v>
+      </c>
+      <c r="I197" t="n">
+        <v>14</v>
+      </c>
+      <c r="J197" t="inlineStr"/>
+      <c r="K197" t="n">
+        <v>14</v>
+      </c>
+      <c r="L197" t="n">
+        <v>0</v>
+      </c>
+      <c r="M197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>197</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>2198748</t>
+          <t>2435723</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>PATRON</t>
+          <t>DAUPHIN</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G198" t="n">
         <v>1</v>
       </c>
       <c r="H198" t="n">
+        <v>1</v>
+      </c>
+      <c r="I198" t="n">
+        <v>13</v>
+      </c>
+      <c r="J198" t="inlineStr"/>
+      <c r="K198" t="n">
+        <v>13</v>
+      </c>
+      <c r="L198" t="n">
+        <v>0</v>
+      </c>
+      <c r="M198" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1841376</t>
+          <t>1344479</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>POULAIN</t>
+          <t>TORRES</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Michele</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>M7F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G199" t="n">
         <v>1</v>
       </c>
       <c r="H199" t="n">
+        <v>1</v>
+      </c>
+      <c r="I199" t="n">
+        <v>13</v>
+      </c>
+      <c r="J199" t="inlineStr"/>
+      <c r="K199" t="n">
+        <v>13</v>
+      </c>
+      <c r="L199" t="n">
+        <v>0</v>
+      </c>
+      <c r="M199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>199</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>2330626</t>
+          <t>2420743</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>PRIEUR</t>
+          <t>BARRAULT</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Marion</t>
+          <t>Joelle</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>JUF</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G200" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H200" t="n">
+        <v>2</v>
+      </c>
+      <c r="I200" t="n">
+        <v>12</v>
+      </c>
+      <c r="J200" t="n">
+        <v>103</v>
+      </c>
+      <c r="K200" t="n">
+        <v>12</v>
+      </c>
+      <c r="L200" t="n">
+        <v>0</v>
+      </c>
+      <c r="M200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>200</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>762774</t>
+          <t>2422912</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>QUATRAIN</t>
+          <t>LUCAS</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Aurelie</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>M1F</t>
         </is>
       </c>
       <c r="G201" t="n">
         <v>1</v>
       </c>
       <c r="H201" t="n">
+        <v>1</v>
+      </c>
+      <c r="I201" t="n">
+        <v>12</v>
+      </c>
+      <c r="J201" t="inlineStr"/>
+      <c r="K201" t="n">
+        <v>12</v>
+      </c>
+      <c r="L201" t="n">
+        <v>0</v>
+      </c>
+      <c r="M201" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>201</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>2738535</t>
+          <t>2181916</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>REGEAU</t>
+          <t>CLAUDEL</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Armelle</t>
+          <t>Pascaline</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="G202" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H202" t="n">
+        <v>2</v>
+      </c>
+      <c r="I202" t="n">
+        <v>11</v>
+      </c>
+      <c r="J202" t="n">
+        <v>126</v>
+      </c>
+      <c r="K202" t="n">
+        <v>11</v>
+      </c>
+      <c r="L202" t="n">
+        <v>0</v>
+      </c>
+      <c r="M202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>202</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2483783</t>
+          <t>2087022</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>REMBRY</t>
+          <t>BATTAGLIA</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Carole</t>
+          <t>Chloe</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>M2F</t>
+          <t>CAF</t>
         </is>
       </c>
       <c r="G203" t="n">
         <v>1</v>
       </c>
       <c r="H203" t="n">
+        <v>1</v>
+      </c>
+      <c r="I203" t="n">
+        <v>11</v>
+      </c>
+      <c r="J203" t="inlineStr"/>
+      <c r="K203" t="n">
+        <v>11</v>
+      </c>
+      <c r="L203" t="n">
+        <v>0</v>
+      </c>
+      <c r="M203" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>203</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>2780621</t>
+          <t>2625489</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>RINCENT</t>
+          <t>CLOAREC</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Capucine</t>
+          <t>Rebecca</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="G204" t="n">
         <v>1</v>
       </c>
       <c r="H204" t="n">
+        <v>1</v>
+      </c>
+      <c r="I204" t="n">
+        <v>10</v>
+      </c>
+      <c r="J204" t="inlineStr"/>
+      <c r="K204" t="n">
+        <v>10</v>
+      </c>
+      <c r="L204" t="n">
+        <v>0</v>
+      </c>
+      <c r="M204" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>204</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1203212</t>
+          <t>2270749</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>STEELANDT</t>
+          <t>LAURENT</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Clementine</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M3F</t>
         </is>
       </c>
       <c r="G205" t="n">
         <v>1</v>
       </c>
       <c r="H205" t="n">
+        <v>1</v>
+      </c>
+      <c r="I205" t="n">
+        <v>10</v>
+      </c>
+      <c r="J205" t="inlineStr"/>
+      <c r="K205" t="n">
+        <v>10</v>
+      </c>
+      <c r="L205" t="n">
+        <v>0</v>
+      </c>
+      <c r="M205" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>205</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2287995</t>
+          <t>1980087</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>STEELANDT</t>
+          <t>RABIER</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G206" t="n">
         <v>1</v>
       </c>
       <c r="H206" t="n">
+        <v>1</v>
+      </c>
+      <c r="I206" t="n">
+        <v>10</v>
+      </c>
+      <c r="J206" t="inlineStr"/>
+      <c r="K206" t="n">
+        <v>10</v>
+      </c>
+      <c r="L206" t="n">
+        <v>0</v>
+      </c>
+      <c r="M206" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>206</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>2762737</t>
+          <t>2751194</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>SUCHAN</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Chlea</t>
+          <t>Marjory</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M5F</t>
         </is>
       </c>
       <c r="G207" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H207" t="n">
+        <v>2</v>
+      </c>
+      <c r="I207" t="n">
+        <v>9</v>
+      </c>
+      <c r="J207" t="inlineStr"/>
+      <c r="K207" t="n">
+        <v>9</v>
+      </c>
+      <c r="L207" t="n">
+        <v>0</v>
+      </c>
+      <c r="M207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>207</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>2731672</t>
+          <t>2733162</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>THOMAS</t>
+          <t>PIERRAT</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Laetitia</t>
+          <t>Cecile</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>M3F</t>
+          <t>M2F</t>
         </is>
       </c>
       <c r="G208" t="n">
         <v>1</v>
       </c>
       <c r="H208" t="n">
+        <v>1</v>
+      </c>
+      <c r="I208" t="n">
+        <v>9</v>
+      </c>
+      <c r="J208" t="inlineStr"/>
+      <c r="K208" t="n">
+        <v>9</v>
+      </c>
+      <c r="L208" t="n">
+        <v>0</v>
+      </c>
+      <c r="M208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>208</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2455767</t>
+          <t>2648910</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>TOURLIER</t>
+          <t>BEAUSSIER</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Tramy</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>M5F</t>
+          <t>SEF</t>
         </is>
       </c>
       <c r="G209" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H209" t="n">
+        <v>2</v>
+      </c>
+      <c r="I209" t="n">
+        <v>8</v>
+      </c>
+      <c r="J209" t="n">
+        <v>58</v>
+      </c>
+      <c r="K209" t="n">
+        <v>8</v>
+      </c>
+      <c r="L209" t="n">
+        <v>0</v>
+      </c>
+      <c r="M209" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>209</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2670532</t>
+          <t>2756881</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>TUTIN</t>
+          <t>RONDEAU</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="G210" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H210" t="n">
+        <v>2</v>
+      </c>
+      <c r="I210" t="n">
+        <v>8</v>
+      </c>
+      <c r="J210" t="n">
+        <v>59</v>
+      </c>
+      <c r="K210" t="n">
+        <v>8</v>
+      </c>
+      <c r="L210" t="n">
+        <v>0</v>
+      </c>
+      <c r="M210" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>210</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2733259</t>
+          <t>2716386</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>VECCHIOLI</t>
+          <t>FABRE</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Emma</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>SEF</t>
+          <t>M4F</t>
         </is>
       </c>
       <c r="G211" t="n">
         <v>1</v>
       </c>
       <c r="H211" t="n">
+        <v>1</v>
+      </c>
+      <c r="I211" t="n">
+        <v>8</v>
+      </c>
+      <c r="J211" t="inlineStr"/>
+      <c r="K211" t="n">
+        <v>8</v>
+      </c>
+      <c r="L211" t="n">
+        <v>0</v>
+      </c>
+      <c r="M211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>211</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
+          <t>2622501</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>PUISSEGUR</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Marine</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G212" t="n">
+        <v>1</v>
+      </c>
+      <c r="H212" t="n">
+        <v>1</v>
+      </c>
+      <c r="I212" t="n">
+        <v>8</v>
+      </c>
+      <c r="J212" t="inlineStr"/>
+      <c r="K212" t="n">
+        <v>8</v>
+      </c>
+      <c r="L212" t="n">
+        <v>0</v>
+      </c>
+      <c r="M212" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="n">
+        <v>212</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>2072600</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>PRAVET</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Sylvaine</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G213" t="n">
+        <v>2</v>
+      </c>
+      <c r="H213" t="n">
+        <v>2</v>
+      </c>
+      <c r="I213" t="n">
+        <v>7</v>
+      </c>
+      <c r="J213" t="inlineStr"/>
+      <c r="K213" t="n">
+        <v>7</v>
+      </c>
+      <c r="L213" t="n">
+        <v>0</v>
+      </c>
+      <c r="M213" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="n">
+        <v>213</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>1926667</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>MADAULE</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Hanitra</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G214" t="n">
+        <v>1</v>
+      </c>
+      <c r="H214" t="n">
+        <v>1</v>
+      </c>
+      <c r="I214" t="n">
+        <v>7</v>
+      </c>
+      <c r="J214" t="inlineStr"/>
+      <c r="K214" t="n">
+        <v>7</v>
+      </c>
+      <c r="L214" t="n">
+        <v>0</v>
+      </c>
+      <c r="M214" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="n">
+        <v>214</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>2455767</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>TOURLIER</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Christine</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G215" t="n">
+        <v>3</v>
+      </c>
+      <c r="H215" t="n">
+        <v>3</v>
+      </c>
+      <c r="I215" t="n">
+        <v>6</v>
+      </c>
+      <c r="J215" t="n">
+        <v>123</v>
+      </c>
+      <c r="K215" t="n">
+        <v>6</v>
+      </c>
+      <c r="L215" t="n">
+        <v>0</v>
+      </c>
+      <c r="M215" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="n">
+        <v>215</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>1727027</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>KUDLA</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Marina</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G216" t="n">
+        <v>1</v>
+      </c>
+      <c r="H216" t="n">
+        <v>1</v>
+      </c>
+      <c r="I216" t="n">
+        <v>6</v>
+      </c>
+      <c r="J216" t="inlineStr"/>
+      <c r="K216" t="n">
+        <v>6</v>
+      </c>
+      <c r="L216" t="n">
+        <v>0</v>
+      </c>
+      <c r="M216" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="n">
+        <v>216</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>1496991</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>BESSARD</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Pascale</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G217" t="n">
+        <v>1</v>
+      </c>
+      <c r="H217" t="n">
+        <v>1</v>
+      </c>
+      <c r="I217" t="n">
+        <v>5</v>
+      </c>
+      <c r="J217" t="n">
+        <v>61</v>
+      </c>
+      <c r="K217" t="n">
+        <v>5</v>
+      </c>
+      <c r="L217" t="n">
+        <v>0</v>
+      </c>
+      <c r="M217" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="n">
+        <v>217</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>2818392</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>GUILLON</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Linda</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G218" t="n">
+        <v>1</v>
+      </c>
+      <c r="H218" t="n">
+        <v>1</v>
+      </c>
+      <c r="I218" t="n">
+        <v>5</v>
+      </c>
+      <c r="J218" t="inlineStr"/>
+      <c r="K218" t="n">
+        <v>5</v>
+      </c>
+      <c r="L218" t="n">
+        <v>0</v>
+      </c>
+      <c r="M218" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="n">
+        <v>218</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>2517923</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>REBILLARD</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Arzel</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G219" t="n">
+        <v>1</v>
+      </c>
+      <c r="H219" t="n">
+        <v>1</v>
+      </c>
+      <c r="I219" t="n">
+        <v>4</v>
+      </c>
+      <c r="J219" t="inlineStr"/>
+      <c r="K219" t="n">
+        <v>4</v>
+      </c>
+      <c r="L219" t="n">
+        <v>0</v>
+      </c>
+      <c r="M219" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="n">
+        <v>219</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>2174887</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>MEGRET</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Danielle</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>M6F</t>
+        </is>
+      </c>
+      <c r="G220" t="n">
+        <v>2</v>
+      </c>
+      <c r="H220" t="n">
+        <v>2</v>
+      </c>
+      <c r="I220" t="n">
+        <v>3</v>
+      </c>
+      <c r="J220" t="n">
+        <v>76</v>
+      </c>
+      <c r="K220" t="n">
+        <v>3</v>
+      </c>
+      <c r="L220" t="n">
+        <v>0</v>
+      </c>
+      <c r="M220" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="n">
+        <v>220</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>1931896</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>CAMBILLAU</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Anne-Laure</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G221" t="n">
+        <v>2</v>
+      </c>
+      <c r="H221" t="n">
+        <v>2</v>
+      </c>
+      <c r="I221" t="n">
+        <v>2</v>
+      </c>
+      <c r="J221" t="n">
+        <v>77</v>
+      </c>
+      <c r="K221" t="n">
+        <v>2</v>
+      </c>
+      <c r="L221" t="n">
+        <v>0</v>
+      </c>
+      <c r="M221" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>2768832</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>MIGNAC</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Julie</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G222" t="n">
+        <v>1</v>
+      </c>
+      <c r="H222" t="n">
+        <v>1</v>
+      </c>
+      <c r="I222" t="n">
+        <v>2</v>
+      </c>
+      <c r="J222" t="inlineStr"/>
+      <c r="K222" t="n">
+        <v>2</v>
+      </c>
+      <c r="L222" t="n">
+        <v>0</v>
+      </c>
+      <c r="M222" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>1871175</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>PERONNET</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Erika</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G223" t="n">
+        <v>1</v>
+      </c>
+      <c r="H223" t="n">
+        <v>1</v>
+      </c>
+      <c r="I223" t="n">
+        <v>1</v>
+      </c>
+      <c r="J223" t="n">
+        <v>65</v>
+      </c>
+      <c r="K223" t="n">
+        <v>1</v>
+      </c>
+      <c r="L223" t="n">
+        <v>0</v>
+      </c>
+      <c r="M223" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>1880436</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>AABAR</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Sandrine</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G224" t="n">
+        <v>1</v>
+      </c>
+      <c r="H224" t="n">
+        <v>1</v>
+      </c>
+      <c r="I224" t="n">
+        <v>1</v>
+      </c>
+      <c r="J224" t="inlineStr"/>
+      <c r="K224" t="n">
+        <v>1</v>
+      </c>
+      <c r="L224" t="n">
+        <v>0</v>
+      </c>
+      <c r="M224" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>2439537</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>CHAVANCE</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Aurelia</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G225" t="n">
+        <v>1</v>
+      </c>
+      <c r="H225" t="n">
+        <v>1</v>
+      </c>
+      <c r="I225" t="n">
+        <v>1</v>
+      </c>
+      <c r="J225" t="inlineStr"/>
+      <c r="K225" t="n">
+        <v>1</v>
+      </c>
+      <c r="L225" t="n">
+        <v>0</v>
+      </c>
+      <c r="M225" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="n">
+        <v>225</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>2643147</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>LECHENE</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Murielle</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G226" t="n">
+        <v>1</v>
+      </c>
+      <c r="H226" t="n">
+        <v>1</v>
+      </c>
+      <c r="I226" t="n">
+        <v>1</v>
+      </c>
+      <c r="J226" t="inlineStr"/>
+      <c r="K226" t="n">
+        <v>1</v>
+      </c>
+      <c r="L226" t="n">
+        <v>0</v>
+      </c>
+      <c r="M226" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="n">
+        <v>226</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>2683300</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>LOUIS</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Charline</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G227" t="n">
+        <v>1</v>
+      </c>
+      <c r="H227" t="n">
+        <v>1</v>
+      </c>
+      <c r="I227" t="n">
+        <v>1</v>
+      </c>
+      <c r="J227" t="inlineStr"/>
+      <c r="K227" t="n">
+        <v>1</v>
+      </c>
+      <c r="L227" t="n">
+        <v>0</v>
+      </c>
+      <c r="M227" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="n">
+        <v>227</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>935164</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>POINTET</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Alexia</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>AS CHELLES</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G228" t="n">
+        <v>1</v>
+      </c>
+      <c r="H228" t="n">
+        <v>1</v>
+      </c>
+      <c r="I228" t="n">
+        <v>1</v>
+      </c>
+      <c r="J228" t="inlineStr"/>
+      <c r="K228" t="n">
+        <v>1</v>
+      </c>
+      <c r="L228" t="n">
+        <v>0</v>
+      </c>
+      <c r="M228" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>2727654</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>SAMSEL</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Carine</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G229" t="n">
+        <v>1</v>
+      </c>
+      <c r="H229" t="n">
+        <v>1</v>
+      </c>
+      <c r="I229" t="n">
+        <v>1</v>
+      </c>
+      <c r="J229" t="inlineStr"/>
+      <c r="K229" t="n">
+        <v>1</v>
+      </c>
+      <c r="L229" t="n">
+        <v>0</v>
+      </c>
+      <c r="M229" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>1979635</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>BERNEAU</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Andrea</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G230" t="n">
+        <v>2</v>
+      </c>
+      <c r="H230" t="n">
+        <v>2</v>
+      </c>
+      <c r="I230" t="n">
+        <v>0</v>
+      </c>
+      <c r="J230" t="n">
+        <v>68</v>
+      </c>
+      <c r="K230" t="n">
+        <v>0</v>
+      </c>
+      <c r="L230" t="n">
+        <v>0</v>
+      </c>
+      <c r="M230" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>2362250</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>BRADBURY</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Catherine</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G231" t="n">
+        <v>2</v>
+      </c>
+      <c r="H231" t="n">
+        <v>2</v>
+      </c>
+      <c r="I231" t="n">
+        <v>0</v>
+      </c>
+      <c r="J231" t="n">
+        <v>71</v>
+      </c>
+      <c r="K231" t="n">
+        <v>0</v>
+      </c>
+      <c r="L231" t="n">
+        <v>0</v>
+      </c>
+      <c r="M231" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="n">
+        <v>231</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>2506903</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>DENEAU</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Angelique</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G232" t="n">
+        <v>2</v>
+      </c>
+      <c r="H232" t="n">
+        <v>2</v>
+      </c>
+      <c r="I232" t="n">
+        <v>0</v>
+      </c>
+      <c r="J232" t="n">
+        <v>74</v>
+      </c>
+      <c r="K232" t="n">
+        <v>0</v>
+      </c>
+      <c r="L232" t="n">
+        <v>0</v>
+      </c>
+      <c r="M232" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="n">
+        <v>232</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>2748564</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>BASSET</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Anelyse</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G233" t="n">
+        <v>2</v>
+      </c>
+      <c r="H233" t="n">
+        <v>2</v>
+      </c>
+      <c r="I233" t="n">
+        <v>0</v>
+      </c>
+      <c r="J233" t="n">
+        <v>78</v>
+      </c>
+      <c r="K233" t="n">
+        <v>0</v>
+      </c>
+      <c r="L233" t="n">
+        <v>0</v>
+      </c>
+      <c r="M233" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="n">
+        <v>233</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>1748781</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>BAILLEUX</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G234" t="n">
+        <v>2</v>
+      </c>
+      <c r="H234" t="n">
+        <v>2</v>
+      </c>
+      <c r="I234" t="n">
+        <v>0</v>
+      </c>
+      <c r="J234" t="n">
+        <v>80</v>
+      </c>
+      <c r="K234" t="n">
+        <v>0</v>
+      </c>
+      <c r="L234" t="n">
+        <v>0</v>
+      </c>
+      <c r="M234" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>234</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>762774</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>QUATRAIN</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Aurelie</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G235" t="n">
+        <v>2</v>
+      </c>
+      <c r="H235" t="n">
+        <v>2</v>
+      </c>
+      <c r="I235" t="n">
+        <v>0</v>
+      </c>
+      <c r="J235" t="n">
+        <v>82</v>
+      </c>
+      <c r="K235" t="n">
+        <v>0</v>
+      </c>
+      <c r="L235" t="n">
+        <v>0</v>
+      </c>
+      <c r="M235" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="n">
+        <v>235</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>2198748</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>PATRON</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G236" t="n">
+        <v>2</v>
+      </c>
+      <c r="H236" t="n">
+        <v>2</v>
+      </c>
+      <c r="I236" t="n">
+        <v>0</v>
+      </c>
+      <c r="J236" t="n">
+        <v>89</v>
+      </c>
+      <c r="K236" t="n">
+        <v>0</v>
+      </c>
+      <c r="L236" t="n">
+        <v>0</v>
+      </c>
+      <c r="M236" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="n">
+        <v>236</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>2660598</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>GUERIN</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Anne-Sophie</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G237" t="n">
+        <v>2</v>
+      </c>
+      <c r="H237" t="n">
+        <v>2</v>
+      </c>
+      <c r="I237" t="n">
+        <v>0</v>
+      </c>
+      <c r="J237" t="n">
+        <v>93</v>
+      </c>
+      <c r="K237" t="n">
+        <v>0</v>
+      </c>
+      <c r="L237" t="n">
+        <v>0</v>
+      </c>
+      <c r="M237" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="n">
+        <v>237</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>2625404</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>GUILLUCQ</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Claire</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G238" t="n">
+        <v>2</v>
+      </c>
+      <c r="H238" t="n">
+        <v>2</v>
+      </c>
+      <c r="I238" t="n">
+        <v>0</v>
+      </c>
+      <c r="J238" t="n">
+        <v>95</v>
+      </c>
+      <c r="K238" t="n">
+        <v>0</v>
+      </c>
+      <c r="L238" t="n">
+        <v>0</v>
+      </c>
+      <c r="M238" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="n">
+        <v>238</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>2676509</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>CAPEL</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Emmanuelle</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G239" t="n">
+        <v>2</v>
+      </c>
+      <c r="H239" t="n">
+        <v>2</v>
+      </c>
+      <c r="I239" t="n">
+        <v>0</v>
+      </c>
+      <c r="J239" t="n">
+        <v>98</v>
+      </c>
+      <c r="K239" t="n">
+        <v>0</v>
+      </c>
+      <c r="L239" t="n">
+        <v>0</v>
+      </c>
+      <c r="M239" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>239</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>2752339</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>HUSSON</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Suzanne</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G240" t="n">
+        <v>2</v>
+      </c>
+      <c r="H240" t="n">
+        <v>2</v>
+      </c>
+      <c r="I240" t="n">
+        <v>0</v>
+      </c>
+      <c r="J240" t="n">
+        <v>102</v>
+      </c>
+      <c r="K240" t="n">
+        <v>0</v>
+      </c>
+      <c r="L240" t="n">
+        <v>0</v>
+      </c>
+      <c r="M240" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>240</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>1523779</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>MERLIN</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Axelle</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G241" t="n">
+        <v>2</v>
+      </c>
+      <c r="H241" t="n">
+        <v>2</v>
+      </c>
+      <c r="I241" t="n">
+        <v>0</v>
+      </c>
+      <c r="J241" t="n">
+        <v>107</v>
+      </c>
+      <c r="K241" t="n">
+        <v>0</v>
+      </c>
+      <c r="L241" t="n">
+        <v>0</v>
+      </c>
+      <c r="M241" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>241</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>2675190</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>GEIGENHOLZ</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Morgane</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G242" t="n">
+        <v>2</v>
+      </c>
+      <c r="H242" t="n">
+        <v>2</v>
+      </c>
+      <c r="I242" t="n">
+        <v>0</v>
+      </c>
+      <c r="J242" t="n">
+        <v>111</v>
+      </c>
+      <c r="K242" t="n">
+        <v>0</v>
+      </c>
+      <c r="L242" t="n">
+        <v>0</v>
+      </c>
+      <c r="M242" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>2722008</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>ETANGSALE MARIE</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Catherine</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G243" t="n">
+        <v>2</v>
+      </c>
+      <c r="H243" t="n">
+        <v>2</v>
+      </c>
+      <c r="I243" t="n">
+        <v>0</v>
+      </c>
+      <c r="J243" t="n">
+        <v>125</v>
+      </c>
+      <c r="K243" t="n">
+        <v>0</v>
+      </c>
+      <c r="L243" t="n">
+        <v>0</v>
+      </c>
+      <c r="M243" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>243</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>1587255</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>OGER</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Anne-Marie</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G244" t="n">
+        <v>2</v>
+      </c>
+      <c r="H244" t="n">
+        <v>2</v>
+      </c>
+      <c r="I244" t="n">
+        <v>0</v>
+      </c>
+      <c r="J244" t="n">
+        <v>127</v>
+      </c>
+      <c r="K244" t="n">
+        <v>0</v>
+      </c>
+      <c r="L244" t="n">
+        <v>0</v>
+      </c>
+      <c r="M244" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>244</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>2557249</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>MOUTTON</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Clementine</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G245" t="n">
+        <v>2</v>
+      </c>
+      <c r="H245" t="n">
+        <v>2</v>
+      </c>
+      <c r="I245" t="n">
+        <v>0</v>
+      </c>
+      <c r="J245" t="n">
+        <v>128</v>
+      </c>
+      <c r="K245" t="n">
+        <v>0</v>
+      </c>
+      <c r="L245" t="n">
+        <v>0</v>
+      </c>
+      <c r="M245" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>245</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>2670532</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>TUTIN</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G246" t="n">
+        <v>2</v>
+      </c>
+      <c r="H246" t="n">
+        <v>2</v>
+      </c>
+      <c r="I246" t="n">
+        <v>0</v>
+      </c>
+      <c r="J246" t="n">
+        <v>129</v>
+      </c>
+      <c r="K246" t="n">
+        <v>0</v>
+      </c>
+      <c r="L246" t="n">
+        <v>0</v>
+      </c>
+      <c r="M246" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>2780621</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>RINCENT</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Capucine</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G247" t="n">
+        <v>1</v>
+      </c>
+      <c r="H247" t="n">
+        <v>1</v>
+      </c>
+      <c r="I247" t="n">
+        <v>0</v>
+      </c>
+      <c r="J247" t="n">
+        <v>69</v>
+      </c>
+      <c r="K247" t="n">
+        <v>0</v>
+      </c>
+      <c r="L247" t="n">
+        <v>0</v>
+      </c>
+      <c r="M247" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>2486354</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>DONATI</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Agathe</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>AS NANDY COURSE</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G248" t="n">
+        <v>1</v>
+      </c>
+      <c r="H248" t="n">
+        <v>1</v>
+      </c>
+      <c r="I248" t="n">
+        <v>0</v>
+      </c>
+      <c r="J248" t="n">
+        <v>73</v>
+      </c>
+      <c r="K248" t="n">
+        <v>0</v>
+      </c>
+      <c r="L248" t="n">
+        <v>0</v>
+      </c>
+      <c r="M248" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>2330626</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>PRIEUR</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Marion</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="G249" t="n">
+        <v>1</v>
+      </c>
+      <c r="H249" t="n">
+        <v>1</v>
+      </c>
+      <c r="I249" t="n">
+        <v>0</v>
+      </c>
+      <c r="J249" t="n">
+        <v>75</v>
+      </c>
+      <c r="K249" t="n">
+        <v>0</v>
+      </c>
+      <c r="L249" t="n">
+        <v>0</v>
+      </c>
+      <c r="M249" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>2146142</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>LOZANO</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Tiffany</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>ESF</t>
+        </is>
+      </c>
+      <c r="G250" t="n">
+        <v>1</v>
+      </c>
+      <c r="H250" t="n">
+        <v>1</v>
+      </c>
+      <c r="I250" t="n">
+        <v>0</v>
+      </c>
+      <c r="J250" t="n">
+        <v>79</v>
+      </c>
+      <c r="K250" t="n">
+        <v>0</v>
+      </c>
+      <c r="L250" t="n">
+        <v>0</v>
+      </c>
+      <c r="M250" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>1272721</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>HAUPAIX</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Astrid</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G251" t="n">
+        <v>1</v>
+      </c>
+      <c r="H251" t="n">
+        <v>1</v>
+      </c>
+      <c r="I251" t="n">
+        <v>0</v>
+      </c>
+      <c r="J251" t="n">
+        <v>83</v>
+      </c>
+      <c r="K251" t="n">
+        <v>0</v>
+      </c>
+      <c r="L251" t="n">
+        <v>0</v>
+      </c>
+      <c r="M251" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
           <t>2537956</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
+      <c r="C252" t="inlineStr">
         <is>
           <t>VERGEL</t>
         </is>
       </c>
-      <c r="D212" t="inlineStr">
+      <c r="D252" t="inlineStr">
         <is>
           <t>Aurelie</t>
         </is>
       </c>
-      <c r="E212" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F212" t="inlineStr">
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
-      <c r="G212" t="n">
-[...2 lines deleted...]
-      <c r="H212" t="n">
+      <c r="G252" t="n">
+        <v>1</v>
+      </c>
+      <c r="H252" t="n">
+        <v>1</v>
+      </c>
+      <c r="I252" t="n">
+        <v>0</v>
+      </c>
+      <c r="J252" t="n">
+        <v>84</v>
+      </c>
+      <c r="K252" t="n">
+        <v>0</v>
+      </c>
+      <c r="L252" t="n">
+        <v>0</v>
+      </c>
+      <c r="M252" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>2762737</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>SUCHAN</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Chlea</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G253" t="n">
+        <v>1</v>
+      </c>
+      <c r="H253" t="n">
+        <v>1</v>
+      </c>
+      <c r="I253" t="n">
+        <v>0</v>
+      </c>
+      <c r="J253" t="n">
+        <v>86</v>
+      </c>
+      <c r="K253" t="n">
+        <v>0</v>
+      </c>
+      <c r="L253" t="n">
+        <v>0</v>
+      </c>
+      <c r="M253" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>1200699</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>COLL</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Leonie</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G254" t="n">
+        <v>1</v>
+      </c>
+      <c r="H254" t="n">
+        <v>1</v>
+      </c>
+      <c r="I254" t="n">
+        <v>0</v>
+      </c>
+      <c r="J254" t="n">
+        <v>88</v>
+      </c>
+      <c r="K254" t="n">
+        <v>0</v>
+      </c>
+      <c r="L254" t="n">
+        <v>0</v>
+      </c>
+      <c r="M254" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>1587928</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>KOROTKEVITCH</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Nadia</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G255" t="n">
+        <v>1</v>
+      </c>
+      <c r="H255" t="n">
+        <v>1</v>
+      </c>
+      <c r="I255" t="n">
+        <v>0</v>
+      </c>
+      <c r="J255" t="n">
+        <v>90</v>
+      </c>
+      <c r="K255" t="n">
+        <v>0</v>
+      </c>
+      <c r="L255" t="n">
+        <v>0</v>
+      </c>
+      <c r="M255" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>2731672</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>THOMAS</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Laetitia</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G256" t="n">
+        <v>1</v>
+      </c>
+      <c r="H256" t="n">
+        <v>1</v>
+      </c>
+      <c r="I256" t="n">
+        <v>0</v>
+      </c>
+      <c r="J256" t="n">
+        <v>92</v>
+      </c>
+      <c r="K256" t="n">
+        <v>0</v>
+      </c>
+      <c r="L256" t="n">
+        <v>0</v>
+      </c>
+      <c r="M256" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>1449525</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>MILLEVILLE</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Florence</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G257" t="n">
+        <v>1</v>
+      </c>
+      <c r="H257" t="n">
+        <v>1</v>
+      </c>
+      <c r="I257" t="n">
+        <v>0</v>
+      </c>
+      <c r="J257" t="n">
+        <v>94</v>
+      </c>
+      <c r="K257" t="n">
+        <v>0</v>
+      </c>
+      <c r="L257" t="n">
+        <v>0</v>
+      </c>
+      <c r="M257" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>2380941</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>DELOUCHE</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Claire</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G258" t="n">
+        <v>1</v>
+      </c>
+      <c r="H258" t="n">
+        <v>1</v>
+      </c>
+      <c r="I258" t="n">
+        <v>0</v>
+      </c>
+      <c r="J258" t="n">
+        <v>97</v>
+      </c>
+      <c r="K258" t="n">
+        <v>0</v>
+      </c>
+      <c r="L258" t="n">
+        <v>0</v>
+      </c>
+      <c r="M258" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>2364587</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>ALEXIS</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Florence</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G259" t="n">
+        <v>1</v>
+      </c>
+      <c r="H259" t="n">
+        <v>1</v>
+      </c>
+      <c r="I259" t="n">
+        <v>0</v>
+      </c>
+      <c r="J259" t="n">
+        <v>99</v>
+      </c>
+      <c r="K259" t="n">
+        <v>0</v>
+      </c>
+      <c r="L259" t="n">
+        <v>0</v>
+      </c>
+      <c r="M259" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>2730551</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>EISER-LAB</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Apolline</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G260" t="n">
+        <v>1</v>
+      </c>
+      <c r="H260" t="n">
+        <v>1</v>
+      </c>
+      <c r="I260" t="n">
+        <v>0</v>
+      </c>
+      <c r="J260" t="n">
+        <v>100</v>
+      </c>
+      <c r="K260" t="n">
+        <v>0</v>
+      </c>
+      <c r="L260" t="n">
+        <v>0</v>
+      </c>
+      <c r="M260" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>2607997</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>FOURNIER</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Romane</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G261" t="n">
+        <v>1</v>
+      </c>
+      <c r="H261" t="n">
+        <v>1</v>
+      </c>
+      <c r="I261" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" t="n">
+        <v>108</v>
+      </c>
+      <c r="K261" t="n">
+        <v>0</v>
+      </c>
+      <c r="L261" t="n">
+        <v>0</v>
+      </c>
+      <c r="M261" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>1550855</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>HENRY</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Elise</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G262" t="n">
+        <v>1</v>
+      </c>
+      <c r="H262" t="n">
+        <v>1</v>
+      </c>
+      <c r="I262" t="n">
+        <v>0</v>
+      </c>
+      <c r="J262" t="n">
+        <v>109</v>
+      </c>
+      <c r="K262" t="n">
+        <v>0</v>
+      </c>
+      <c r="L262" t="n">
+        <v>0</v>
+      </c>
+      <c r="M262" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>262</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>1971381</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>BAGARD</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Fabienne</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G263" t="n">
+        <v>1</v>
+      </c>
+      <c r="H263" t="n">
+        <v>1</v>
+      </c>
+      <c r="I263" t="n">
+        <v>0</v>
+      </c>
+      <c r="J263" t="n">
+        <v>110</v>
+      </c>
+      <c r="K263" t="n">
+        <v>0</v>
+      </c>
+      <c r="L263" t="n">
+        <v>0</v>
+      </c>
+      <c r="M263" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>263</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>2016908</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>FOURNIER</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Marlene</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G264" t="n">
+        <v>1</v>
+      </c>
+      <c r="H264" t="n">
+        <v>1</v>
+      </c>
+      <c r="I264" t="n">
+        <v>0</v>
+      </c>
+      <c r="J264" t="n">
+        <v>112</v>
+      </c>
+      <c r="K264" t="n">
+        <v>0</v>
+      </c>
+      <c r="L264" t="n">
+        <v>0</v>
+      </c>
+      <c r="M264" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>264</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>2132695</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>DURUT</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Margot</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>ESF</t>
+        </is>
+      </c>
+      <c r="G265" t="n">
+        <v>1</v>
+      </c>
+      <c r="H265" t="n">
+        <v>1</v>
+      </c>
+      <c r="I265" t="n">
+        <v>0</v>
+      </c>
+      <c r="J265" t="n">
+        <v>113</v>
+      </c>
+      <c r="K265" t="n">
+        <v>0</v>
+      </c>
+      <c r="L265" t="n">
+        <v>0</v>
+      </c>
+      <c r="M265" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>265</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>1105272</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>DEJEAN</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Salomey</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G266" t="n">
+        <v>1</v>
+      </c>
+      <c r="H266" t="n">
+        <v>1</v>
+      </c>
+      <c r="I266" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" t="n">
+        <v>114</v>
+      </c>
+      <c r="K266" t="n">
+        <v>0</v>
+      </c>
+      <c r="L266" t="n">
+        <v>0</v>
+      </c>
+      <c r="M266" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
+        <v>266</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>2757466</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>MAS</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Estelle</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G267" t="n">
+        <v>1</v>
+      </c>
+      <c r="H267" t="n">
+        <v>1</v>
+      </c>
+      <c r="I267" t="n">
+        <v>0</v>
+      </c>
+      <c r="J267" t="n">
+        <v>116</v>
+      </c>
+      <c r="K267" t="n">
+        <v>0</v>
+      </c>
+      <c r="L267" t="n">
+        <v>0</v>
+      </c>
+      <c r="M267" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="n">
+        <v>267</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>2671922</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>ANIN</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Melanie</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G268" t="n">
+        <v>1</v>
+      </c>
+      <c r="H268" t="n">
+        <v>1</v>
+      </c>
+      <c r="I268" t="n">
+        <v>0</v>
+      </c>
+      <c r="J268" t="n">
+        <v>118</v>
+      </c>
+      <c r="K268" t="n">
+        <v>0</v>
+      </c>
+      <c r="L268" t="n">
+        <v>0</v>
+      </c>
+      <c r="M268" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="n">
+        <v>268</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>2767860</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>DECLERCQ</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Carole</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G269" t="n">
+        <v>1</v>
+      </c>
+      <c r="H269" t="n">
+        <v>1</v>
+      </c>
+      <c r="I269" t="n">
+        <v>0</v>
+      </c>
+      <c r="J269" t="n">
+        <v>120</v>
+      </c>
+      <c r="K269" t="n">
+        <v>0</v>
+      </c>
+      <c r="L269" t="n">
+        <v>0</v>
+      </c>
+      <c r="M269" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="n">
+        <v>269</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>1841376</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>POULAIN</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Michele</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>M7F</t>
+        </is>
+      </c>
+      <c r="G270" t="n">
+        <v>1</v>
+      </c>
+      <c r="H270" t="n">
+        <v>1</v>
+      </c>
+      <c r="I270" t="n">
+        <v>0</v>
+      </c>
+      <c r="J270" t="n">
+        <v>121</v>
+      </c>
+      <c r="K270" t="n">
+        <v>0</v>
+      </c>
+      <c r="L270" t="n">
+        <v>0</v>
+      </c>
+      <c r="M270" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="n">
+        <v>270</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>2071533</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>MOUTHARAY</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Samia</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G271" t="n">
+        <v>1</v>
+      </c>
+      <c r="H271" t="n">
+        <v>1</v>
+      </c>
+      <c r="I271" t="n">
+        <v>0</v>
+      </c>
+      <c r="J271" t="n">
+        <v>122</v>
+      </c>
+      <c r="K271" t="n">
+        <v>0</v>
+      </c>
+      <c r="L271" t="n">
+        <v>0</v>
+      </c>
+      <c r="M271" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="n">
+        <v>271</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>1657528</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>GOESSEL</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Carole</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G272" t="n">
+        <v>1</v>
+      </c>
+      <c r="H272" t="n">
+        <v>1</v>
+      </c>
+      <c r="I272" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" t="n">
+        <v>130</v>
+      </c>
+      <c r="K272" t="n">
+        <v>0</v>
+      </c>
+      <c r="L272" t="n">
+        <v>0</v>
+      </c>
+      <c r="M272" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="n">
+        <v>272</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>2583098</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>HORTAS GOMES</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Isabelle</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G273" t="n">
+        <v>1</v>
+      </c>
+      <c r="H273" t="n">
+        <v>1</v>
+      </c>
+      <c r="I273" t="n">
+        <v>0</v>
+      </c>
+      <c r="J273" t="n">
+        <v>131</v>
+      </c>
+      <c r="K273" t="n">
+        <v>0</v>
+      </c>
+      <c r="L273" t="n">
+        <v>0</v>
+      </c>
+      <c r="M273" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="n">
+        <v>273</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>2730235</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>IMELE EP NGNINTEDEM ROMENCE</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Faska</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G274" t="n">
+        <v>1</v>
+      </c>
+      <c r="H274" t="n">
+        <v>1</v>
+      </c>
+      <c r="I274" t="n">
+        <v>0</v>
+      </c>
+      <c r="J274" t="n">
+        <v>132</v>
+      </c>
+      <c r="K274" t="n">
+        <v>0</v>
+      </c>
+      <c r="L274" t="n">
+        <v>0</v>
+      </c>
+      <c r="M274" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="n">
+        <v>274</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>1818598</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>NAVE</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Abbygaelle</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="G275" t="n">
+        <v>1</v>
+      </c>
+      <c r="H275" t="n">
+        <v>1</v>
+      </c>
+      <c r="I275" t="n">
+        <v>0</v>
+      </c>
+      <c r="J275" t="n">
+        <v>133</v>
+      </c>
+      <c r="K275" t="n">
+        <v>0</v>
+      </c>
+      <c r="L275" t="n">
+        <v>0</v>
+      </c>
+      <c r="M275" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="n">
+        <v>275</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>1011049</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>ABANCOURT</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Joelle</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G276" t="n">
+        <v>1</v>
+      </c>
+      <c r="H276" t="n">
+        <v>1</v>
+      </c>
+      <c r="I276" t="n">
+        <v>0</v>
+      </c>
+      <c r="J276" t="inlineStr"/>
+      <c r="K276" t="n">
+        <v>0</v>
+      </c>
+      <c r="L276" t="n">
+        <v>0</v>
+      </c>
+      <c r="M276" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="n">
+        <v>276</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>606507</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>ALENGHI</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Francoise</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>M8F</t>
+        </is>
+      </c>
+      <c r="G277" t="n">
+        <v>1</v>
+      </c>
+      <c r="H277" t="n">
+        <v>1</v>
+      </c>
+      <c r="I277" t="n">
+        <v>0</v>
+      </c>
+      <c r="J277" t="inlineStr"/>
+      <c r="K277" t="n">
+        <v>0</v>
+      </c>
+      <c r="L277" t="n">
+        <v>0</v>
+      </c>
+      <c r="M277" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="n">
+        <v>277</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>2244323</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>ANTOINE</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Christine</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G278" t="n">
+        <v>1</v>
+      </c>
+      <c r="H278" t="n">
+        <v>1</v>
+      </c>
+      <c r="I278" t="n">
+        <v>0</v>
+      </c>
+      <c r="J278" t="inlineStr"/>
+      <c r="K278" t="n">
+        <v>0</v>
+      </c>
+      <c r="L278" t="n">
+        <v>0</v>
+      </c>
+      <c r="M278" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="n">
+        <v>278</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>2117441</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>BELHADJ</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Saloua</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G279" t="n">
+        <v>1</v>
+      </c>
+      <c r="H279" t="n">
+        <v>1</v>
+      </c>
+      <c r="I279" t="n">
+        <v>0</v>
+      </c>
+      <c r="J279" t="inlineStr"/>
+      <c r="K279" t="n">
+        <v>0</v>
+      </c>
+      <c r="L279" t="n">
+        <v>0</v>
+      </c>
+      <c r="M279" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="n">
+        <v>279</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>1114608</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>BERTRAND</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Marie</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G280" t="n">
+        <v>1</v>
+      </c>
+      <c r="H280" t="n">
+        <v>1</v>
+      </c>
+      <c r="I280" t="n">
+        <v>0</v>
+      </c>
+      <c r="J280" t="inlineStr"/>
+      <c r="K280" t="n">
+        <v>0</v>
+      </c>
+      <c r="L280" t="n">
+        <v>0</v>
+      </c>
+      <c r="M280" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="n">
+        <v>280</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>2795437</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>BIEUVELET</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Floriane</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G281" t="n">
+        <v>1</v>
+      </c>
+      <c r="H281" t="n">
+        <v>1</v>
+      </c>
+      <c r="I281" t="n">
+        <v>0</v>
+      </c>
+      <c r="J281" t="inlineStr"/>
+      <c r="K281" t="n">
+        <v>0</v>
+      </c>
+      <c r="L281" t="n">
+        <v>0</v>
+      </c>
+      <c r="M281" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="n">
+        <v>281</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>1383208</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>BOHN</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Sandrine</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G282" t="n">
+        <v>1</v>
+      </c>
+      <c r="H282" t="n">
+        <v>1</v>
+      </c>
+      <c r="I282" t="n">
+        <v>0</v>
+      </c>
+      <c r="J282" t="inlineStr"/>
+      <c r="K282" t="n">
+        <v>0</v>
+      </c>
+      <c r="L282" t="n">
+        <v>0</v>
+      </c>
+      <c r="M282" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="n">
+        <v>282</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>2041810</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>CARLES</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Michele</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>M6F</t>
+        </is>
+      </c>
+      <c r="G283" t="n">
+        <v>1</v>
+      </c>
+      <c r="H283" t="n">
+        <v>1</v>
+      </c>
+      <c r="I283" t="n">
+        <v>0</v>
+      </c>
+      <c r="J283" t="inlineStr"/>
+      <c r="K283" t="n">
+        <v>0</v>
+      </c>
+      <c r="L283" t="n">
+        <v>0</v>
+      </c>
+      <c r="M283" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="n">
+        <v>283</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>2559904</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>CARVALHO DE FONSESCO</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Danae</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G284" t="n">
+        <v>1</v>
+      </c>
+      <c r="H284" t="n">
+        <v>1</v>
+      </c>
+      <c r="I284" t="n">
+        <v>0</v>
+      </c>
+      <c r="J284" t="inlineStr"/>
+      <c r="K284" t="n">
+        <v>0</v>
+      </c>
+      <c r="L284" t="n">
+        <v>0</v>
+      </c>
+      <c r="M284" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="n">
+        <v>284</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>1779930</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>CASTAY</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Elodie</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G285" t="n">
+        <v>1</v>
+      </c>
+      <c r="H285" t="n">
+        <v>1</v>
+      </c>
+      <c r="I285" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" t="inlineStr"/>
+      <c r="K285" t="n">
+        <v>0</v>
+      </c>
+      <c r="L285" t="n">
+        <v>0</v>
+      </c>
+      <c r="M285" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="n">
+        <v>285</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>2477025</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>CHANDON</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Louise</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G286" t="n">
+        <v>1</v>
+      </c>
+      <c r="H286" t="n">
+        <v>1</v>
+      </c>
+      <c r="I286" t="n">
+        <v>0</v>
+      </c>
+      <c r="J286" t="inlineStr"/>
+      <c r="K286" t="n">
+        <v>0</v>
+      </c>
+      <c r="L286" t="n">
+        <v>0</v>
+      </c>
+      <c r="M286" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="n">
+        <v>286</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>2757820</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>CHANTRIAUX</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Victoire</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G287" t="n">
+        <v>1</v>
+      </c>
+      <c r="H287" t="n">
+        <v>1</v>
+      </c>
+      <c r="I287" t="n">
+        <v>0</v>
+      </c>
+      <c r="J287" t="inlineStr"/>
+      <c r="K287" t="n">
+        <v>0</v>
+      </c>
+      <c r="L287" t="n">
+        <v>0</v>
+      </c>
+      <c r="M287" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="n">
+        <v>287</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>1767103</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>CHEVRE</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Anne-Marie</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G288" t="n">
+        <v>1</v>
+      </c>
+      <c r="H288" t="n">
+        <v>1</v>
+      </c>
+      <c r="I288" t="n">
+        <v>0</v>
+      </c>
+      <c r="J288" t="inlineStr"/>
+      <c r="K288" t="n">
+        <v>0</v>
+      </c>
+      <c r="L288" t="n">
+        <v>0</v>
+      </c>
+      <c r="M288" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="n">
+        <v>288</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>2813479</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>CHOURAQUI</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Fanny</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G289" t="n">
+        <v>1</v>
+      </c>
+      <c r="H289" t="n">
+        <v>1</v>
+      </c>
+      <c r="I289" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" t="inlineStr"/>
+      <c r="K289" t="n">
+        <v>0</v>
+      </c>
+      <c r="L289" t="n">
+        <v>0</v>
+      </c>
+      <c r="M289" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="n">
+        <v>289</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>2663726</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>CLAUDEL</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Isabelle</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G290" t="n">
+        <v>1</v>
+      </c>
+      <c r="H290" t="n">
+        <v>1</v>
+      </c>
+      <c r="I290" t="n">
+        <v>0</v>
+      </c>
+      <c r="J290" t="inlineStr"/>
+      <c r="K290" t="n">
+        <v>0</v>
+      </c>
+      <c r="L290" t="n">
+        <v>0</v>
+      </c>
+      <c r="M290" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="n">
+        <v>290</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>2034201</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>COMPAN-REINIER</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Marilou</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="G291" t="n">
+        <v>1</v>
+      </c>
+      <c r="H291" t="n">
+        <v>1</v>
+      </c>
+      <c r="I291" t="n">
+        <v>0</v>
+      </c>
+      <c r="J291" t="inlineStr"/>
+      <c r="K291" t="n">
+        <v>0</v>
+      </c>
+      <c r="L291" t="n">
+        <v>0</v>
+      </c>
+      <c r="M291" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="n">
+        <v>291</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>2638751</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>CORRE</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Estelle</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G292" t="n">
+        <v>1</v>
+      </c>
+      <c r="H292" t="n">
+        <v>1</v>
+      </c>
+      <c r="I292" t="n">
+        <v>0</v>
+      </c>
+      <c r="J292" t="inlineStr"/>
+      <c r="K292" t="n">
+        <v>0</v>
+      </c>
+      <c r="L292" t="n">
+        <v>0</v>
+      </c>
+      <c r="M292" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="n">
+        <v>292</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>2713557</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>DALACHE</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Ludivine</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G293" t="n">
+        <v>1</v>
+      </c>
+      <c r="H293" t="n">
+        <v>1</v>
+      </c>
+      <c r="I293" t="n">
+        <v>0</v>
+      </c>
+      <c r="J293" t="inlineStr"/>
+      <c r="K293" t="n">
+        <v>0</v>
+      </c>
+      <c r="L293" t="n">
+        <v>0</v>
+      </c>
+      <c r="M293" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="n">
+        <v>293</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>2761646</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>DARGERE</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Olivia</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G294" t="n">
+        <v>1</v>
+      </c>
+      <c r="H294" t="n">
+        <v>1</v>
+      </c>
+      <c r="I294" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" t="inlineStr"/>
+      <c r="K294" t="n">
+        <v>0</v>
+      </c>
+      <c r="L294" t="n">
+        <v>0</v>
+      </c>
+      <c r="M294" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="n">
+        <v>294</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>2622998</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>DELESTRE</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Michalina</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G295" t="n">
+        <v>1</v>
+      </c>
+      <c r="H295" t="n">
+        <v>1</v>
+      </c>
+      <c r="I295" t="n">
+        <v>0</v>
+      </c>
+      <c r="J295" t="inlineStr"/>
+      <c r="K295" t="n">
+        <v>0</v>
+      </c>
+      <c r="L295" t="n">
+        <v>0</v>
+      </c>
+      <c r="M295" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="n">
+        <v>295</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>2004918</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>DELIGNY</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Christel</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G296" t="n">
+        <v>1</v>
+      </c>
+      <c r="H296" t="n">
+        <v>1</v>
+      </c>
+      <c r="I296" t="n">
+        <v>0</v>
+      </c>
+      <c r="J296" t="inlineStr"/>
+      <c r="K296" t="n">
+        <v>0</v>
+      </c>
+      <c r="L296" t="n">
+        <v>0</v>
+      </c>
+      <c r="M296" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="n">
+        <v>296</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>2391806</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>DEUTSCH</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Sibille</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G297" t="n">
+        <v>1</v>
+      </c>
+      <c r="H297" t="n">
+        <v>1</v>
+      </c>
+      <c r="I297" t="n">
+        <v>0</v>
+      </c>
+      <c r="J297" t="inlineStr"/>
+      <c r="K297" t="n">
+        <v>0</v>
+      </c>
+      <c r="L297" t="n">
+        <v>0</v>
+      </c>
+      <c r="M297" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="n">
+        <v>297</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>1816630</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>DODET</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G298" t="n">
+        <v>1</v>
+      </c>
+      <c r="H298" t="n">
+        <v>1</v>
+      </c>
+      <c r="I298" t="n">
+        <v>0</v>
+      </c>
+      <c r="J298" t="inlineStr"/>
+      <c r="K298" t="n">
+        <v>0</v>
+      </c>
+      <c r="L298" t="n">
+        <v>0</v>
+      </c>
+      <c r="M298" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n">
+        <v>298</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>2762739</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>DUFOUR</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Juliette</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G299" t="n">
+        <v>1</v>
+      </c>
+      <c r="H299" t="n">
+        <v>1</v>
+      </c>
+      <c r="I299" t="n">
+        <v>0</v>
+      </c>
+      <c r="J299" t="inlineStr"/>
+      <c r="K299" t="n">
+        <v>0</v>
+      </c>
+      <c r="L299" t="n">
+        <v>0</v>
+      </c>
+      <c r="M299" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="n">
+        <v>299</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>2575376</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>ESSONG MALLET</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G300" t="n">
+        <v>1</v>
+      </c>
+      <c r="H300" t="n">
+        <v>1</v>
+      </c>
+      <c r="I300" t="n">
+        <v>0</v>
+      </c>
+      <c r="J300" t="inlineStr"/>
+      <c r="K300" t="n">
+        <v>0</v>
+      </c>
+      <c r="L300" t="n">
+        <v>0</v>
+      </c>
+      <c r="M300" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="n">
+        <v>300</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>1738932</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>FOUREL</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G301" t="n">
+        <v>1</v>
+      </c>
+      <c r="H301" t="n">
+        <v>1</v>
+      </c>
+      <c r="I301" t="n">
+        <v>0</v>
+      </c>
+      <c r="J301" t="inlineStr"/>
+      <c r="K301" t="n">
+        <v>0</v>
+      </c>
+      <c r="L301" t="n">
+        <v>0</v>
+      </c>
+      <c r="M301" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="n">
+        <v>301</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>2678342</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>FRANC</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Cindy</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G302" t="n">
+        <v>1</v>
+      </c>
+      <c r="H302" t="n">
+        <v>1</v>
+      </c>
+      <c r="I302" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" t="inlineStr"/>
+      <c r="K302" t="n">
+        <v>0</v>
+      </c>
+      <c r="L302" t="n">
+        <v>0</v>
+      </c>
+      <c r="M302" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="n">
+        <v>302</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>2745465</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>FRAUDAIN</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Charline</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G303" t="n">
+        <v>1</v>
+      </c>
+      <c r="H303" t="n">
+        <v>1</v>
+      </c>
+      <c r="I303" t="n">
+        <v>0</v>
+      </c>
+      <c r="J303" t="inlineStr"/>
+      <c r="K303" t="n">
+        <v>0</v>
+      </c>
+      <c r="L303" t="n">
+        <v>0</v>
+      </c>
+      <c r="M303" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="n">
+        <v>303</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>2633234</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>GAIRAUT</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G304" t="n">
+        <v>1</v>
+      </c>
+      <c r="H304" t="n">
+        <v>1</v>
+      </c>
+      <c r="I304" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" t="inlineStr"/>
+      <c r="K304" t="n">
+        <v>0</v>
+      </c>
+      <c r="L304" t="n">
+        <v>0</v>
+      </c>
+      <c r="M304" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="n">
+        <v>304</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>2779497</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>GALVANI</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Laure</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G305" t="n">
+        <v>1</v>
+      </c>
+      <c r="H305" t="n">
+        <v>1</v>
+      </c>
+      <c r="I305" t="n">
+        <v>0</v>
+      </c>
+      <c r="J305" t="inlineStr"/>
+      <c r="K305" t="n">
+        <v>0</v>
+      </c>
+      <c r="L305" t="n">
+        <v>0</v>
+      </c>
+      <c r="M305" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="n">
+        <v>305</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>2754741</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>GHYSELEN</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Claire</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G306" t="n">
+        <v>1</v>
+      </c>
+      <c r="H306" t="n">
+        <v>1</v>
+      </c>
+      <c r="I306" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" t="inlineStr"/>
+      <c r="K306" t="n">
+        <v>0</v>
+      </c>
+      <c r="L306" t="n">
+        <v>0</v>
+      </c>
+      <c r="M306" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="n">
+        <v>306</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>903425</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>GOURDON-JULIEN</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Elodie</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G307" t="n">
+        <v>1</v>
+      </c>
+      <c r="H307" t="n">
+        <v>1</v>
+      </c>
+      <c r="I307" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" t="inlineStr"/>
+      <c r="K307" t="n">
+        <v>0</v>
+      </c>
+      <c r="L307" t="n">
+        <v>0</v>
+      </c>
+      <c r="M307" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>307</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>2578708</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>GRISON</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Marion</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G308" t="n">
+        <v>1</v>
+      </c>
+      <c r="H308" t="n">
+        <v>1</v>
+      </c>
+      <c r="I308" t="n">
+        <v>0</v>
+      </c>
+      <c r="J308" t="inlineStr"/>
+      <c r="K308" t="n">
+        <v>0</v>
+      </c>
+      <c r="L308" t="n">
+        <v>0</v>
+      </c>
+      <c r="M308" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="n">
+        <v>308</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>2762549</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>HAMON</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Coralie</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G309" t="n">
+        <v>1</v>
+      </c>
+      <c r="H309" t="n">
+        <v>1</v>
+      </c>
+      <c r="I309" t="n">
+        <v>0</v>
+      </c>
+      <c r="J309" t="inlineStr"/>
+      <c r="K309" t="n">
+        <v>0</v>
+      </c>
+      <c r="L309" t="n">
+        <v>0</v>
+      </c>
+      <c r="M309" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="n">
+        <v>309</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>1597994</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>KUNCIK</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Genevieve</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G310" t="n">
+        <v>1</v>
+      </c>
+      <c r="H310" t="n">
+        <v>1</v>
+      </c>
+      <c r="I310" t="n">
+        <v>0</v>
+      </c>
+      <c r="J310" t="inlineStr"/>
+      <c r="K310" t="n">
+        <v>0</v>
+      </c>
+      <c r="L310" t="n">
+        <v>0</v>
+      </c>
+      <c r="M310" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="n">
+        <v>310</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>1222837</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>LAUNOY</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Nicole</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>UMS PONTAULT-COMBAULT</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G311" t="n">
+        <v>1</v>
+      </c>
+      <c r="H311" t="n">
+        <v>1</v>
+      </c>
+      <c r="I311" t="n">
+        <v>0</v>
+      </c>
+      <c r="J311" t="inlineStr"/>
+      <c r="K311" t="n">
+        <v>0</v>
+      </c>
+      <c r="L311" t="n">
+        <v>0</v>
+      </c>
+      <c r="M311" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="n">
+        <v>311</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>2097274</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>LE DREAU</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Emmanuelle</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G312" t="n">
+        <v>1</v>
+      </c>
+      <c r="H312" t="n">
+        <v>1</v>
+      </c>
+      <c r="I312" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" t="inlineStr"/>
+      <c r="K312" t="n">
+        <v>0</v>
+      </c>
+      <c r="L312" t="n">
+        <v>0</v>
+      </c>
+      <c r="M312" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="n">
+        <v>312</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>2800285</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>LE MERER</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Morgane</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>ESF</t>
+        </is>
+      </c>
+      <c r="G313" t="n">
+        <v>1</v>
+      </c>
+      <c r="H313" t="n">
+        <v>1</v>
+      </c>
+      <c r="I313" t="n">
+        <v>0</v>
+      </c>
+      <c r="J313" t="inlineStr"/>
+      <c r="K313" t="n">
+        <v>0</v>
+      </c>
+      <c r="L313" t="n">
+        <v>0</v>
+      </c>
+      <c r="M313" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="n">
+        <v>313</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>2438640</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>LEBLANC</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Maria</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>M6F</t>
+        </is>
+      </c>
+      <c r="G314" t="n">
+        <v>1</v>
+      </c>
+      <c r="H314" t="n">
+        <v>1</v>
+      </c>
+      <c r="I314" t="n">
+        <v>0</v>
+      </c>
+      <c r="J314" t="inlineStr"/>
+      <c r="K314" t="n">
+        <v>0</v>
+      </c>
+      <c r="L314" t="n">
+        <v>0</v>
+      </c>
+      <c r="M314" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="n">
+        <v>314</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>1255490</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>LECHARDEUR</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Catherine</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G315" t="n">
+        <v>1</v>
+      </c>
+      <c r="H315" t="n">
+        <v>1</v>
+      </c>
+      <c r="I315" t="n">
+        <v>0</v>
+      </c>
+      <c r="J315" t="inlineStr"/>
+      <c r="K315" t="n">
+        <v>0</v>
+      </c>
+      <c r="L315" t="n">
+        <v>0</v>
+      </c>
+      <c r="M315" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="n">
+        <v>315</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>1978439</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>LERNOUT</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Evangeline</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>AS CHELLES</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G316" t="n">
+        <v>1</v>
+      </c>
+      <c r="H316" t="n">
+        <v>1</v>
+      </c>
+      <c r="I316" t="n">
+        <v>0</v>
+      </c>
+      <c r="J316" t="inlineStr"/>
+      <c r="K316" t="n">
+        <v>0</v>
+      </c>
+      <c r="L316" t="n">
+        <v>0</v>
+      </c>
+      <c r="M316" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="n">
+        <v>316</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>1514312</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>LIECA</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G317" t="n">
+        <v>1</v>
+      </c>
+      <c r="H317" t="n">
+        <v>1</v>
+      </c>
+      <c r="I317" t="n">
+        <v>0</v>
+      </c>
+      <c r="J317" t="inlineStr"/>
+      <c r="K317" t="n">
+        <v>0</v>
+      </c>
+      <c r="L317" t="n">
+        <v>0</v>
+      </c>
+      <c r="M317" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="n">
+        <v>317</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>1292480</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>MAGIN</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Severine</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G318" t="n">
+        <v>1</v>
+      </c>
+      <c r="H318" t="n">
+        <v>1</v>
+      </c>
+      <c r="I318" t="n">
+        <v>0</v>
+      </c>
+      <c r="J318" t="inlineStr"/>
+      <c r="K318" t="n">
+        <v>0</v>
+      </c>
+      <c r="L318" t="n">
+        <v>0</v>
+      </c>
+      <c r="M318" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="n">
+        <v>318</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>2460252</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>MAHIEU</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Delphine</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G319" t="n">
+        <v>1</v>
+      </c>
+      <c r="H319" t="n">
+        <v>1</v>
+      </c>
+      <c r="I319" t="n">
+        <v>0</v>
+      </c>
+      <c r="J319" t="inlineStr"/>
+      <c r="K319" t="n">
+        <v>0</v>
+      </c>
+      <c r="L319" t="n">
+        <v>0</v>
+      </c>
+      <c r="M319" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="n">
+        <v>319</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>1383192</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>MARLIERE</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Astrid</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G320" t="n">
+        <v>1</v>
+      </c>
+      <c r="H320" t="n">
+        <v>1</v>
+      </c>
+      <c r="I320" t="n">
+        <v>0</v>
+      </c>
+      <c r="J320" t="inlineStr"/>
+      <c r="K320" t="n">
+        <v>0</v>
+      </c>
+      <c r="L320" t="n">
+        <v>0</v>
+      </c>
+      <c r="M320" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="n">
+        <v>320</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>2022844</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>MARTIAL</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Agnes</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G321" t="n">
+        <v>1</v>
+      </c>
+      <c r="H321" t="n">
+        <v>1</v>
+      </c>
+      <c r="I321" t="n">
+        <v>0</v>
+      </c>
+      <c r="J321" t="inlineStr"/>
+      <c r="K321" t="n">
+        <v>0</v>
+      </c>
+      <c r="L321" t="n">
+        <v>0</v>
+      </c>
+      <c r="M321" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="n">
+        <v>321</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>2694295</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>MATHIVON</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Sylvie</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G322" t="n">
+        <v>1</v>
+      </c>
+      <c r="H322" t="n">
+        <v>1</v>
+      </c>
+      <c r="I322" t="n">
+        <v>0</v>
+      </c>
+      <c r="J322" t="inlineStr"/>
+      <c r="K322" t="n">
+        <v>0</v>
+      </c>
+      <c r="L322" t="n">
+        <v>0</v>
+      </c>
+      <c r="M322" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="n">
+        <v>322</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>2021318</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>MAULARD</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Leena</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="G323" t="n">
+        <v>1</v>
+      </c>
+      <c r="H323" t="n">
+        <v>1</v>
+      </c>
+      <c r="I323" t="n">
+        <v>0</v>
+      </c>
+      <c r="J323" t="inlineStr"/>
+      <c r="K323" t="n">
+        <v>0</v>
+      </c>
+      <c r="L323" t="n">
+        <v>0</v>
+      </c>
+      <c r="M323" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="n">
+        <v>323</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>2623252</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>METAYER</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Blandine</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G324" t="n">
+        <v>1</v>
+      </c>
+      <c r="H324" t="n">
+        <v>1</v>
+      </c>
+      <c r="I324" t="n">
+        <v>0</v>
+      </c>
+      <c r="J324" t="inlineStr"/>
+      <c r="K324" t="n">
+        <v>0</v>
+      </c>
+      <c r="L324" t="n">
+        <v>0</v>
+      </c>
+      <c r="M324" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="n">
+        <v>324</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>1828822</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>MIRANDA</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Laura</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="G325" t="n">
+        <v>1</v>
+      </c>
+      <c r="H325" t="n">
+        <v>1</v>
+      </c>
+      <c r="I325" t="n">
+        <v>0</v>
+      </c>
+      <c r="J325" t="inlineStr"/>
+      <c r="K325" t="n">
+        <v>0</v>
+      </c>
+      <c r="L325" t="n">
+        <v>0</v>
+      </c>
+      <c r="M325" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="n">
+        <v>325</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>2502696</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>MOISSONNIER</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Cecile</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G326" t="n">
+        <v>1</v>
+      </c>
+      <c r="H326" t="n">
+        <v>1</v>
+      </c>
+      <c r="I326" t="n">
+        <v>0</v>
+      </c>
+      <c r="J326" t="inlineStr"/>
+      <c r="K326" t="n">
+        <v>0</v>
+      </c>
+      <c r="L326" t="n">
+        <v>0</v>
+      </c>
+      <c r="M326" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="n">
+        <v>326</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>2540320</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>MONNEROT</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Lucie</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G327" t="n">
+        <v>1</v>
+      </c>
+      <c r="H327" t="n">
+        <v>1</v>
+      </c>
+      <c r="I327" t="n">
+        <v>0</v>
+      </c>
+      <c r="J327" t="inlineStr"/>
+      <c r="K327" t="n">
+        <v>0</v>
+      </c>
+      <c r="L327" t="n">
+        <v>0</v>
+      </c>
+      <c r="M327" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="n">
+        <v>327</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>2777196</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>NATIVEL</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Lylas</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="G328" t="n">
+        <v>1</v>
+      </c>
+      <c r="H328" t="n">
+        <v>1</v>
+      </c>
+      <c r="I328" t="n">
+        <v>0</v>
+      </c>
+      <c r="J328" t="inlineStr"/>
+      <c r="K328" t="n">
+        <v>0</v>
+      </c>
+      <c r="L328" t="n">
+        <v>0</v>
+      </c>
+      <c r="M328" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="n">
+        <v>328</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>2798125</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>PHILIPPE</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Romane</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>CAF</t>
+        </is>
+      </c>
+      <c r="G329" t="n">
+        <v>1</v>
+      </c>
+      <c r="H329" t="n">
+        <v>1</v>
+      </c>
+      <c r="I329" t="n">
+        <v>0</v>
+      </c>
+      <c r="J329" t="inlineStr"/>
+      <c r="K329" t="n">
+        <v>0</v>
+      </c>
+      <c r="L329" t="n">
+        <v>0</v>
+      </c>
+      <c r="M329" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="n">
+        <v>329</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>2178540</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>POCHON LECONTE</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G330" t="n">
+        <v>1</v>
+      </c>
+      <c r="H330" t="n">
+        <v>1</v>
+      </c>
+      <c r="I330" t="n">
+        <v>0</v>
+      </c>
+      <c r="J330" t="inlineStr"/>
+      <c r="K330" t="n">
+        <v>0</v>
+      </c>
+      <c r="L330" t="n">
+        <v>0</v>
+      </c>
+      <c r="M330" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="n">
+        <v>330</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>2780624</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>PUJOL</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Marie</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G331" t="n">
+        <v>1</v>
+      </c>
+      <c r="H331" t="n">
+        <v>1</v>
+      </c>
+      <c r="I331" t="n">
+        <v>0</v>
+      </c>
+      <c r="J331" t="inlineStr"/>
+      <c r="K331" t="n">
+        <v>0</v>
+      </c>
+      <c r="L331" t="n">
+        <v>0</v>
+      </c>
+      <c r="M331" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="n">
+        <v>331</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>1363796</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>RESSOUCHES</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Nadine</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>M6F</t>
+        </is>
+      </c>
+      <c r="G332" t="n">
+        <v>1</v>
+      </c>
+      <c r="H332" t="n">
+        <v>1</v>
+      </c>
+      <c r="I332" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" t="inlineStr"/>
+      <c r="K332" t="n">
+        <v>0</v>
+      </c>
+      <c r="L332" t="n">
+        <v>0</v>
+      </c>
+      <c r="M332" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="n">
+        <v>332</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>2749804</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>RODRIGUEZ</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Lindsey</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="G333" t="n">
+        <v>1</v>
+      </c>
+      <c r="H333" t="n">
+        <v>1</v>
+      </c>
+      <c r="I333" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" t="inlineStr"/>
+      <c r="K333" t="n">
+        <v>0</v>
+      </c>
+      <c r="L333" t="n">
+        <v>0</v>
+      </c>
+      <c r="M333" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="n">
+        <v>333</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>2674797</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>ROSE</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Vanessa</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G334" t="n">
+        <v>1</v>
+      </c>
+      <c r="H334" t="n">
+        <v>1</v>
+      </c>
+      <c r="I334" t="n">
+        <v>0</v>
+      </c>
+      <c r="J334" t="inlineStr"/>
+      <c r="K334" t="n">
+        <v>0</v>
+      </c>
+      <c r="L334" t="n">
+        <v>0</v>
+      </c>
+      <c r="M334" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="n">
+        <v>334</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>2683320</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>SCHNEPP</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Melanie</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G335" t="n">
+        <v>1</v>
+      </c>
+      <c r="H335" t="n">
+        <v>1</v>
+      </c>
+      <c r="I335" t="n">
+        <v>0</v>
+      </c>
+      <c r="J335" t="inlineStr"/>
+      <c r="K335" t="n">
+        <v>0</v>
+      </c>
+      <c r="L335" t="n">
+        <v>0</v>
+      </c>
+      <c r="M335" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="n">
+        <v>335</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>2287995</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>STEELANDT</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Christine</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="G336" t="n">
+        <v>1</v>
+      </c>
+      <c r="H336" t="n">
+        <v>1</v>
+      </c>
+      <c r="I336" t="n">
+        <v>0</v>
+      </c>
+      <c r="J336" t="inlineStr"/>
+      <c r="K336" t="n">
+        <v>0</v>
+      </c>
+      <c r="L336" t="n">
+        <v>0</v>
+      </c>
+      <c r="M336" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="n">
+        <v>336</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>1203212</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>STEELANDT</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Clementine</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G337" t="n">
+        <v>1</v>
+      </c>
+      <c r="H337" t="n">
+        <v>1</v>
+      </c>
+      <c r="I337" t="n">
+        <v>0</v>
+      </c>
+      <c r="J337" t="inlineStr"/>
+      <c r="K337" t="n">
+        <v>0</v>
+      </c>
+      <c r="L337" t="n">
+        <v>0</v>
+      </c>
+      <c r="M337" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="n">
+        <v>337</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>2750366</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>TARDY</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Aurelie</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="G338" t="n">
+        <v>1</v>
+      </c>
+      <c r="H338" t="n">
+        <v>1</v>
+      </c>
+      <c r="I338" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" t="inlineStr"/>
+      <c r="K338" t="n">
+        <v>0</v>
+      </c>
+      <c r="L338" t="n">
+        <v>0</v>
+      </c>
+      <c r="M338" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="n">
+        <v>338</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>2462407</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>TUQUET</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Clemence</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G339" t="n">
+        <v>1</v>
+      </c>
+      <c r="H339" t="n">
+        <v>1</v>
+      </c>
+      <c r="I339" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" t="inlineStr"/>
+      <c r="K339" t="n">
+        <v>0</v>
+      </c>
+      <c r="L339" t="n">
+        <v>0</v>
+      </c>
+      <c r="M339" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="n">
+        <v>339</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>2733259</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>VECCHIOLI</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Emma</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="G340" t="n">
+        <v>1</v>
+      </c>
+      <c r="H340" t="n">
+        <v>1</v>
+      </c>
+      <c r="I340" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" t="inlineStr"/>
+      <c r="K340" t="n">
+        <v>0</v>
+      </c>
+      <c r="L340" t="n">
+        <v>0</v>
+      </c>
+      <c r="M340" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="n">
+        <v>340</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>1790321</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>VINCENT</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="G341" t="n">
+        <v>1</v>
+      </c>
+      <c r="H341" t="n">
+        <v>1</v>
+      </c>
+      <c r="I341" t="n">
+        <v>0</v>
+      </c>
+      <c r="J341" t="inlineStr"/>
+      <c r="K341" t="n">
+        <v>0</v>
+      </c>
+      <c r="L341" t="n">
+        <v>0</v>
+      </c>
+      <c r="M341" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="n">
+        <v>341</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>2775862</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>WERKOFF</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Myriam</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="G342" t="n">
+        <v>1</v>
+      </c>
+      <c r="H342" t="n">
+        <v>1</v>
+      </c>
+      <c r="I342" t="n">
+        <v>0</v>
+      </c>
+      <c r="J342" t="inlineStr"/>
+      <c r="K342" t="n">
+        <v>0</v>
+      </c>
+      <c r="L342" t="n">
+        <v>0</v>
+      </c>
+      <c r="M342" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="n">
+        <v>342</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>1786153</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>WOLF</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Amelie</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="G343" t="n">
+        <v>1</v>
+      </c>
+      <c r="H343" t="n">
+        <v>1</v>
+      </c>
+      <c r="I343" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" t="inlineStr"/>
+      <c r="K343" t="n">
+        <v>0</v>
+      </c>
+      <c r="L343" t="n">
+        <v>0</v>
+      </c>
+      <c r="M343" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>