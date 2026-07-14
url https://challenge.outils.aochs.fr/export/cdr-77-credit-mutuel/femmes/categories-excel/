--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -436,9186 +436,19399 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1986869</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>TALL</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Melina</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>CAF</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
         <v>49</v>
+      </c>
+      <c r="K2" t="n">
+        <v>7</v>
+      </c>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>49</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2044324</t>
+          <t>2044942</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>PEGLION</t>
+          <t>LARDON</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Ambre</t>
+          <t>Celeste</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>CAF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
-        <v>40</v>
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>48</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>48</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2447655</t>
+          <t>2044324</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>GARCIA</t>
+          <t>PEGLION</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Ophelie</t>
+          <t>Ambre</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>CAF</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
-        <v>37</v>
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
+        <v>40</v>
+      </c>
+      <c r="K4" t="n">
+        <v>16</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>40</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2684398</t>
+          <t>2447655</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>SANTORO</t>
+          <t>GARCIA</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Asia</t>
+          <t>Ophelie</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>CAF</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>37</v>
+      </c>
+      <c r="K5" t="n">
+        <v>19</v>
+      </c>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>37</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>2684398</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>SANTORO</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Asia</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>CAF</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>1</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>28</v>
+      </c>
+      <c r="K6" t="n">
+        <v>28</v>
+      </c>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>28</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="n">
+        <v>141</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2713753</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>KOPELOWICZ</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Anna</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>CAF</t>
+        </is>
+      </c>
+      <c r="H7" t="n">
+        <v>1</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>26</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>26</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="n">
+        <v>174</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>2632572</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>BERTIN</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>Lana</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>CAF</t>
         </is>
       </c>
-      <c r="H6" t="n">
+      <c r="H8" t="n">
         <v>2</v>
       </c>
-      <c r="I6" t="n">
-        <v>22</v>
+      <c r="I8" t="n">
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>20</v>
+      </c>
+      <c r="K8" t="n">
+        <v>115</v>
+      </c>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>20</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" t="n">
+        <v>180</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2401871</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>ALEMAN</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Sari-Lou</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>CAF</t>
+        </is>
+      </c>
+      <c r="H9" t="n">
+        <v>1</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>19</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>19</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="n">
+        <v>191</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2513522</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>PAYLOT</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Jade</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>CAF</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>16</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>16</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="n">
+        <v>202</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2087022</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>BATTAGLIA</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Chloe</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>CAF</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>11</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>11</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>328</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2798125</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>PHILIPPE</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Romane</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>CAF</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1355703</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>LECHEVALIER</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Cathy</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2" t="n">
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
+        <v>27</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>27</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>94</v>
+        <v>139</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1692972</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>LEVEL</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Christelle</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I3" t="n">
-        <v>27</v>
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
+        <v>26</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" t="n">
+        <v>26</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2236858</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>GRAO</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Patricia</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>24</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>24</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>555594</t>
+          <t>2826298</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>MERIEL</t>
+          <t>MEROUGE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Martine</t>
+          <t>Ghislaine</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>16</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>23</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>23</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2174887</t>
+          <t>555594</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>MEGRET</t>
+          <t>MERIEL</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Danielle</t>
+          <t>Martine</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>17</v>
+      </c>
+      <c r="K6" t="n">
+        <v>50</v>
+      </c>
+      <c r="L6" t="n">
+        <v>17</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>185</v>
+        <v>219</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
+          <t>2174887</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>MEGRET</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Danielle</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>M6F</t>
+        </is>
+      </c>
+      <c r="H7" t="n">
+        <v>2</v>
+      </c>
+      <c r="I7" t="n">
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>3</v>
+      </c>
+      <c r="K7" t="n">
+        <v>76</v>
+      </c>
+      <c r="L7" t="n">
+        <v>3</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="n">
+        <v>282</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2041810</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>CARLES</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Michele</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>M6F</t>
+        </is>
+      </c>
+      <c r="H8" t="n">
+        <v>1</v>
+      </c>
+      <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" t="n">
+        <v>313</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
           <t>2438640</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>LEBLANC</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>Maria</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>M6F</t>
         </is>
       </c>
-      <c r="H7" t="n">
-[...2 lines deleted...]
-      <c r="I7" t="n">
+      <c r="H9" t="n">
+        <v>1</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="n">
+        <v>331</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>1363796</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>RESSOUCHES</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Nadine</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>M6F</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>971874</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MOUTIER</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Josette</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M7F</t>
         </is>
       </c>
       <c r="H2" t="n">
+        <v>6</v>
+      </c>
+      <c r="I2" t="n">
         <v>4</v>
       </c>
-      <c r="I2" t="n">
-        <v>82</v>
+      <c r="J2" t="n">
+        <v>110</v>
+      </c>
+      <c r="K2" t="n">
+        <v>64</v>
+      </c>
+      <c r="L2" t="n">
+        <v>83</v>
+      </c>
+      <c r="M2" t="n">
+        <v>27</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>161699</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>LANDREAU</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Nicole</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>M7F</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>1</v>
+      </c>
+      <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>29</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>29</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" t="n">
+        <v>269</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>1841376</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>POULAIN</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>Michele</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>M7F</t>
         </is>
       </c>
-      <c r="H3" t="n">
-[...2 lines deleted...]
-      <c r="I3" t="n">
+      <c r="H4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" t="n">
+        <v>121</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>147</v>
+        <v>276</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>606507</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>ALENGHI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Francoise</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M8F</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>1</v>
       </c>
       <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2372538</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>VAISSE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Julie</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
         <v>120</v>
+      </c>
+      <c r="K2" t="n">
+        <v>1</v>
+      </c>
+      <c r="L2" t="n">
+        <v>120</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1196391</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>BROCHER</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Noemie</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>2</v>
       </c>
       <c r="I3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
         <v>96</v>
+      </c>
+      <c r="K3" t="n">
+        <v>16</v>
+      </c>
+      <c r="L3" t="n">
+        <v>96</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1891862</t>
+          <t>1531585</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>MENDAROZQUETA LOPEZ</t>
+          <t>DUTEMS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Noemi</t>
+          <t>Joanie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>62</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>66</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>36</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1280945</t>
+          <t>1891862</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>DI SANZA</t>
+          <t>MENDAROZQUETA LOPEZ</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Noemie</t>
+          <t>Noemi</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>58</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>62</v>
+      </c>
+      <c r="K5" t="n">
+        <v>5</v>
+      </c>
+      <c r="L5" t="n">
+        <v>62</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1424868</t>
+          <t>1029111</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>BERGOGNER</t>
+          <t>ROUILLON</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Clarisse</t>
+          <t>Clemence</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>57</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>58</v>
+      </c>
+      <c r="K6" t="n">
+        <v>24</v>
+      </c>
+      <c r="L6" t="n">
+        <v>26</v>
+      </c>
+      <c r="M6" t="n">
+        <v>32</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1296788</t>
+          <t>1280945</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>GOMEZ</t>
+          <t>DI SANZA</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Lou</t>
+          <t>Noemie</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>1</v>
       </c>
       <c r="I7" t="n">
-        <v>54</v>
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>58</v>
+      </c>
+      <c r="K7" t="n">
+        <v>8</v>
+      </c>
+      <c r="L7" t="n">
+        <v>58</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2625396</t>
+          <t>1424868</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>LABORDE</t>
+          <t>BERGOGNER</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Ilana</t>
+          <t>Clarisse</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I8" t="n">
-        <v>50</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>57</v>
+      </c>
+      <c r="K8" t="n">
+        <v>9</v>
+      </c>
+      <c r="L8" t="n">
+        <v>57</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2748078</t>
+          <t>1296788</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>GRAS</t>
+          <t>GOMEZ</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Lou</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>48</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>54</v>
+      </c>
+      <c r="K9" t="n">
+        <v>4</v>
+      </c>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>54</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>541554</t>
+          <t>2625396</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DAUTIN</t>
+          <t>LABORDE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Marine</t>
+          <t>Ilana</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>47</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>50</v>
+      </c>
+      <c r="K10" t="n">
+        <v>15</v>
+      </c>
+      <c r="L10" t="n">
+        <v>9</v>
+      </c>
+      <c r="M10" t="n">
+        <v>41</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2567033</t>
+          <t>2748078</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>HODY</t>
+          <t>GRAS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Azilys</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>45</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>48</v>
+      </c>
+      <c r="K11" t="n">
+        <v>14</v>
+      </c>
+      <c r="L11" t="n">
+        <v>6</v>
+      </c>
+      <c r="M11" t="n">
+        <v>42</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1938909</t>
+          <t>541554</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>FEULVARCH</t>
+          <t>DAUTIN</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Marine</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>44</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>47</v>
+      </c>
+      <c r="K12" t="n">
+        <v>9</v>
+      </c>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>47</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2240189</t>
+          <t>1664215</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>PIVRY</t>
+          <t>REDOLFI</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Aude</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>40</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>46</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>46</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1869953</t>
+          <t>2567033</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>MICHEL</t>
+          <t>HODY</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Manon</t>
+          <t>Azilys</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>38</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>45</v>
+      </c>
+      <c r="K14" t="n">
+        <v>21</v>
+      </c>
+      <c r="L14" t="n">
+        <v>45</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1531585</t>
+          <t>1938909</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>DUTEMS</t>
+          <t>FEULVARCH</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Joanie</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>44</v>
+      </c>
+      <c r="K15" t="n">
+        <v>22</v>
+      </c>
+      <c r="L15" t="n">
+        <v>44</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1029111</t>
+          <t>1126149</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>ROUILLON</t>
+          <t>ROBERT</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Clemence</t>
+          <t>Pauline</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>32</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>42</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>42</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2240164</t>
+          <t>2240189</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>MARCHAND</t>
+          <t>PIVRY</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Oceane</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>40</v>
+      </c>
+      <c r="K17" t="n">
+        <v>26</v>
+      </c>
+      <c r="L17" t="n">
+        <v>40</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2246309</t>
+          <t>631626</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>DELOY</t>
+          <t>FLURIAN</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Emeline</t>
+          <t>Marine</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>40</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>40</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2557794</t>
+          <t>2760857</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>JACQUES</t>
+          <t>BAUDIN</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Adeline</t>
+          <t>Marie</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>38</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>38</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2708288</t>
+          <t>1869953</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>VALENTE</t>
+          <t>MICHEL</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Lori</t>
+          <t>Manon</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I20" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>38</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>38</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2761617</t>
+          <t>2426070</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>ANTIL</t>
+          <t>KURTH</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Cyriane</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I21" t="n">
-        <v>19</v>
+        <v>2</v>
+      </c>
+      <c r="J21" t="n">
+        <v>34</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>34</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2720570</t>
+          <t>2633002</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>ROCHAIS</t>
+          <t>TOBIAS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Gaelle</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I22" t="n">
-        <v>18</v>
+        <v>3</v>
+      </c>
+      <c r="J22" t="n">
+        <v>32</v>
+      </c>
+      <c r="K22" t="n">
+        <v>63</v>
+      </c>
+      <c r="L22" t="n">
+        <v>8</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>24</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2616232</t>
+          <t>2669918</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>IRAVEDRA</t>
+          <t>QUEZADA DOTOR ANA</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Emma</t>
+          <t>Gabriela</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>17</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>32</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>32</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2745522</t>
+          <t>2240164</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>PINCHERA</t>
+          <t>MARCHAND</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Mathilde</t>
+          <t>Oceane</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>15</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>29</v>
+      </c>
+      <c r="K24" t="n">
+        <v>37</v>
+      </c>
+      <c r="L24" t="n">
+        <v>29</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2633002</t>
+          <t>1204515</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>TOBIAS</t>
+          <t>GUIU</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Chloe</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>29</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>29</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2622501</t>
+          <t>2557794</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>PUISSEGUR</t>
+          <t>JACQUES</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Marine</t>
+          <t>Adeline</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>9</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>26</v>
+      </c>
+      <c r="K26" t="n">
+        <v>40</v>
+      </c>
+      <c r="L26" t="n">
+        <v>26</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2648910</t>
+          <t>2246309</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>BEAUSSIER</t>
+          <t>DELOY</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Tramy</t>
+          <t>Emeline</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>25</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>25</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2675190</t>
+          <t>2745522</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>GEIGENHOLZ</t>
+          <t>PINCHERA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Mathilde</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>2</v>
       </c>
       <c r="I28" t="n">
+        <v>2</v>
+      </c>
+      <c r="J28" t="n">
+        <v>23</v>
+      </c>
+      <c r="K28" t="n">
+        <v>51</v>
+      </c>
+      <c r="L28" t="n">
+        <v>23</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1979635</t>
+          <t>2708288</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>BERNEAU</t>
+          <t>VALENTE</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Lori</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I29" t="n">
+        <v>2</v>
+      </c>
+      <c r="J29" t="n">
+        <v>21</v>
+      </c>
+      <c r="K29" t="n">
+        <v>96</v>
+      </c>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>21</v>
+      </c>
+      <c r="N29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>160</v>
+        <v>179</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1200699</t>
+          <t>2761617</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>COLL</t>
+          <t>ANTIL</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Leonie</t>
+          <t>Melanie</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>19</v>
+      </c>
+      <c r="K30" t="n">
+        <v>47</v>
+      </c>
+      <c r="L30" t="n">
+        <v>19</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2767860</t>
+          <t>2720570</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>DECLERCQ</t>
+          <t>ROCHAIS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Carole</t>
+          <t>Gaelle</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sporting Club Briard Athletisme</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H31" t="n">
         <v>1</v>
       </c>
       <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>18</v>
+      </c>
+      <c r="K31" t="n">
+        <v>48</v>
+      </c>
+      <c r="L31" t="n">
+        <v>18</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2730551</t>
+          <t>2654605</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>EISER-LAB</t>
+          <t>MATHIEU</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Apolline</t>
+          <t>Marlene</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H32" t="n">
         <v>1</v>
       </c>
       <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>18</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>18</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2607997</t>
+          <t>2616232</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>FOURNIER</t>
+          <t>IRAVEDRA</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Romane</t>
+          <t>Emma</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H33" t="n">
         <v>1</v>
       </c>
       <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>16</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>16</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2752339</t>
+          <t>188296</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>HUSSON</t>
+          <t>PATUROT</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Suzanne</t>
+          <t>Aurelie</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H34" t="n">
         <v>1</v>
       </c>
       <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>14</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>14</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2757466</t>
+          <t>1344479</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>MAS</t>
+          <t>TORRES</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Lea</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H35" t="n">
         <v>1</v>
       </c>
       <c r="I35" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>13</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>13</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2557249</t>
+          <t>2625489</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>MOUTTON</t>
+          <t>CLOAREC</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Clementine</t>
+          <t>Rebecca</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H36" t="n">
         <v>1</v>
       </c>
       <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>10</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>10</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2780621</t>
+          <t>2648910</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>RINCENT</t>
+          <t>BEAUSSIER</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Capucine</t>
+          <t>Tramy</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I37" t="n">
+        <v>2</v>
+      </c>
+      <c r="J37" t="n">
+        <v>8</v>
+      </c>
+      <c r="K37" t="n">
+        <v>58</v>
+      </c>
+      <c r="L37" t="n">
+        <v>8</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1203212</t>
+          <t>2622501</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>STEELANDT</t>
+          <t>PUISSEGUR</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Clementine</t>
+          <t>Marine</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H38" t="n">
         <v>1</v>
       </c>
       <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>8</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>8</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>2762737</t>
+          <t>2768832</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>SUCHAN</t>
+          <t>MIGNAC</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Chlea</t>
+          <t>Julie</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
       <c r="H39" t="n">
         <v>1</v>
       </c>
       <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>2</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>2</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
+          <t>2683300</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>LOUIS</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Charline</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>1</v>
+      </c>
+      <c r="I40" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>1</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="n">
+        <v>1</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
+        <v>229</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>1979635</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>BERNEAU</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Andrea</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>2</v>
+      </c>
+      <c r="I41" t="n">
+        <v>2</v>
+      </c>
+      <c r="J41" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" t="n">
+        <v>68</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>239</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2752339</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>HUSSON</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Suzanne</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>2</v>
+      </c>
+      <c r="I42" t="n">
+        <v>2</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" t="n">
+        <v>102</v>
+      </c>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>241</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2675190</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>GEIGENHOLZ</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Morgane</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H43" t="n">
+        <v>2</v>
+      </c>
+      <c r="I43" t="n">
+        <v>2</v>
+      </c>
+      <c r="J43" t="n">
+        <v>0</v>
+      </c>
+      <c r="K43" t="n">
+        <v>111</v>
+      </c>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="n">
+        <v>244</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2557249</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>MOUTTON</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Clementine</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>2</v>
+      </c>
+      <c r="I44" t="n">
+        <v>2</v>
+      </c>
+      <c r="J44" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" t="n">
+        <v>128</v>
+      </c>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="n">
+        <v>246</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2780621</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>RINCENT</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Capucine</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>1</v>
+      </c>
+      <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" t="n">
+        <v>69</v>
+      </c>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="n">
+        <v>252</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2762737</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>SUCHAN</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Chlea</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>1</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0</v>
+      </c>
+      <c r="K46" t="n">
+        <v>86</v>
+      </c>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="n">
+        <v>253</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>1200699</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>COLL</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Leonie</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H47" t="n">
+        <v>1</v>
+      </c>
+      <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="n">
+        <v>88</v>
+      </c>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="n">
+        <v>259</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2730551</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>EISER-LAB</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Apolline</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H48" t="n">
+        <v>1</v>
+      </c>
+      <c r="I48" t="n">
+        <v>1</v>
+      </c>
+      <c r="J48" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" t="n">
+        <v>100</v>
+      </c>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="n">
+        <v>260</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2607997</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>FOURNIER</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Romane</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H49" t="n">
+        <v>1</v>
+      </c>
+      <c r="I49" t="n">
+        <v>1</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0</v>
+      </c>
+      <c r="K49" t="n">
+        <v>108</v>
+      </c>
+      <c r="L49" t="n">
+        <v>0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="n">
+        <v>266</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2757466</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>MAS</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Estelle</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H50" t="n">
+        <v>1</v>
+      </c>
+      <c r="I50" t="n">
+        <v>1</v>
+      </c>
+      <c r="J50" t="n">
+        <v>0</v>
+      </c>
+      <c r="K50" t="n">
+        <v>116</v>
+      </c>
+      <c r="L50" t="n">
+        <v>0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="n">
+        <v>268</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2767860</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>DECLERCQ</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Carole</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H51" t="n">
+        <v>1</v>
+      </c>
+      <c r="I51" t="n">
+        <v>1</v>
+      </c>
+      <c r="J51" t="n">
+        <v>0</v>
+      </c>
+      <c r="K51" t="n">
+        <v>120</v>
+      </c>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N51" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" t="n">
+        <v>279</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>1114608</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>BERTRAND</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Marie</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H52" t="n">
+        <v>1</v>
+      </c>
+      <c r="I52" t="n">
+        <v>1</v>
+      </c>
+      <c r="J52" t="n">
+        <v>0</v>
+      </c>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="n">
+        <v>0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" t="n">
+        <v>283</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>2559904</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>CARVALHO DE FONSESCO</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Danae</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H53" t="n">
+        <v>1</v>
+      </c>
+      <c r="I53" t="n">
+        <v>1</v>
+      </c>
+      <c r="J53" t="n">
+        <v>0</v>
+      </c>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="n">
+        <v>0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
+      </c>
+      <c r="N53" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" t="n">
+        <v>285</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>2477025</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>CHANDON</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Louise</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H54" t="n">
+        <v>1</v>
+      </c>
+      <c r="I54" t="n">
+        <v>1</v>
+      </c>
+      <c r="J54" t="n">
+        <v>0</v>
+      </c>
+      <c r="K54" t="inlineStr"/>
+      <c r="L54" t="n">
+        <v>0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>0</v>
+      </c>
+      <c r="N54" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" t="n">
+        <v>286</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>2757820</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>CHANTRIAUX</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Victoire</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H55" t="n">
+        <v>1</v>
+      </c>
+      <c r="I55" t="n">
+        <v>1</v>
+      </c>
+      <c r="J55" t="n">
+        <v>0</v>
+      </c>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="n">
+        <v>0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>0</v>
+      </c>
+      <c r="N55" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" t="n">
+        <v>298</v>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>2762739</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>DUFOUR</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Juliette</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H56" t="n">
+        <v>1</v>
+      </c>
+      <c r="I56" t="n">
+        <v>1</v>
+      </c>
+      <c r="J56" t="n">
+        <v>0</v>
+      </c>
+      <c r="K56" t="inlineStr"/>
+      <c r="L56" t="n">
+        <v>0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" t="n">
+        <v>305</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>2754741</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>GHYSELEN</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Claire</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H57" t="n">
+        <v>1</v>
+      </c>
+      <c r="I57" t="n">
+        <v>1</v>
+      </c>
+      <c r="J57" t="n">
+        <v>0</v>
+      </c>
+      <c r="K57" t="inlineStr"/>
+      <c r="L57" t="n">
+        <v>0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>0</v>
+      </c>
+      <c r="N57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" t="n">
+        <v>323</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2623252</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>METAYER</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Blandine</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H58" t="n">
+        <v>1</v>
+      </c>
+      <c r="I58" t="n">
+        <v>1</v>
+      </c>
+      <c r="J58" t="n">
+        <v>0</v>
+      </c>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="n">
+        <v>0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>0</v>
+      </c>
+      <c r="N58" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" t="n">
+        <v>330</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>2780624</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>PUJOL</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Marie</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H59" t="n">
+        <v>1</v>
+      </c>
+      <c r="I59" t="n">
+        <v>1</v>
+      </c>
+      <c r="J59" t="n">
+        <v>0</v>
+      </c>
+      <c r="K59" t="inlineStr"/>
+      <c r="L59" t="n">
+        <v>0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" t="n">
+        <v>334</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>2683320</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>SCHNEPP</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Melanie</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H60" t="n">
+        <v>1</v>
+      </c>
+      <c r="I60" t="n">
+        <v>1</v>
+      </c>
+      <c r="J60" t="n">
+        <v>0</v>
+      </c>
+      <c r="K60" t="inlineStr"/>
+      <c r="L60" t="n">
+        <v>0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="n">
+        <v>336</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>1203212</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>STEELANDT</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Clementine</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>SEF</t>
+        </is>
+      </c>
+      <c r="H61" t="n">
+        <v>1</v>
+      </c>
+      <c r="I61" t="n">
+        <v>1</v>
+      </c>
+      <c r="J61" t="n">
+        <v>0</v>
+      </c>
+      <c r="K61" t="inlineStr"/>
+      <c r="L61" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="n">
+        <v>339</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
           <t>2733259</t>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>VECCHIOLI</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>Emma</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F62" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G62" t="inlineStr">
         <is>
           <t>SEF</t>
         </is>
       </c>
-      <c r="H40" t="n">
-[...2 lines deleted...]
-      <c r="I40" t="n">
+      <c r="H62" t="n">
+        <v>1</v>
+      </c>
+      <c r="I62" t="n">
+        <v>1</v>
+      </c>
+      <c r="J62" t="n">
+        <v>0</v>
+      </c>
+      <c r="K62" t="inlineStr"/>
+      <c r="L62" t="n">
+        <v>0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>0</v>
+      </c>
+      <c r="N62" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2730233</t>
+          <t>2523483</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>FEIJOO</t>
+          <t>GUERINET</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Emilie</t>
+          <t>Delphine</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>VEF</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
       <c r="I2" t="n">
-        <v>54</v>
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
+        <v>50</v>
+      </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" t="n">
+        <v>50</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2523483</t>
+          <t>2362794</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>GUERINET</t>
+          <t>BENGHEZAL</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Najette</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>VEF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>29</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>29</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2061682</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>TENINGE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Blandine</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2" t="n">
-        <v>64</v>
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
+        <v>114</v>
+      </c>
+      <c r="K2" t="n">
+        <v>4</v>
+      </c>
+      <c r="L2" t="n">
+        <v>114</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>109</v>
+        <v>155</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>2770461</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>MEKCI</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Lamia</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
         <v>23</v>
+      </c>
+      <c r="K3" t="n">
+        <v>43</v>
+      </c>
+      <c r="L3" t="n">
+        <v>23</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>168</v>
+        <v>249</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2132695</t>
+          <t>2146142</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>DURUT</t>
+          <t>LOZANO</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Margot</t>
+          <t>Tiffany</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
       <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" t="n">
+        <v>79</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>188</v>
+        <v>264</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2146142</t>
+          <t>2132695</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>LOZANO</t>
+          <t>DURUT</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Tiffany</t>
+          <t>Margot</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>ESF</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
       <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" t="n">
+        <v>113</v>
+      </c>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="n">
+        <v>312</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2800285</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>LE MERER</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Morgane</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>ESF</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>1</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2608665</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>PINTO JANEIRO</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Salome</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>JUF</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2" t="n">
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
+        <v>44</v>
+      </c>
+      <c r="K2" t="n">
+        <v>31</v>
+      </c>
+      <c r="L2" t="n">
+        <v>44</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1818598</t>
+          <t>2258191</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NAVE</t>
+          <t>SIROT</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Abbygaelle</t>
+          <t>Aude</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>JUF</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>44</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="n">
+        <v>44</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>2125615</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>DE OLIVEIRA JOAQUIM</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Clara</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H4" t="n">
+        <v>1</v>
+      </c>
+      <c r="I4" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" t="n">
+        <v>36</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>36</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" t="n">
+        <v>97</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>1969418</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>MIELCZAREK-FAURIE</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Noella</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H5" t="n">
+        <v>1</v>
+      </c>
+      <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>34</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>34</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" t="n">
+        <v>128</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2122689</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>MOISSONNIER</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Lucie</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>1</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>28</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>28</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" t="n">
+        <v>153</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>1877567</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>LELONG</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Julie</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>COR DAMMARTIN</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H7" t="n">
+        <v>1</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>24</v>
+      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" t="n">
+        <v>248</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
           <t>2330626</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>PRIEUR</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>Marion</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>JUF</t>
         </is>
       </c>
-      <c r="H4" t="n">
-[...2 lines deleted...]
-      <c r="I4" t="n">
+      <c r="H8" t="n">
+        <v>1</v>
+      </c>
+      <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" t="n">
+        <v>75</v>
+      </c>
+      <c r="L8" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" t="n">
+        <v>274</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>1818598</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>NAVE</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Abbygaelle</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H9" t="n">
+        <v>1</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" t="n">
+        <v>133</v>
+      </c>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="n">
+        <v>290</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2034201</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>COMPAN-REINIER</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Marilou</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>1</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="n">
+        <v>322</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2021318</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>MAULARD</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Leena</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>1</v>
+      </c>
+      <c r="I11" t="n">
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="n">
+        <v>324</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>1828822</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>MIRANDA</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Laura</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>1</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" t="n">
+        <v>327</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2777196</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>NATIVEL</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Lylas</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>JUF</t>
+        </is>
+      </c>
+      <c r="H13" t="n">
+        <v>1</v>
+      </c>
+      <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>0</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
+        <v>4</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2431774</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>POSECAK</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Chloe</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H2" t="n">
+        <v>4</v>
+      </c>
+      <c r="I2" t="n">
         <v>3</v>
       </c>
-      <c r="C2" t="inlineStr">
-[...28 lines deleted...]
-        <v>123</v>
+      <c r="J2" t="n">
+        <v>168</v>
+      </c>
+      <c r="K2" t="n">
+        <v>2</v>
+      </c>
+      <c r="L2" t="n">
+        <v>168</v>
+      </c>
+      <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
         <v>5</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1583671</t>
+          <t>2738185</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>GERAUD</t>
+          <t>CHUPIN</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Floriane</t>
+          <t>Laetitia</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>116</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>168</v>
+      </c>
+      <c r="K3" t="n">
+        <v>11</v>
+      </c>
+      <c r="L3" t="n">
+        <v>132</v>
+      </c>
+      <c r="M3" t="n">
+        <v>36</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2431774</t>
+          <t>470014</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>POSECAK</t>
+          <t>TRENIER</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Chloe</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I4" t="n">
-        <v>116</v>
+        <v>4</v>
+      </c>
+      <c r="J4" t="n">
+        <v>160</v>
+      </c>
+      <c r="K4" t="n">
+        <v>23</v>
+      </c>
+      <c r="L4" t="n">
+        <v>124</v>
+      </c>
+      <c r="M4" t="n">
+        <v>36</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2738185</t>
+          <t>2185800</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CHUPIN</t>
+          <t>NEMAUSAT</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Laetitia</t>
+          <t>Alexandra</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I5" t="n">
-        <v>91</v>
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
+        <v>126</v>
+      </c>
+      <c r="K5" t="n">
+        <v>5</v>
+      </c>
+      <c r="L5" t="n">
+        <v>74</v>
+      </c>
+      <c r="M5" t="n">
+        <v>52</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2185800</t>
+          <t>1583671</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>NEMAUSAT</t>
+          <t>GERAUD</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Alexandra</t>
+          <t>Floriane</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>62</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>116</v>
+      </c>
+      <c r="K6" t="n">
+        <v>3</v>
+      </c>
+      <c r="L6" t="n">
+        <v>116</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2556066</t>
+          <t>2710264</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>BELHOUT</t>
+          <t>FONTAINE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Lucie</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H7" t="n">
         <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>60</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>87</v>
+      </c>
+      <c r="K7" t="n">
+        <v>17</v>
+      </c>
+      <c r="L7" t="n">
+        <v>49</v>
+      </c>
+      <c r="M7" t="n">
+        <v>38</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2740699</t>
+          <t>2636477</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>XIMENA</t>
+          <t>GIZARD</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Anne-Laure</t>
+          <t>Audrey</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>54</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>78</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>38</v>
+      </c>
+      <c r="M8" t="n">
+        <v>40</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2710264</t>
+          <t>2556066</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>FONTAINE</t>
+          <t>BELHOUT</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Lucie</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I9" t="n">
-        <v>49</v>
+        <v>3</v>
+      </c>
+      <c r="J9" t="n">
+        <v>60</v>
+      </c>
+      <c r="K9" t="n">
+        <v>21</v>
+      </c>
+      <c r="L9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>60</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1010394</t>
+          <t>2770863</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>LECHARME</t>
+          <t>PILLET</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Cindy</t>
+          <t>Amelie</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>46</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>56</v>
+      </c>
+      <c r="K10" t="n">
+        <v>30</v>
+      </c>
+      <c r="L10" t="n">
+        <v>56</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>537134</t>
+          <t>2740699</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>DELGRANGE</t>
+          <t>XIMENA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Coline</t>
+          <t>Anne-Laure</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>43</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>54</v>
+      </c>
+      <c r="K11" t="n">
+        <v>12</v>
+      </c>
+      <c r="L11" t="n">
+        <v>54</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2770863</t>
+          <t>1754926</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>PILLET</t>
+          <t>BONNEFOI</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Amelie</t>
+          <t>Anouk</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>36</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>52</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>26</v>
+      </c>
+      <c r="N12" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2740490</t>
+          <t>1010394</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>MATHEY-DEFOSSE</t>
+          <t>LECHARME</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Maeva</t>
+          <t>Cindy</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>46</v>
+      </c>
+      <c r="K13" t="n">
+        <v>20</v>
+      </c>
+      <c r="L13" t="n">
+        <v>46</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>1648235</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>BERTHEZENE</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Laurie</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I14" t="n">
-        <v>31</v>
+        <v>2</v>
+      </c>
+      <c r="J14" t="n">
+        <v>43</v>
+      </c>
+      <c r="K14" t="n">
+        <v>35</v>
+      </c>
+      <c r="L14" t="n">
+        <v>43</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2600180</t>
+          <t>537134</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>HARMENIL</t>
+          <t>DELGRANGE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Coline</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>28</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>42</v>
+      </c>
+      <c r="K15" t="n">
+        <v>20</v>
+      </c>
+      <c r="L15" t="n">
+        <v>6</v>
+      </c>
+      <c r="M15" t="n">
+        <v>36</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1754926</t>
+          <t>384982</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>BONNEFOI</t>
+          <t>COUTAND</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Anouk</t>
+          <t>Leslie</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>42</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>42</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2328790</t>
+          <t>2817337</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>TRYGAR</t>
+          <t>DORIGNY</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Martyna</t>
+          <t>Iwona</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>25</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>36</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>36</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2628753</t>
+          <t>2740490</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>STEELANDT</t>
+          <t>MATHEY-DEFOSSE</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Amelie</t>
+          <t>Maeva</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>33</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>33</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2636804</t>
+          <t>2738535</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>GELDOF</t>
+          <t>REGEAU</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Marie-Helene</t>
+          <t>Armelle</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I19" t="n">
-        <v>21</v>
+        <v>3</v>
+      </c>
+      <c r="J19" t="n">
+        <v>32</v>
+      </c>
+      <c r="K19" t="n">
+        <v>85</v>
+      </c>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>32</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2625404</t>
+          <t>2600180</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>GUILLUCQ</t>
+          <t>HARMENIL</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I20" t="n">
         <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>28</v>
+      </c>
+      <c r="K20" t="n">
+        <v>38</v>
+      </c>
+      <c r="L20" t="n">
+        <v>28</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2660598</t>
+          <t>470013</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>GUERIN</t>
+          <t>TRENIER</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Anne-Sophie</t>
+          <t>Solene</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>27</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>27</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2671922</t>
+          <t>2328790</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>ANIN</t>
+          <t>TRYGAR</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Melanie</t>
+          <t>Martyna</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>25</v>
+      </c>
+      <c r="K22" t="n">
+        <v>41</v>
+      </c>
+      <c r="L22" t="n">
+        <v>25</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2676509</t>
+          <t>2628753</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>CAPEL</t>
+          <t>STEELANDT</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Emmanuelle</t>
+          <t>Amelie</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>22</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>22</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2181916</t>
+          <t>2636804</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>CLAUDEL</t>
+          <t>GELDOF</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Pascaline</t>
+          <t>Marie-Helene</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>21</v>
+      </c>
+      <c r="K24" t="n">
+        <v>45</v>
+      </c>
+      <c r="L24" t="n">
+        <v>21</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
         <v>182</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2730235</t>
+          <t>2666165</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>IMELE EP NGNINTEDEM ROMENCE</t>
+          <t>ALONZO</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Faska</t>
+          <t>Roxane</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25" t="n">
+        <v>2</v>
+      </c>
+      <c r="J25" t="n">
+        <v>18</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>18</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2738535</t>
+          <t>2780207</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>REGEAU</t>
+          <t>PONS DE VINCENT</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Armelle</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>17</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>17</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
+          <t>2181916</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>CLAUDEL</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Pascaline</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H27" t="n">
+        <v>2</v>
+      </c>
+      <c r="I27" t="n">
+        <v>2</v>
+      </c>
+      <c r="J27" t="n">
+        <v>11</v>
+      </c>
+      <c r="K27" t="n">
+        <v>126</v>
+      </c>
+      <c r="L27" t="n">
+        <v>11</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="n">
+        <v>218</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2517923</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>REBILLARD</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Arzel</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H28" t="n">
+        <v>1</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>4</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>4</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="n">
+        <v>236</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2660598</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>GUERIN</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Anne-Sophie</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>2</v>
+      </c>
+      <c r="I29" t="n">
+        <v>2</v>
+      </c>
+      <c r="J29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K29" t="n">
+        <v>93</v>
+      </c>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>237</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2625404</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>GUILLUCQ</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Claire</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>2</v>
+      </c>
+      <c r="I30" t="n">
+        <v>2</v>
+      </c>
+      <c r="J30" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" t="n">
+        <v>95</v>
+      </c>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>238</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2676509</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>CAPEL</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Emmanuelle</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H31" t="n">
+        <v>2</v>
+      </c>
+      <c r="I31" t="n">
+        <v>2</v>
+      </c>
+      <c r="J31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K31" t="n">
+        <v>98</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="n">
+        <v>251</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
           <t>2537956</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>VERGEL</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>Aurelie</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
         <is>
           <t>M0F</t>
         </is>
       </c>
-      <c r="H27" t="n">
-[...2 lines deleted...]
-      <c r="I27" t="n">
+      <c r="H32" t="n">
+        <v>1</v>
+      </c>
+      <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>0</v>
+      </c>
+      <c r="K32" t="n">
+        <v>84</v>
+      </c>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="n">
+        <v>267</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2671922</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>ANIN</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Melanie</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>BUSSY RUNNING</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H33" t="n">
+        <v>1</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>0</v>
+      </c>
+      <c r="K33" t="n">
+        <v>118</v>
+      </c>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="n">
+        <v>273</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2730235</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>IMELE EP NGNINTEDEM ROMENCE</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Faska</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>1</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>0</v>
+      </c>
+      <c r="K34" t="n">
+        <v>132</v>
+      </c>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="n">
+        <v>288</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2813479</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>CHOURAQUI</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Fanny</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>1</v>
+      </c>
+      <c r="I35" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="n">
+        <v>308</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>2762549</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>HAMON</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Coralie</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>1</v>
+      </c>
+      <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>326</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2540320</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>MONNEROT</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Lucie</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>1</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>332</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2749804</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>RODRIGUEZ</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Lindsey</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>M0F</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2321761</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DESSAINT</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Marie-Helene</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H2" t="n">
+        <v>5</v>
+      </c>
+      <c r="I2" t="n">
+        <v>5</v>
+      </c>
+      <c r="J2" t="n">
+        <v>215</v>
+      </c>
+      <c r="K2" t="n">
         <v>2</v>
       </c>
-      <c r="I2" t="n">
-        <v>102</v>
+      <c r="L2" t="n">
+        <v>127</v>
+      </c>
+      <c r="M2" t="n">
+        <v>58</v>
+      </c>
+      <c r="N2" t="n">
+        <v>30</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
+        <v>12</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2172733</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ROBIN</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Audrey</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>3</v>
+      </c>
+      <c r="I3" t="n">
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>125</v>
+      </c>
+      <c r="K3" t="n">
         <v>15</v>
       </c>
-      <c r="C3" t="inlineStr">
-[...28 lines deleted...]
-        <v>90</v>
+      <c r="L3" t="n">
+        <v>125</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1697092</t>
+          <t>1256934</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>KNIPPER</t>
+          <t>HENRY</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Helene</t>
+          <t>Amelie</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>2</v>
       </c>
       <c r="I4" t="n">
-        <v>74</v>
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>90</v>
+      </c>
+      <c r="K4" t="n">
+        <v>3</v>
+      </c>
+      <c r="L4" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>90</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>404931</t>
+          <t>711278</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>LEDARD</t>
+          <t>DARIO</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Briseis</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>66</v>
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
+        <v>85</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>85</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2172733</t>
+          <t>349501</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ROBIN</t>
+          <t>CHACHIGNON</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Mathilde</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>51</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>76</v>
+      </c>
+      <c r="K6" t="n">
+        <v>36</v>
+      </c>
+      <c r="L6" t="n">
+        <v>76</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2436080</t>
+          <t>1697092</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>LACOMBE</t>
+          <t>KNIPPER</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Helene</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>39</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>74</v>
+      </c>
+      <c r="K7" t="n">
+        <v>27</v>
+      </c>
+      <c r="L7" t="n">
+        <v>74</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>349501</t>
+          <t>2436080</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>CHACHIGNON</t>
+          <t>LACOMBE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Mathilde</t>
+          <t>Christelle</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>30</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>68</v>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="n">
+        <v>39</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2598671</t>
+          <t>404931</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>ANDRE</t>
+          <t>LEDARD</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Megdouda</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>28</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>66</v>
+      </c>
+      <c r="K9" t="n">
+        <v>29</v>
+      </c>
+      <c r="L9" t="n">
+        <v>66</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1033239</t>
+          <t>1470561</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>MARGOT</t>
+          <t>CROMER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Nadege</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>27</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>56</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>56</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2749115</t>
+          <t>1645638</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>COUVREUR</t>
+          <t>LARDON</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Annabelle</t>
+          <t>Emeline</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>39</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>39</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2471260</t>
+          <t>2739836</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>RODIER</t>
+          <t>BELLAVIA</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Anne-Laure</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I12" t="n">
-        <v>20</v>
+        <v>3</v>
+      </c>
+      <c r="J12" t="n">
+        <v>32</v>
+      </c>
+      <c r="K12" t="n">
+        <v>66</v>
+      </c>
+      <c r="L12" t="n">
+        <v>3</v>
+      </c>
+      <c r="M12" t="n">
+        <v>29</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2422912</t>
+          <t>2559549</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>LUCAS</t>
+          <t>GODART</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Audrey</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>13</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>28</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>28</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2756881</t>
+          <t>1033239</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>RONDEAU</t>
+          <t>MARGOT</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Nadege</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>27</v>
+      </c>
+      <c r="K14" t="n">
+        <v>29</v>
+      </c>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>27</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1871175</t>
+          <t>2598671</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>PERONNET</t>
+          <t>ANDRE</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Megdouda</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
         <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>27</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>27</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2364587</t>
+          <t>2751471</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>ALEXIS</t>
+          <t>DUPRE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Benedicte</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>24</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>24</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2748564</t>
+          <t>2676641</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>BASSET</t>
+          <t>PRET</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Anelyse</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>24</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>24</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2117441</t>
+          <t>2749115</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>BELHADJ</t>
+          <t>COUVREUR</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Saloua</t>
+          <t>Annabelle</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>22</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>22</v>
+      </c>
+      <c r="N18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2739836</t>
+          <t>2471260</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>BELLAVIA</t>
+          <t>RODIER</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Anne-Laure</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>20</v>
+      </c>
+      <c r="K19" t="n">
+        <v>46</v>
+      </c>
+      <c r="L19" t="n">
+        <v>20</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2678342</t>
+          <t>2754930</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>FRANC</t>
+          <t>DUBAS-LIGER</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cindy</t>
+          <t>Lucie</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>17</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>17</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
+        <v>197</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>2435723</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>DAUPHIN</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>13</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>13</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="n">
+        <v>200</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2422912</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>LUCAS</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Audrey</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>12</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>12</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="n">
         <v>209</v>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>2756881</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>RONDEAU</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Elodie</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H23" t="n">
+        <v>2</v>
+      </c>
+      <c r="I23" t="n">
+        <v>2</v>
+      </c>
+      <c r="J23" t="n">
+        <v>8</v>
+      </c>
+      <c r="K23" t="n">
+        <v>59</v>
+      </c>
+      <c r="L23" t="n">
+        <v>8</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="n">
+        <v>222</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>1871175</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>PERONNET</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Erika</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H24" t="n">
+        <v>1</v>
+      </c>
+      <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>1</v>
+      </c>
+      <c r="K24" t="n">
+        <v>65</v>
+      </c>
+      <c r="L24" t="n">
+        <v>1</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="n">
+        <v>232</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2748564</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>BASSET</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Anelyse</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H25" t="n">
+        <v>2</v>
+      </c>
+      <c r="I25" t="n">
+        <v>2</v>
+      </c>
+      <c r="J25" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" t="n">
+        <v>78</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="n">
+        <v>245</v>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>2670532</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>TUTIN</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>Nathalie</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>M1F</t>
         </is>
       </c>
-      <c r="H21" t="n">
-[...2 lines deleted...]
-      <c r="I21" t="n">
+      <c r="H26" t="n">
+        <v>2</v>
+      </c>
+      <c r="I26" t="n">
+        <v>2</v>
+      </c>
+      <c r="J26" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" t="n">
+        <v>129</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="n">
+        <v>258</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>2364587</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>ALEXIS</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Florence</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H27" t="n">
+        <v>1</v>
+      </c>
+      <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>0</v>
+      </c>
+      <c r="K27" t="n">
+        <v>99</v>
+      </c>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="n">
+        <v>278</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2117441</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>BELHADJ</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Saloua</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H28" t="n">
+        <v>1</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>0</v>
+      </c>
+      <c r="K28" t="inlineStr"/>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="n">
+        <v>280</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>2795437</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>BIEUVELET</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Floriane</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>284</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>1779930</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>CASTAY</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Elodie</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>1</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>291</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2638751</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>CORRE</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Estelle</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="n">
+        <v>294</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2622998</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>DELESTRE</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Michalina</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H32" t="n">
+        <v>1</v>
+      </c>
+      <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>0</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="n">
+        <v>301</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2678342</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>FRANC</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Cindy</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H33" t="n">
+        <v>1</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>0</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="n">
+        <v>302</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2745465</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>FRAUDAIN</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Charline</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>1</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>0</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="n">
+        <v>306</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>903425</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>GOURDON-JULIEN</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Elodie</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>1</v>
+      </c>
+      <c r="I35" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="inlineStr"/>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="n">
+        <v>307</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>2578708</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>GRISON</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Marion</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>1</v>
+      </c>
+      <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>333</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2674797</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>ROSE</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Vanessa</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>1</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>337</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2750366</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>TARDY</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Aurelie</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>M1F</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>416304</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>HURTEAUX</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Elise</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I2" t="n">
-        <v>206</v>
+        <v>6</v>
+      </c>
+      <c r="J2" t="n">
+        <v>276</v>
+      </c>
+      <c r="K2" t="n">
+        <v>1</v>
+      </c>
+      <c r="L2" t="n">
+        <v>146</v>
+      </c>
+      <c r="M2" t="n">
+        <v>100</v>
+      </c>
+      <c r="N2" t="n">
+        <v>30</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1877592</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>POTOT</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Fanny</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>2</v>
       </c>
       <c r="I3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
         <v>107</v>
+      </c>
+      <c r="K3" t="n">
+        <v>7</v>
+      </c>
+      <c r="L3" t="n">
+        <v>107</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1828890</t>
+          <t>2247750</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>POTTIER</t>
+          <t>COULIBALY</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Korotoumou</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I4" t="n">
-        <v>95</v>
+        <v>4</v>
+      </c>
+      <c r="J4" t="n">
+        <v>102</v>
+      </c>
+      <c r="K4" t="n">
+        <v>12</v>
+      </c>
+      <c r="L4" t="n">
+        <v>31</v>
+      </c>
+      <c r="M4" t="n">
+        <v>44</v>
+      </c>
+      <c r="N4" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2271469</t>
+          <t>1828890</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>DE PREVILLE</t>
+          <t>POTTIER</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Solene</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" t="n">
-        <v>71</v>
+        <v>2</v>
+      </c>
+      <c r="J5" t="n">
+        <v>95</v>
+      </c>
+      <c r="K5" t="n">
+        <v>13</v>
+      </c>
+      <c r="L5" t="n">
+        <v>95</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2247750</t>
+          <t>1361500</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>COULIBALY</t>
+          <t>VIOLLEAU</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Korotoumou</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>62</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>88</v>
+      </c>
+      <c r="K6" t="n">
+        <v>10</v>
+      </c>
+      <c r="L6" t="n">
+        <v>88</v>
+      </c>
+      <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1361500</t>
+          <t>1389139</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>VIOLLEAU</t>
+          <t>PAVOINE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Celine</t>
+          <t>Morgane</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
-        <v>56</v>
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
+        <v>85</v>
+      </c>
+      <c r="K7" t="n">
+        <v>14</v>
+      </c>
+      <c r="L7" t="n">
+        <v>85</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1389139</t>
+          <t>2196889</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>PAVOINE</t>
+          <t>PINHEIRO</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Morgane</t>
+          <t>Sandrina</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>52</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>76</v>
+      </c>
+      <c r="K8" t="n">
+        <v>19</v>
+      </c>
+      <c r="L8" t="n">
+        <v>76</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2196889</t>
+          <t>2271469</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>PINHEIRO</t>
+          <t>DE PREVILLE</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Sandrina</t>
+          <t>Solene</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I9" t="n">
-        <v>47</v>
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>70</v>
+      </c>
+      <c r="K9" t="n">
+        <v>10</v>
+      </c>
+      <c r="L9" t="n">
+        <v>24</v>
+      </c>
+      <c r="M9" t="n">
+        <v>46</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2577526</t>
+          <t>2456878</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>HORVAIS</t>
+          <t>VAZ</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Sandrine</t>
+          <t>Myriam</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I10" t="n">
-        <v>38</v>
+        <v>4</v>
+      </c>
+      <c r="J10" t="n">
+        <v>66</v>
+      </c>
+      <c r="K10" t="n">
+        <v>23</v>
+      </c>
+      <c r="L10" t="n">
+        <v>33</v>
+      </c>
+      <c r="M10" t="n">
+        <v>33</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2456878</t>
+          <t>2577526</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>VAZ</t>
+          <t>HORVAIS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Myriam</t>
+          <t>Sandrine</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>38</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>38</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2439908</t>
+          <t>2436752</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>DEBAILLEUL</t>
+          <t>KOLBER-TOUSSAINT</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Virginie</t>
+          <t>Julie</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>31</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>36</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>36</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>137094</t>
+          <t>2302956</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BILLARD</t>
+          <t>MOREAU</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Frederique</t>
+          <t>Severine</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I13" t="n">
-        <v>30</v>
+        <v>3</v>
+      </c>
+      <c r="J13" t="n">
+        <v>31</v>
+      </c>
+      <c r="K13" t="n">
+        <v>119</v>
+      </c>
+      <c r="L13" t="n">
+        <v>31</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2669935</t>
+          <t>137094</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>DUPIN</t>
+          <t>BILLARD</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Elodie</t>
+          <t>Frederique</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
         <v>30</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>30</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2536149</t>
+          <t>2669935</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>DEDIEU</t>
+          <t>DUPIN</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Elodie</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>30</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>30</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2279915</t>
+          <t>2439908</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>GRUNCHEC</t>
+          <t>DEBAILLEUL</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Gwenola</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>29</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>29</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2733162</t>
+          <t>2338355</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>PIERRAT</t>
+          <t>RAFFIER</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Cecile</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>10</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>29</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>29</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1931896</t>
+          <t>2570156</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CAMBILLAU</t>
+          <t>CROIZER</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Anne-Laure</t>
+          <t>Nadege</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>2</v>
       </c>
       <c r="I18" t="n">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="J18" t="n">
+        <v>28</v>
+      </c>
+      <c r="K18" t="n">
+        <v>67</v>
+      </c>
+      <c r="L18" t="n">
+        <v>28</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1880436</t>
+          <t>2553425</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>AABAR</t>
+          <t>DUFOUR</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Sandrine</t>
+          <t>Laetitia</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>1</v>
       </c>
       <c r="I19" t="n">
         <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>28</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>28</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2643147</t>
+          <t>2536149</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>LECHENE</t>
+          <t>DEDIEU</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Murielle</t>
+          <t>Delphine</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
         <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>27</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>27</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>935164</t>
+          <t>2474308</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>POINTET</t>
+          <t>NICHELE</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Alexia</t>
+          <t>Aurelie</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H21" t="n">
         <v>1</v>
       </c>
       <c r="I21" t="n">
         <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>26</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2570156</t>
+          <t>2091184</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CROIZER</t>
+          <t>RODRIGUES</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Nadege</t>
+          <t>Linda</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>25</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2486354</t>
+          <t>2228727</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>DONATI</t>
+          <t>VOILLARD</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Agathe</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>25</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2633234</t>
+          <t>2583371</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>GAIRAUT</t>
+          <t>MIRANDA</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Celine</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>23</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>23</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2127887</t>
+          <t>2279915</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>GATEAU</t>
+          <t>GRUNCHEC</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Gwenaelle</t>
+          <t>Gwenola</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25" t="n">
+        <v>2</v>
+      </c>
+      <c r="J25" t="n">
+        <v>22</v>
+      </c>
+      <c r="K25" t="n">
+        <v>104</v>
+      </c>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>22</v>
+      </c>
+      <c r="N25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1978439</t>
+          <t>2709390</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>LERNOUT</t>
+          <t>BADUEL</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Evangeline</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>22</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>22</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2302956</t>
+          <t>2649749</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>MOREAU</t>
+          <t>ALBERT</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Severine</t>
+          <t>Ophelie</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>VS OZOIR LA FERRIERE</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>22</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>22</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>762774</t>
+          <t>2483783</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>QUATRAIN</t>
+          <t>REMBRY</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Aurelie</t>
+          <t>Carole</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I28" t="n">
+        <v>3</v>
+      </c>
+      <c r="J28" t="n">
+        <v>21</v>
+      </c>
+      <c r="K28" t="n">
+        <v>105</v>
+      </c>
+      <c r="L28" t="n">
+        <v>21</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>202</v>
+        <v>176</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2483783</t>
+          <t>2734542</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>REMBRY</t>
+          <t>OLIVEIRA</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Carole</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>20</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>177</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>2752989</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>SANTOS</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Sandrine</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>1</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>20</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>181</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2809812</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>KAMALI</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Claudine</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>M2F</t>
         </is>
       </c>
-      <c r="H29" t="n">
-[...2 lines deleted...]
-      <c r="I29" t="n">
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>19</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>19</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="n">
+        <v>192</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>2127887</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>GATEAU</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Gwenaelle</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H32" t="n">
+        <v>3</v>
+      </c>
+      <c r="I32" t="n">
+        <v>3</v>
+      </c>
+      <c r="J32" t="n">
+        <v>15</v>
+      </c>
+      <c r="K32" t="n">
+        <v>106</v>
+      </c>
+      <c r="L32" t="n">
+        <v>15</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="n">
+        <v>207</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2733162</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>PIERRAT</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Cecile</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H33" t="n">
+        <v>1</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>9</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>9</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="n">
+        <v>215</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>1727027</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>KUDLA</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Marina</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>1</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>6</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>6</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="n">
+        <v>220</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>1931896</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>CAMBILLAU</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Anne-Laure</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>2</v>
+      </c>
+      <c r="I35" t="n">
+        <v>2</v>
+      </c>
+      <c r="J35" t="n">
+        <v>2</v>
+      </c>
+      <c r="K35" t="n">
+        <v>77</v>
+      </c>
+      <c r="L35" t="n">
+        <v>2</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="n">
+        <v>223</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>1880436</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>AABAR</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Sandrine</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>1</v>
+      </c>
+      <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>1</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>1</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>224</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2439537</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>CHAVANCE</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Aurelia</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>1</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>1</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>1</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>225</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2643147</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>LECHENE</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Murielle</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>1</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>1</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="n">
+        <v>227</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>935164</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>POINTET</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Alexia</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>AS CHELLES</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H39" t="n">
+        <v>1</v>
+      </c>
+      <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>1</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>1</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="n">
+        <v>234</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>762774</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>QUATRAIN</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Aurelie</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>2</v>
+      </c>
+      <c r="I40" t="n">
+        <v>2</v>
+      </c>
+      <c r="J40" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" t="n">
+        <v>82</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
+        <v>247</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2486354</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>DONATI</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Agathe</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>AS NANDY COURSE</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+      <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" t="n">
+        <v>73</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>289</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2663726</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>CLAUDEL</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Isabelle</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>292</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2713557</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>DALACHE</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Ludivine</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H43" t="n">
+        <v>1</v>
+      </c>
+      <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>0</v>
+      </c>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="n">
+        <v>296</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2391806</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>DEUTSCH</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Sibille</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>1</v>
+      </c>
+      <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="n">
+        <v>299</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2575376</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>ESSONG MALLET</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>1</v>
+      </c>
+      <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="n">
+        <v>303</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2633234</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>GAIRAUT</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>1</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="n">
+        <v>315</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>1978439</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>LERNOUT</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Evangeline</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>AS CHELLES</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H47" t="n">
+        <v>1</v>
+      </c>
+      <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="n">
+        <v>317</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>1292480</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>MAGIN</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Severine</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H48" t="n">
+        <v>1</v>
+      </c>
+      <c r="I48" t="n">
+        <v>1</v>
+      </c>
+      <c r="J48" t="n">
+        <v>0</v>
+      </c>
+      <c r="K48" t="inlineStr"/>
+      <c r="L48" t="n">
+        <v>0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>0</v>
+      </c>
+      <c r="N48" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="n">
+        <v>318</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2460252</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>MAHIEU</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Delphine</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H49" t="n">
+        <v>1</v>
+      </c>
+      <c r="I49" t="n">
+        <v>1</v>
+      </c>
+      <c r="J49" t="n">
+        <v>0</v>
+      </c>
+      <c r="K49" t="inlineStr"/>
+      <c r="L49" t="n">
+        <v>0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>0</v>
+      </c>
+      <c r="N49" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="n">
+        <v>321</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2694295</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>MATHIVON</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Sylvie</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H50" t="n">
+        <v>1</v>
+      </c>
+      <c r="I50" t="n">
+        <v>1</v>
+      </c>
+      <c r="J50" t="n">
+        <v>0</v>
+      </c>
+      <c r="K50" t="inlineStr"/>
+      <c r="L50" t="n">
+        <v>0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>0</v>
+      </c>
+      <c r="N50" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="n">
+        <v>329</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2178540</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>POCHON LECONTE</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H51" t="n">
+        <v>1</v>
+      </c>
+      <c r="I51" t="n">
+        <v>1</v>
+      </c>
+      <c r="J51" t="n">
+        <v>0</v>
+      </c>
+      <c r="K51" t="inlineStr"/>
+      <c r="L51" t="n">
+        <v>0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0</v>
+      </c>
+      <c r="N51" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" t="n">
+        <v>338</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>2462407</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>TUQUET</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Clemence</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H52" t="n">
+        <v>1</v>
+      </c>
+      <c r="I52" t="n">
+        <v>1</v>
+      </c>
+      <c r="J52" t="n">
+        <v>0</v>
+      </c>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="n">
+        <v>0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>0</v>
+      </c>
+      <c r="N52" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" t="n">
+        <v>342</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>1786153</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>WOLF</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Amelie</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>M2F</t>
+        </is>
+      </c>
+      <c r="H53" t="n">
+        <v>1</v>
+      </c>
+      <c r="I53" t="n">
+        <v>1</v>
+      </c>
+      <c r="J53" t="n">
+        <v>0</v>
+      </c>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="n">
+        <v>0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>0</v>
+      </c>
+      <c r="N53" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:N47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2008368</t>
+          <t>504893</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>FONTAINE</t>
+          <t>CALMET</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Veronique</t>
+          <t>Valerie</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I2" t="n">
-        <v>114</v>
+        <v>5</v>
+      </c>
+      <c r="J2" t="n">
+        <v>160</v>
+      </c>
+      <c r="K2" t="n">
+        <v>18</v>
+      </c>
+      <c r="L2" t="n">
+        <v>67</v>
+      </c>
+      <c r="M2" t="n">
+        <v>66</v>
+      </c>
+      <c r="N2" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1926253</t>
+          <t>1769667</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>PRZYBOS</t>
+          <t>PIFFETEAU</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Angelique</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I3" t="n">
-        <v>110</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>135</v>
+      </c>
+      <c r="K3" t="n">
+        <v>34</v>
+      </c>
+      <c r="L3" t="n">
+        <v>107</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
         <v>10</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>583249</t>
+          <t>1926253</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ORFAO</t>
+          <t>PRZYBOS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Soraya</t>
+          <t>Angelique</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I4" t="n">
-        <v>102</v>
+        <v>4</v>
+      </c>
+      <c r="J4" t="n">
+        <v>131</v>
+      </c>
+      <c r="K4" t="n">
+        <v>11</v>
+      </c>
+      <c r="L4" t="n">
+        <v>86</v>
+      </c>
+      <c r="M4" t="n">
+        <v>45</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1769667</t>
+          <t>2008368</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>PIFFETEAU</t>
+          <t>FONTAINE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Veronique</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>69</v>
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
+        <v>112</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>78</v>
+      </c>
+      <c r="M5" t="n">
+        <v>34</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>504893</t>
+          <t>583249</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CALMET</t>
+          <t>ORFAO</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Valerie</t>
+          <t>Soraya</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I6" t="n">
-        <v>67</v>
+        <v>3</v>
+      </c>
+      <c r="J6" t="n">
+        <v>102</v>
+      </c>
+      <c r="K6" t="n">
+        <v>28</v>
+      </c>
+      <c r="L6" t="n">
+        <v>70</v>
+      </c>
+      <c r="M6" t="n">
+        <v>32</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2735605</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>ROUSSEAU</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Nadege</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I7" t="n">
-        <v>59</v>
+        <v>3</v>
+      </c>
+      <c r="J7" t="n">
+        <v>93</v>
+      </c>
+      <c r="K7" t="n">
+        <v>17</v>
+      </c>
+      <c r="L7" t="n">
+        <v>54</v>
+      </c>
+      <c r="M7" t="n">
+        <v>39</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
+        <v>50</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>1220353</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>MILESI-GIDOIN</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Corinne</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H8" t="n">
+        <v>2</v>
+      </c>
+      <c r="I8" t="n">
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>53</v>
+      </c>
+      <c r="K8" t="n">
         <v>44</v>
       </c>
-      <c r="C8" t="inlineStr">
-[...28 lines deleted...]
-        <v>48</v>
+      <c r="L8" t="n">
+        <v>53</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1639003</t>
+          <t>518726</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>GELLE</t>
+          <t>DA SILVA</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Emmie</t>
+          <t>Brigitte</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>42</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>48</v>
+      </c>
+      <c r="K9" t="n">
+        <v>18</v>
+      </c>
+      <c r="L9" t="n">
+        <v>48</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1863384</t>
+          <t>1639003</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DA SILVA</t>
+          <t>GELLE</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Laetitia</t>
+          <t>Emmie</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
       <c r="I10" t="n">
-        <v>40</v>
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>42</v>
+      </c>
+      <c r="K10" t="n">
+        <v>24</v>
+      </c>
+      <c r="L10" t="n">
+        <v>42</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2535411</t>
+          <t>1863384</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>POTTIER</t>
+          <t>DA SILVA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Laetitia</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>40</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
+      <c r="L11" t="n">
+        <v>40</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1878128</t>
+          <t>2170808</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>DA SILVA LEHOUX</t>
+          <t>DOLLANGERE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Marie-Gaelle</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>31</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>40</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>40</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1662925</t>
+          <t>2511625</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>ANDRE</t>
+          <t>DUMINY</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Marie-Pierre</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>39</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>39</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1968431</t>
+          <t>1333226</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>DE BISSCHOP</t>
+          <t>GADACZ</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>35</v>
+      </c>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="n">
+        <v>35</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>809539</t>
+          <t>1878128</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>DARTOIS</t>
+          <t>DA SILVA LEHOUX</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" t="n">
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>31</v>
+      </c>
+      <c r="K15" t="n">
+        <v>25</v>
+      </c>
+      <c r="L15" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>31</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1601868</t>
+          <t>2535411</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>LAUMEAU</t>
+          <t>POTTIER</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Florence</t>
+          <t>Stephanie</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>31</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>31</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
         <v>113</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1220353</t>
+          <t>2450277</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>MILESI-GIDOIN</t>
+          <t>ROQUES</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Corinne</t>
+          <t>Emmanuelle</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>30</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>30</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2189825</t>
+          <t>1968431</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>TABELLA</t>
+          <t>DE BISSCHOP</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Claire</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>29</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>29</v>
+      </c>
+      <c r="N18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1120334</t>
+          <t>1662925</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>NAEGELLEN</t>
+          <t>ANDRE</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Delphine</t>
+          <t>Florence</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H19" t="n">
         <v>2</v>
       </c>
       <c r="I19" t="n">
-        <v>18</v>
+        <v>2</v>
+      </c>
+      <c r="J19" t="n">
+        <v>28</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>28</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1550856</t>
+          <t>1765337</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>VICERY</t>
+          <t>LEDAN</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Chantal</t>
+          <t>Clarisse</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I20" t="n">
-        <v>13</v>
+        <v>2</v>
+      </c>
+      <c r="J20" t="n">
+        <v>27</v>
+      </c>
+      <c r="K20" t="n">
+        <v>87</v>
+      </c>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>27</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2727654</t>
+          <t>809539</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>SAMSEL</t>
+          <t>DARTOIS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Carine</t>
+          <t>Sabrina</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I21" t="n">
         <v>2</v>
+      </c>
+      <c r="J21" t="n">
+        <v>25</v>
+      </c>
+      <c r="K21" t="n">
+        <v>55</v>
+      </c>
+      <c r="L21" t="n">
+        <v>25</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1971381</t>
+          <t>1954103</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>BAGARD</t>
+          <t>DALIGAULT</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Fabienne</t>
+          <t>Fabiola</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>25</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>25</v>
+      </c>
+      <c r="N22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1748781</t>
+          <t>1601868</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>BAILLEUX</t>
+          <t>LAUMEAU</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Christelle</t>
+          <t>Florence</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>AVENIR SAMOREAU</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>23</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>23</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2380941</t>
+          <t>2756726</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>DELOUCHE</t>
+          <t>LENOIR</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Claire</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Usnspa</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>23</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2506903</t>
+          <t>1785357</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>DENEAU</t>
+          <t>REMAUD</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Angelique</t>
+          <t>Mylene</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H25" t="n">
         <v>1</v>
       </c>
       <c r="I25" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>22</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>22</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2722008</t>
+          <t>2548297</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>ETANGSALE MARIE</t>
+          <t>SOTELO</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Virginie</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H26" t="n">
         <v>1</v>
       </c>
       <c r="I26" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>21</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1765337</t>
+          <t>2189825</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>LEDAN</t>
+          <t>TABELLA</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Clarisse</t>
+          <t>Christelle</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H27" t="n">
         <v>1</v>
       </c>
       <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>18</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="n">
+        <v>18</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2198748</t>
+          <t>1120334</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>PATRON</t>
+          <t>NAEGELLEN</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Stephanie</t>
+          <t>Delphine</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I28" t="n">
+        <v>3</v>
+      </c>
+      <c r="J28" t="n">
+        <v>16</v>
+      </c>
+      <c r="K28" t="n">
+        <v>124</v>
+      </c>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>16</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
+          <t>1021922</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>VATIN</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Laure</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>1</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>15</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="n">
+        <v>15</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="n">
+        <v>194</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>1550856</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>VICERY</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Chantal</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>2</v>
+      </c>
+      <c r="I30" t="n">
+        <v>2</v>
+      </c>
+      <c r="J30" t="n">
+        <v>14</v>
+      </c>
+      <c r="K30" t="n">
+        <v>53</v>
+      </c>
+      <c r="L30" t="n">
+        <v>14</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>204</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2270749</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>LAURENT</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Vanessa</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>10</v>
+      </c>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="n">
+        <v>10</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="n">
+        <v>213</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>1926667</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>MADAULE</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Hanitra</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H32" t="n">
+        <v>1</v>
+      </c>
+      <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>7</v>
+      </c>
+      <c r="K32" t="inlineStr"/>
+      <c r="L32" t="n">
+        <v>7</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="n">
+        <v>217</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>2818392</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>GUILLON</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Linda</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H33" t="n">
+        <v>1</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>5</v>
+      </c>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="n">
+        <v>5</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="n">
+        <v>228</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>2727654</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>SAMSEL</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Carine</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>1</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>1</v>
+      </c>
+      <c r="K34" t="inlineStr"/>
+      <c r="L34" t="n">
+        <v>1</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="n">
+        <v>231</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2506903</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>DENEAU</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Angelique</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>2</v>
+      </c>
+      <c r="I35" t="n">
+        <v>2</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="n">
+        <v>74</v>
+      </c>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="n">
+        <v>233</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>1748781</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>BAILLEUX</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>2</v>
+      </c>
+      <c r="I36" t="n">
+        <v>2</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="n">
+        <v>80</v>
+      </c>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>235</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2198748</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>PATRON</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>2</v>
+      </c>
+      <c r="I37" t="n">
+        <v>2</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="n">
+        <v>89</v>
+      </c>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>242</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2722008</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>ETANGSALE MARIE</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Catherine</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>2</v>
+      </c>
+      <c r="I38" t="n">
+        <v>2</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="n">
+        <v>125</v>
+      </c>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="n">
+        <v>255</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
           <t>2731672</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <t>THOMAS</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>Laetitia</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>M3F</t>
         </is>
       </c>
-      <c r="H29" t="n">
-[...2 lines deleted...]
-      <c r="I29" t="n">
+      <c r="H39" t="n">
+        <v>1</v>
+      </c>
+      <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>0</v>
+      </c>
+      <c r="K39" t="n">
+        <v>92</v>
+      </c>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="n">
+        <v>257</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>2380941</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>DELOUCHE</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Claire</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>1</v>
+      </c>
+      <c r="I40" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" t="n">
+        <v>97</v>
+      </c>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
+        <v>262</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>1971381</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>BAGARD</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Fabienne</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+      <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" t="n">
+        <v>110</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>277</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2244323</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>ANTOINE</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Christine</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="n">
+        <v>293</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2761646</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>DARGERE</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Olivia</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H43" t="n">
+        <v>1</v>
+      </c>
+      <c r="I43" t="n">
+        <v>1</v>
+      </c>
+      <c r="J43" t="n">
+        <v>0</v>
+      </c>
+      <c r="K43" t="inlineStr"/>
+      <c r="L43" t="n">
+        <v>0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="n">
+        <v>295</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2004918</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>DELIGNY</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Christel</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>1</v>
+      </c>
+      <c r="I44" t="n">
+        <v>1</v>
+      </c>
+      <c r="J44" t="n">
+        <v>0</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="n">
+        <v>0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="n">
+        <v>297</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>1816630</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>DODET</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>1</v>
+      </c>
+      <c r="I45" t="n">
+        <v>1</v>
+      </c>
+      <c r="J45" t="n">
+        <v>0</v>
+      </c>
+      <c r="K45" t="inlineStr"/>
+      <c r="L45" t="n">
+        <v>0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="n">
+        <v>311</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2097274</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>LE DREAU</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Emmanuelle</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>1</v>
+      </c>
+      <c r="I46" t="n">
+        <v>1</v>
+      </c>
+      <c r="J46" t="n">
+        <v>0</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="n">
+        <v>0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>0</v>
+      </c>
+      <c r="N46" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="n">
+        <v>341</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>2775862</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>WERKOFF</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Myriam</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>M3F</t>
+        </is>
+      </c>
+      <c r="H47" t="n">
+        <v>1</v>
+      </c>
+      <c r="I47" t="n">
+        <v>1</v>
+      </c>
+      <c r="J47" t="n">
+        <v>0</v>
+      </c>
+      <c r="K47" t="inlineStr"/>
+      <c r="L47" t="n">
+        <v>0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>0</v>
+      </c>
+      <c r="N47" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1295794</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>ROSIERE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Lise</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I2" t="n">
-        <v>131</v>
+        <v>5</v>
+      </c>
+      <c r="J2" t="n">
+        <v>209</v>
+      </c>
+      <c r="K2" t="n">
+        <v>6</v>
+      </c>
+      <c r="L2" t="n">
+        <v>85</v>
+      </c>
+      <c r="M2" t="n">
+        <v>124</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1682104</t>
+          <t>1971433</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>COURSET</t>
+          <t>ASSAILLY</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Sophie</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>4</v>
       </c>
       <c r="I3" t="n">
-        <v>77</v>
+        <v>4</v>
+      </c>
+      <c r="J3" t="n">
+        <v>136</v>
+      </c>
+      <c r="K3" t="n">
+        <v>13</v>
+      </c>
+      <c r="L3" t="n">
+        <v>93</v>
+      </c>
+      <c r="M3" t="n">
+        <v>43</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1971433</t>
+          <t>1682104</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ASSAILLY</t>
+          <t>COURSET</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Sophie</t>
+          <t>Isabelle</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I4" t="n">
-        <v>67</v>
+        <v>5</v>
+      </c>
+      <c r="J4" t="n">
+        <v>97</v>
+      </c>
+      <c r="K4" t="n">
+        <v>54</v>
+      </c>
+      <c r="L4" t="n">
+        <v>55</v>
+      </c>
+      <c r="M4" t="n">
+        <v>17</v>
+      </c>
+      <c r="N4" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2125024</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CUEILLE</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Myriam</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I5" t="n">
-        <v>55</v>
+        <v>3</v>
+      </c>
+      <c r="J5" t="n">
+        <v>52</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
+      <c r="L5" t="n">
+        <v>20</v>
+      </c>
+      <c r="M5" t="n">
+        <v>32</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1091309</t>
+          <t>2730233</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>JACOBS</t>
+          <t>FEIJOO</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Myriam</t>
+          <t>Emilie</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I6" t="n">
-        <v>33</v>
+        <v>3</v>
+      </c>
+      <c r="J6" t="n">
+        <v>50</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>32</v>
+      </c>
+      <c r="M6" t="n">
+        <v>18</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>349651</t>
+          <t>1659337</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DELHAYE</t>
+          <t>RIDEAU</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Agnes</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I7" t="n">
-        <v>30</v>
+        <v>4</v>
+      </c>
+      <c r="J7" t="n">
+        <v>44</v>
+      </c>
+      <c r="K7" t="n">
+        <v>91</v>
+      </c>
+      <c r="L7" t="n">
+        <v>21</v>
+      </c>
+      <c r="M7" t="n">
+        <v>23</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1160245</t>
+          <t>1376335</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>CHAULET</t>
+          <t>RENAUD</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Sylvie</t>
+          <t>Gwenaelle</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I8" t="n">
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="J8" t="n">
+        <v>44</v>
+      </c>
+      <c r="K8" t="n">
+        <v>62</v>
+      </c>
+      <c r="L8" t="n">
+        <v>44</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2309338</t>
+          <t>1651897</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MELLOUKI</t>
+          <t>NAVAR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Lydia</t>
+          <t>Corinne</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H9" t="n">
         <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>38</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>38</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1721133</t>
+          <t>2157841</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Blandine</t>
+          <t>Veronique</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>RUNNING D'OZ</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>27</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>33</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>7</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2181786</t>
+          <t>1091309</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>SIBLET-BEUVAIN</t>
+          <t>JACOBS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Myriam</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H11" t="n">
         <v>1</v>
       </c>
       <c r="I11" t="n">
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="J11" t="n">
+        <v>33</v>
+      </c>
+      <c r="K11" t="n">
+        <v>33</v>
+      </c>
+      <c r="L11" t="n">
+        <v>33</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1659337</t>
+          <t>1721133</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>RIDEAU</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Blandine</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I12" t="n">
-        <v>26</v>
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>32</v>
+      </c>
+      <c r="K12" t="n">
+        <v>39</v>
+      </c>
+      <c r="L12" t="n">
+        <v>32</v>
+      </c>
+      <c r="M12" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1028121</t>
+          <t>349651</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>FLEURY</t>
+          <t>DELHAYE</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>30</v>
+      </c>
+      <c r="K13" t="n">
+        <v>26</v>
+      </c>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>30</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1758951</t>
+          <t>1160245</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>WRIGHT</t>
+          <t>CHAULET</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Laurence</t>
+          <t>Sylvie</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H14" t="n">
         <v>1</v>
       </c>
       <c r="I14" t="n">
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>29</v>
+      </c>
+      <c r="K14" t="n">
+        <v>27</v>
+      </c>
+      <c r="L14" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>29</v>
+      </c>
+      <c r="N14" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1255959</t>
+          <t>2181786</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>ANGELOT</t>
+          <t>SIBLET-BEUVAIN</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Nathalie</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H15" t="n">
         <v>2</v>
       </c>
       <c r="I15" t="n">
-        <v>21</v>
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>26</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>26</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1422574</t>
+          <t>2309338</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>MARTEAU</t>
+          <t>MELLOUKI</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Estelle</t>
+          <t>Lydia</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H16" t="n">
         <v>1</v>
       </c>
       <c r="I16" t="n">
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>26</v>
+      </c>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="n">
+        <v>26</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>128</v>
+        <v>159</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1980087</t>
+          <t>1028121</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>RABIER</t>
+          <t>FLEURY</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Isabelle</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>23</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>23</v>
+      </c>
+      <c r="N17" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2157841</t>
+          <t>1574470</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>KLIKAS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Veronique</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>RUNNING D'OZ</t>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H18" t="n">
         <v>1</v>
       </c>
       <c r="I18" t="n">
-        <v>8</v>
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>23</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1376335</t>
+          <t>1866450</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>RENAUD</t>
+          <t>DOS SANTOS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Gwenaelle</t>
+          <t>Laurinda</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="J19" t="n">
+        <v>21</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>21</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2362250</t>
+          <t>1758951</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BRADBURY</t>
+          <t>WRIGHT</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catherine</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>1</v>
       </c>
       <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>21</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>21</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1105272</t>
+          <t>1255959</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>DEJEAN</t>
+          <t>ANGELOT</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Salomey</t>
+          <t>Nathalie</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I21" t="n">
+        <v>2</v>
+      </c>
+      <c r="J21" t="n">
+        <v>19</v>
+      </c>
+      <c r="K21" t="n">
+        <v>117</v>
+      </c>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>19</v>
+      </c>
+      <c r="N21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>167</v>
+        <v>195</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1866450</t>
+          <t>1422574</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>DOS SANTOS</t>
+          <t>MARTEAU</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Laurinda</t>
+          <t>Estelle</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>14</v>
+      </c>
+      <c r="K22" t="n">
+        <v>52</v>
+      </c>
+      <c r="L22" t="n">
+        <v>14</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>172</v>
+        <v>205</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2016908</t>
+          <t>1980087</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>FOURNIER</t>
+          <t>RABIER</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Marlene</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H23" t="n">
         <v>1</v>
       </c>
       <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>10</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>10</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1657528</t>
+          <t>2716386</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>GOESSEL</t>
+          <t>FABRE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Carole</t>
+          <t>Laurence</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H24" t="n">
         <v>1</v>
       </c>
       <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>8</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>8</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>178</v>
+        <v>212</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1272721</t>
+          <t>2072600</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>HAUPAIX</t>
+          <t>PRAVET</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Astrid</t>
+          <t>Sylvaine</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I25" t="n">
+        <v>2</v>
+      </c>
+      <c r="J25" t="n">
+        <v>7</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>7</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>179</v>
+        <v>230</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1550855</t>
+          <t>2362250</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>HENRY</t>
+          <t>BRADBURY</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Elise</t>
+          <t>Catherine</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>SAMOIS ATHLETISME</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H26" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I26" t="n">
+        <v>2</v>
+      </c>
+      <c r="J26" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" t="n">
+        <v>71</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2583098</t>
+          <t>1523779</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>HORTAS GOMES</t>
+          <t>MERLIN</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Axelle</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I27" t="n">
+        <v>2</v>
+      </c>
+      <c r="J27" t="n">
+        <v>0</v>
+      </c>
+      <c r="K27" t="n">
+        <v>107</v>
+      </c>
+      <c r="L27" t="n">
+        <v>0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>0</v>
+      </c>
+      <c r="N27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1523779</t>
+          <t>1272721</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>MERLIN</t>
+          <t>HAUPAIX</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Axelle</t>
+          <t>Astrid</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H28" t="n">
         <v>1</v>
       </c>
       <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>0</v>
+      </c>
+      <c r="K28" t="n">
+        <v>83</v>
+      </c>
+      <c r="L28" t="n">
+        <v>0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>0</v>
+      </c>
+      <c r="N28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>191</v>
+        <v>256</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>1449525</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>MILLEVILLE</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Florence</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
       <c r="H29" t="n">
         <v>1</v>
       </c>
       <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K29" t="n">
+        <v>94</v>
+      </c>
+      <c r="L29" t="n">
+        <v>0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>0</v>
+      </c>
+      <c r="N29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>193</v>
+        <v>261</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
+          <t>1550855</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>HENRY</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Elise</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>1</v>
+      </c>
+      <c r="I30" t="n">
+        <v>1</v>
+      </c>
+      <c r="J30" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" t="n">
+        <v>109</v>
+      </c>
+      <c r="L30" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="n">
+        <v>263</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>2016908</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>FOURNIER</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Marlene</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H31" t="n">
+        <v>1</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1</v>
+      </c>
+      <c r="J31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K31" t="n">
+        <v>112</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="n">
+        <v>265</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>1105272</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>DEJEAN</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Salomey</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H32" t="n">
+        <v>1</v>
+      </c>
+      <c r="I32" t="n">
+        <v>1</v>
+      </c>
+      <c r="J32" t="n">
+        <v>0</v>
+      </c>
+      <c r="K32" t="n">
+        <v>114</v>
+      </c>
+      <c r="L32" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="n">
+        <v>270</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
           <t>2071533</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>MOUTHARAY</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>Samia</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>M4F</t>
         </is>
       </c>
-      <c r="H30" t="n">
-[...2 lines deleted...]
-      <c r="I30" t="n">
+      <c r="H33" t="n">
+        <v>1</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>0</v>
+      </c>
+      <c r="K33" t="n">
+        <v>122</v>
+      </c>
+      <c r="L33" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="n">
+        <v>271</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>1657528</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>GOESSEL</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Carole</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>1</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>0</v>
+      </c>
+      <c r="K34" t="n">
+        <v>130</v>
+      </c>
+      <c r="L34" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="n">
+        <v>272</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>2583098</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>HORTAS GOMES</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Isabelle</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>1</v>
+      </c>
+      <c r="I35" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="n">
+        <v>131</v>
+      </c>
+      <c r="L35" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="n">
+        <v>281</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>1383208</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>BOHN</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Sandrine</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>1</v>
+      </c>
+      <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="inlineStr"/>
+      <c r="L36" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="n">
+        <v>287</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>1767103</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>CHEVRE</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Anne-Marie</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>1</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
+      <c r="L37" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="n">
+        <v>300</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>1738932</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>FOUREL</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Nathalie</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>1</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="n">
+        <v>304</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>2779497</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>GALVANI</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Laure</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H39" t="n">
+        <v>1</v>
+      </c>
+      <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>0</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="n">
+        <v>319</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>1383192</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>MARLIERE</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Astrid</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>1</v>
+      </c>
+      <c r="I40" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="n">
+        <v>325</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2502696</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>MOISSONNIER</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Cecile</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>1</v>
+      </c>
+      <c r="I41" t="n">
+        <v>1</v>
+      </c>
+      <c r="J41" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="n">
+        <v>340</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>1790321</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>VINCENT</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Christelle</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>M4F</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>1</v>
+      </c>
+      <c r="I42" t="n">
+        <v>1</v>
+      </c>
+      <c r="J42" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang catégorie</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Rang général</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Licence</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Prénom</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Club</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
+          <t>Courses courues</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
           <t>Courses retenues</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Points</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Meilleure place championnat</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Points A retenus</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Points B retenus</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Points C retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1296376</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>PIERRE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Annie</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I2" t="n">
+        <v>5</v>
+      </c>
+      <c r="J2" t="n">
+        <v>118</v>
+      </c>
+      <c r="K2" t="n">
         <v>49</v>
+      </c>
+      <c r="L2" t="n">
+        <v>54</v>
+      </c>
+      <c r="M2" t="n">
+        <v>64</v>
+      </c>
+      <c r="N2" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>680147</t>
+          <t>2652913</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>LEMERCIER</t>
+          <t>CHERAMY</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Pascale</t>
+          <t>Sandrine</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H3" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I3" t="n">
-        <v>48</v>
+        <v>3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>98</v>
+      </c>
+      <c r="K3" t="n">
+        <v>72</v>
+      </c>
+      <c r="L3" t="n">
+        <v>98</v>
+      </c>
+      <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1307439</t>
+          <t>1598214</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>FORTOT</t>
+          <t>DESIRE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Isabelle</t>
+          <t>Colette</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I4" t="n">
-        <v>46</v>
+        <v>3</v>
+      </c>
+      <c r="J4" t="n">
+        <v>52</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="n">
+        <v>52</v>
+      </c>
+      <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2652913</t>
+          <t>680147</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>CHERAMY</t>
+          <t>LEMERCIER</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Sandrine</t>
+          <t>Pascale</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I5" t="n">
-        <v>44</v>
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>48</v>
+      </c>
+      <c r="K5" t="n">
+        <v>8</v>
+      </c>
+      <c r="L5" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>48</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2113191</t>
+          <t>1307439</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>GRAS</t>
+          <t>FORTOT</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Isabelle</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" t="n">
-        <v>38</v>
+        <v>2</v>
+      </c>
+      <c r="J6" t="n">
+        <v>44</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
+      <c r="L6" t="n">
+        <v>15</v>
+      </c>
+      <c r="M6" t="n">
+        <v>29</v>
+      </c>
+      <c r="N6" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1598214</t>
+          <t>2113191</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DESIRE</t>
+          <t>GRAS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Colette</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="n">
+        <v>2</v>
+      </c>
+      <c r="J7" t="n">
         <v>37</v>
+      </c>
+      <c r="K7" t="n">
+        <v>101</v>
+      </c>
+      <c r="L7" t="n">
+        <v>37</v>
+      </c>
+      <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1863832</t>
+          <t>1696087</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>CHIRAT</t>
+          <t>TRAQUE</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Aline</t>
+          <t>Lina</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I8" t="n">
-        <v>36</v>
+        <v>3</v>
+      </c>
+      <c r="J8" t="n">
+        <v>35</v>
+      </c>
+      <c r="K8" t="n">
+        <v>22</v>
+      </c>
+      <c r="L8" t="n">
+        <v>1</v>
+      </c>
+      <c r="M8" t="n">
+        <v>34</v>
+      </c>
+      <c r="N8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1696087</t>
+          <t>1863832</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TRAQUE</t>
+          <t>CHIRAT</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Lina</t>
+          <t>Aline</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I9" t="n">
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>34</v>
+      </c>
+      <c r="K9" t="inlineStr"/>
+      <c r="L9" t="n">
+        <v>34</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1384576</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>TEINTURIER</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Catherine</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="n">
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="J10" t="n">
+        <v>33</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="n">
+        <v>33</v>
+      </c>
+      <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1373864</t>
+          <t>711545</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>BACONNEAU</t>
+          <t>GIRAUD</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Agnes</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="n">
-        <v>28</v>
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>30</v>
+      </c>
+      <c r="K11" t="n">
+        <v>70</v>
+      </c>
+      <c r="L11" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>30</v>
+      </c>
+      <c r="N11" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1496991</t>
+          <t>1373864</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>BESSARD</t>
+          <t>BACONNEAU</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Pascale</t>
+          <t>Agnes</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H12" t="n">
         <v>1</v>
       </c>
       <c r="I12" t="n">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>28</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>28</v>
+      </c>
+      <c r="N12" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2420743</t>
+          <t>1463214</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BARRAULT</t>
+          <t>GERNATH</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Joelle</t>
+          <t>Corinne</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H13" t="n">
         <v>1</v>
       </c>
       <c r="I13" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>27</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" t="n">
+        <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>711545</t>
+          <t>2420743</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>GIRAUD</t>
+          <t>BARRAULT</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Joelle</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I14" t="n">
+        <v>2</v>
+      </c>
+      <c r="J14" t="n">
+        <v>12</v>
+      </c>
+      <c r="K14" t="n">
+        <v>103</v>
+      </c>
+      <c r="L14" t="n">
+        <v>12</v>
+      </c>
+      <c r="M14" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1587928</t>
+          <t>2751194</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>KOROTKEVITCH</t>
+          <t>MORIN</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Marjory</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I15" t="n">
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
+        <v>9</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="n">
+        <v>9</v>
+      </c>
+      <c r="M15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>184</v>
+        <v>214</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1222837</t>
+          <t>2455767</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>LAUNOY</t>
+          <t>TOURLIER</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Christine</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>S L Ums Pontault Combault</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I16" t="n">
+        <v>3</v>
+      </c>
+      <c r="J16" t="n">
+        <v>6</v>
+      </c>
+      <c r="K16" t="n">
+        <v>123</v>
+      </c>
+      <c r="L16" t="n">
+        <v>6</v>
+      </c>
+      <c r="M16" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>196</v>
+        <v>216</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1587255</t>
+          <t>1496991</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>OGER</t>
+          <t>BESSARD</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Anne-Marie</t>
+          <t>Pascale</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H17" t="n">
         <v>1</v>
       </c>
       <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>5</v>
+      </c>
+      <c r="K17" t="n">
+        <v>61</v>
+      </c>
+      <c r="L17" t="n">
+        <v>5</v>
+      </c>
+      <c r="M17" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>205</v>
+        <v>243</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2287995</t>
+          <t>1587255</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>STEELANDT</t>
+          <t>OGER</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Christine</t>
+          <t>Anne-Marie</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I18" t="n">
+        <v>2</v>
+      </c>
+      <c r="J18" t="n">
+        <v>0</v>
+      </c>
+      <c r="K18" t="n">
+        <v>127</v>
+      </c>
+      <c r="L18" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>208</v>
+        <v>254</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2455767</t>
+          <t>1587928</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>TOURLIER</t>
+          <t>KOROTKEVITCH</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
+          <t>Nadia</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="H19" t="n">
+        <v>1</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>0</v>
+      </c>
+      <c r="K19" t="n">
+        <v>90</v>
+      </c>
+      <c r="L19" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="n">
+        <v>275</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>1011049</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>ABANCOURT</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Joelle</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>1</v>
+      </c>
+      <c r="I20" t="n">
+        <v>1</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0</v>
+      </c>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="n">
+        <v>309</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>1597994</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>KUNCIK</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Genevieve</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="H21" t="n">
+        <v>1</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1</v>
+      </c>
+      <c r="J21" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="n">
+        <v>0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="n">
+        <v>310</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>1222837</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>LAUNOY</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Nicole</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>UMS PONTAULT-COMBAULT</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="H22" t="n">
+        <v>1</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>0</v>
+      </c>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="n">
+        <v>314</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>1255490</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>LECHARDEUR</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Catherine</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="H23" t="n">
+        <v>1</v>
+      </c>
+      <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" t="inlineStr"/>
+      <c r="L23" t="n">
+        <v>0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="n">
+        <v>316</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>1514312</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>LIECA</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="H24" t="n">
+        <v>1</v>
+      </c>
+      <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" t="inlineStr"/>
+      <c r="L24" t="n">
+        <v>0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="n">
+        <v>320</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2022844</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>MARTIAL</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Agnes</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>M5F</t>
+        </is>
+      </c>
+      <c r="H25" t="n">
+        <v>1</v>
+      </c>
+      <c r="I25" t="n">
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="n">
+        <v>0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="n">
+        <v>335</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>2287995</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>STEELANDT</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
           <t>Christine</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G19" t="inlineStr">
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>PONTAULT AAC</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
         <is>
           <t>M5F</t>
         </is>
       </c>
-      <c r="H19" t="n">
-[...2 lines deleted...]
-      <c r="I19" t="n">
+      <c r="H26" t="n">
+        <v>1</v>
+      </c>
+      <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="n">
+        <v>0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0</v>
+      </c>
+      <c r="N26" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>