--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -466,1790 +466,2396 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L56"/>
+  <dimension ref="A1:T57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
+    <col width="16" customWidth="1" min="13" max="13"/>
+    <col width="16" customWidth="1" min="14" max="14"/>
+    <col width="16" customWidth="1" min="15" max="15"/>
+    <col width="16" customWidth="1" min="16" max="16"/>
+    <col width="16" customWidth="1" min="17" max="17"/>
+    <col width="16" customWidth="1" min="18" max="18"/>
+    <col width="16" customWidth="1" min="19" max="19"/>
+    <col width="16" customWidth="1" min="20" max="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CHALLENGE Challenge CDR 77 - Crédit Mutuel - EQUIPES FEMININES - 2025-2026</t>
         </is>
       </c>
       <c r="B1" s="1" t="n"/>
       <c r="C1" s="1" t="n"/>
       <c r="D1" s="1" t="n"/>
       <c r="E1" s="1" t="n"/>
       <c r="F1" s="1" t="n"/>
       <c r="G1" s="1" t="n"/>
       <c r="H1" s="1" t="n"/>
       <c r="I1" s="1" t="n"/>
       <c r="J1" s="1" t="n"/>
       <c r="K1" s="1" t="n"/>
       <c r="L1" s="1" t="n"/>
+      <c r="M1" s="1" t="n"/>
+      <c r="N1" s="1" t="n"/>
+      <c r="O1" s="1" t="n"/>
+      <c r="P1" s="1" t="n"/>
+      <c r="Q1" s="1" t="n"/>
+      <c r="R1" s="1" t="n"/>
+      <c r="S1" s="1" t="n"/>
+      <c r="T1" s="1" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n"/>
       <c r="B2" s="2" t="n"/>
       <c r="C2" s="2" t="n"/>
       <c r="D2" s="2" t="n"/>
       <c r="E2" s="2" t="n"/>
       <c r="F2" s="2" t="n"/>
       <c r="G2" s="2" t="n"/>
       <c r="H2" s="2" t="n"/>
       <c r="I2" s="2" t="n"/>
       <c r="J2" s="2" t="n"/>
       <c r="K2" s="2" t="n"/>
       <c r="L2" s="2" t="n"/>
+      <c r="M2" s="2" t="n"/>
+      <c r="N2" s="2" t="n"/>
+      <c r="O2" s="2" t="n"/>
+      <c r="P2" s="2" t="n"/>
+      <c r="Q2" s="2" t="n"/>
+      <c r="R2" s="2" t="n"/>
+      <c r="S2" s="2" t="n"/>
+      <c r="T2" s="2" t="n"/>
     </row>
     <row r="3" ht="46" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Rang</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>POINT</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>EQUIPES FEMININES</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Code FFA</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>nb part</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>nb ret.</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>Cesson
-07/09/2025 V</t>
+          <t>Cesson 1
+01/09/2025 V</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>Roissy En Brie
 14/09/2025 V</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Thomery
 28/09/2025 V</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Provins Remparts
 05/10/2025 V</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Croissy Beaubourg
 11/10/2025 V+</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Montereau
 26/10/2025 V+</t>
+        </is>
+      </c>
+      <c r="M3" s="3" t="inlineStr">
+        <is>
+          <t>Tournan
+15/11/2025 V</t>
+        </is>
+      </c>
+      <c r="N3" s="3" t="inlineStr">
+        <is>
+          <t>Samois
+20/12/2025 V</t>
+        </is>
+      </c>
+      <c r="O3" s="3" t="inlineStr">
+        <is>
+          <t>Avon
+15/03/2026 V</t>
+        </is>
+      </c>
+      <c r="P3" s="3" t="inlineStr">
+        <is>
+          <t>Presles En Brie
+29/03/2026 V</t>
+        </is>
+      </c>
+      <c r="Q3" s="3" t="inlineStr">
+        <is>
+          <t>Longperrier
+05/04/2026 V</t>
+        </is>
+      </c>
+      <c r="R3" s="3" t="inlineStr">
+        <is>
+          <t>Nemours
+26/04/2026 V</t>
+        </is>
+      </c>
+      <c r="S3" s="3" t="inlineStr">
+        <is>
+          <t>St Brice
+03/05/2026 V</t>
+        </is>
+      </c>
+      <c r="T3" s="3" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault
+03/05/2026 V</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="4" t="n">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="D4" s="6" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G4" s="6" t="n">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="H4" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="H4" s="6" t="n"/>
+      <c r="I4" s="6" t="n">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J4" s="6" t="n"/>
       <c r="K4" s="6" t="n"/>
       <c r="L4" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="M4" s="6" t="n"/>
+      <c r="N4" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="O4" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="P4" s="6" t="n"/>
+      <c r="Q4" s="6" t="n"/>
+      <c r="R4" s="6" t="n">
         <v>9</v>
       </c>
+      <c r="S4" s="6" t="n"/>
+      <c r="T4" s="6" t="n"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B5" s="4" t="n">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G5" s="6" t="n"/>
       <c r="H5" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I5" s="6" t="n"/>
       <c r="J5" s="6" t="n"/>
       <c r="K5" s="6" t="n">
         <v>8</v>
       </c>
       <c r="L5" s="6" t="n">
-        <v>12</v>
-      </c>
+        <v>4</v>
+      </c>
+      <c r="M5" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="N5" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="O5" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="P5" s="6" t="n"/>
+      <c r="Q5" s="6" t="n"/>
+      <c r="R5" s="6" t="n"/>
+      <c r="S5" s="6" t="n"/>
+      <c r="T5" s="6" t="n"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>3</v>
       </c>
       <c r="B6" s="4" t="n">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>77014</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G6" s="6" t="n">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="H6" s="6" t="n"/>
+        <v>10</v>
+      </c>
+      <c r="H6" s="6" t="n">
+        <v>5</v>
+      </c>
       <c r="I6" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J6" s="6" t="n"/>
       <c r="K6" s="6" t="n"/>
       <c r="L6" s="6" t="n">
-        <v>14</v>
-      </c>
+        <v>6</v>
+      </c>
+      <c r="M6" s="6" t="n"/>
+      <c r="N6" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="O6" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="P6" s="6" t="n"/>
+      <c r="Q6" s="6" t="n"/>
+      <c r="R6" s="6" t="n"/>
+      <c r="S6" s="6" t="n"/>
+      <c r="T6" s="6" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="n">
         <v>26</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="D7" s="6" t="inlineStr">
         <is>
-          <t>77119</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G7" s="6" t="n"/>
       <c r="H7" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I7" s="6" t="n"/>
       <c r="J7" s="6" t="n"/>
       <c r="K7" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="L7" s="6" t="n">
         <v>10</v>
       </c>
-      <c r="L7" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="M7" s="6" t="n"/>
+      <c r="N7" s="6" t="n"/>
+      <c r="O7" s="6" t="n"/>
+      <c r="P7" s="6" t="n"/>
+      <c r="Q7" s="6" t="n"/>
+      <c r="R7" s="6" t="n"/>
+      <c r="S7" s="6" t="n"/>
+      <c r="T7" s="6" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
         <v>5</v>
       </c>
       <c r="B8" s="4" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
-          <t>77132</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G8" s="6" t="n"/>
-      <c r="H8" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H8" s="6" t="n"/>
       <c r="I8" s="6" t="n"/>
       <c r="J8" s="6" t="n"/>
       <c r="K8" s="6" t="n"/>
       <c r="L8" s="6" t="n">
-        <v>13</v>
-      </c>
+        <v>5</v>
+      </c>
+      <c r="M8" s="6" t="n"/>
+      <c r="N8" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="O8" s="6" t="n"/>
+      <c r="P8" s="6" t="n"/>
+      <c r="Q8" s="6" t="n"/>
+      <c r="R8" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="S8" s="6" t="n"/>
+      <c r="T8" s="6" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>6</v>
       </c>
       <c r="B9" s="4" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="D9" s="6" t="inlineStr">
         <is>
-          <t>77089</t>
+          <t>77132</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G9" s="6" t="n"/>
       <c r="H9" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I9" s="6" t="n"/>
       <c r="J9" s="6" t="n"/>
       <c r="K9" s="6" t="n"/>
       <c r="L9" s="6" t="n">
         <v>11</v>
       </c>
+      <c r="M9" s="6" t="n"/>
+      <c r="N9" s="6" t="n"/>
+      <c r="O9" s="6" t="n"/>
+      <c r="P9" s="6" t="n"/>
+      <c r="Q9" s="6" t="n"/>
+      <c r="R9" s="6" t="n"/>
+      <c r="S9" s="6" t="n"/>
+      <c r="T9" s="6" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="n">
         <v>7</v>
       </c>
       <c r="B10" s="4" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
-          <t>77015</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G10" s="6" t="n"/>
       <c r="H10" s="6" t="n"/>
       <c r="I10" s="6" t="n"/>
       <c r="J10" s="6" t="n"/>
       <c r="K10" s="6" t="n"/>
       <c r="L10" s="6" t="n">
-        <v>10</v>
-      </c>
+        <v>9</v>
+      </c>
+      <c r="M10" s="6" t="n"/>
+      <c r="N10" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="O10" s="6" t="n"/>
+      <c r="P10" s="6" t="n"/>
+      <c r="Q10" s="6" t="n"/>
+      <c r="R10" s="6" t="n"/>
+      <c r="S10" s="6" t="n"/>
+      <c r="T10" s="6" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>8</v>
       </c>
       <c r="B11" s="4" t="n">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="D11" s="6" t="inlineStr">
         <is>
-          <t>77072</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G11" s="6" t="n"/>
-      <c r="H11" s="6" t="n"/>
+      <c r="H11" s="6" t="n">
+        <v>7</v>
+      </c>
       <c r="I11" s="6" t="n"/>
       <c r="J11" s="6" t="n"/>
-      <c r="K11" s="6" t="n">
-[...2 lines deleted...]
-      <c r="L11" s="6" t="n"/>
+      <c r="K11" s="6" t="n"/>
+      <c r="L11" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="M11" s="6" t="n"/>
+      <c r="N11" s="6" t="n"/>
+      <c r="O11" s="6" t="n"/>
+      <c r="P11" s="6" t="n"/>
+      <c r="Q11" s="6" t="n"/>
+      <c r="R11" s="6" t="n"/>
+      <c r="S11" s="6" t="n"/>
+      <c r="T11" s="6" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
         <v>9</v>
       </c>
       <c r="B12" s="4" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
-          <t>77152</t>
+          <t>77129</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12" s="6" t="n"/>
       <c r="H12" s="6" t="n"/>
       <c r="I12" s="6" t="n"/>
       <c r="J12" s="6" t="n"/>
       <c r="K12" s="6" t="n"/>
       <c r="L12" s="6" t="n">
-        <v>8</v>
-      </c>
+        <v>3</v>
+      </c>
+      <c r="M12" s="6" t="n"/>
+      <c r="N12" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="O12" s="6" t="n"/>
+      <c r="P12" s="6" t="n"/>
+      <c r="Q12" s="6" t="n"/>
+      <c r="R12" s="6" t="n"/>
+      <c r="S12" s="6" t="n"/>
+      <c r="T12" s="6" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>10</v>
       </c>
       <c r="B13" s="4" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
-          <t>77068</t>
+          <t>77015</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="G13" s="6" t="n"/>
       <c r="H13" s="6" t="n"/>
       <c r="I13" s="6" t="n"/>
       <c r="J13" s="6" t="n"/>
       <c r="K13" s="6" t="n"/>
-      <c r="L13" s="6" t="n"/>
+      <c r="L13" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="M13" s="6" t="n"/>
+      <c r="N13" s="6" t="n"/>
+      <c r="O13" s="6" t="n"/>
+      <c r="P13" s="6" t="n"/>
+      <c r="Q13" s="6" t="n"/>
+      <c r="R13" s="6" t="n"/>
+      <c r="S13" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="T13" s="6" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="n">
         <v>11</v>
       </c>
       <c r="B14" s="4" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
-          <t>77108</t>
+          <t>77144</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G14" s="6" t="n"/>
-      <c r="H14" s="6" t="n"/>
+      <c r="H14" s="6" t="n">
+        <v>6</v>
+      </c>
       <c r="I14" s="6" t="n"/>
       <c r="J14" s="6" t="n"/>
-      <c r="K14" s="6" t="n">
-[...4 lines deleted...]
-      </c>
+      <c r="K14" s="6" t="n"/>
+      <c r="L14" s="6" t="n"/>
+      <c r="M14" s="6" t="n"/>
+      <c r="N14" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="O14" s="6" t="n"/>
+      <c r="P14" s="6" t="n"/>
+      <c r="Q14" s="6" t="n"/>
+      <c r="R14" s="6" t="n"/>
+      <c r="S14" s="6" t="n"/>
+      <c r="T14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
         <v>12</v>
       </c>
       <c r="B15" s="4" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="D15" s="6" t="inlineStr">
         <is>
-          <t>77129</t>
+          <t>77072</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G15" s="6" t="n"/>
       <c r="H15" s="6" t="n"/>
       <c r="I15" s="6" t="n"/>
       <c r="J15" s="6" t="n"/>
-      <c r="K15" s="6" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K15" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="L15" s="6" t="n"/>
+      <c r="M15" s="6" t="n"/>
+      <c r="N15" s="6" t="n"/>
+      <c r="O15" s="6" t="n"/>
+      <c r="P15" s="6" t="n"/>
+      <c r="Q15" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="R15" s="6" t="n"/>
+      <c r="S15" s="6" t="n"/>
+      <c r="T15" s="6" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="n">
         <v>13</v>
       </c>
       <c r="B16" s="4" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
-          <t>77144</t>
+          <t>77122</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G16" s="6" t="n"/>
-      <c r="H16" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H16" s="6" t="n"/>
       <c r="I16" s="6" t="n"/>
       <c r="J16" s="6" t="n"/>
       <c r="K16" s="6" t="n"/>
-      <c r="L16" s="6" t="n"/>
+      <c r="L16" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" s="6" t="n"/>
+      <c r="N16" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="O16" s="6" t="n"/>
+      <c r="P16" s="6" t="n"/>
+      <c r="Q16" s="6" t="n"/>
+      <c r="R16" s="6" t="n"/>
+      <c r="S16" s="6" t="n"/>
+      <c r="T16" s="6" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>14</v>
       </c>
       <c r="B17" s="4" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="D17" s="6" t="inlineStr">
         <is>
-          <t>77123</t>
+          <t>77146</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G17" s="6" t="n"/>
       <c r="H17" s="6" t="n"/>
       <c r="I17" s="6" t="n"/>
-      <c r="J17" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="6" t="n"/>
       <c r="K17" s="6" t="n"/>
       <c r="L17" s="6" t="n"/>
+      <c r="M17" s="6" t="n"/>
+      <c r="N17" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O17" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="P17" s="6" t="n"/>
+      <c r="Q17" s="6" t="n"/>
+      <c r="R17" s="6" t="n"/>
+      <c r="S17" s="6" t="n"/>
+      <c r="T17" s="6" t="n"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="n">
         <v>15</v>
       </c>
       <c r="B18" s="4" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
-          <t>77115</t>
+          <t>77068</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="G18" s="6" t="n"/>
+      <c r="G18" s="6" t="n">
+        <v>8</v>
+      </c>
       <c r="H18" s="6" t="n"/>
       <c r="I18" s="6" t="n"/>
       <c r="J18" s="6" t="n"/>
       <c r="K18" s="6" t="n"/>
-      <c r="L18" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L18" s="6" t="n"/>
+      <c r="M18" s="6" t="n"/>
+      <c r="N18" s="6" t="n"/>
+      <c r="O18" s="6" t="n"/>
+      <c r="P18" s="6" t="n"/>
+      <c r="Q18" s="6" t="n"/>
+      <c r="R18" s="6" t="n"/>
+      <c r="S18" s="6" t="n"/>
+      <c r="T18" s="6" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>16</v>
       </c>
       <c r="B19" s="4" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
-          <t>77066</t>
+          <t>77028</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G19" s="6" t="n"/>
       <c r="H19" s="6" t="n"/>
       <c r="I19" s="6" t="n"/>
       <c r="J19" s="6" t="n"/>
       <c r="K19" s="6" t="n"/>
       <c r="L19" s="6" t="n">
-        <v>4</v>
-      </c>
+        <v>0</v>
+      </c>
+      <c r="M19" s="6" t="n"/>
+      <c r="N19" s="6" t="n"/>
+      <c r="O19" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="P19" s="6" t="n"/>
+      <c r="Q19" s="6" t="n"/>
+      <c r="R19" s="6" t="n"/>
+      <c r="S19" s="6" t="n"/>
+      <c r="T19" s="6" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="n">
         <v>17</v>
       </c>
       <c r="B20" s="4" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
-          <t>77003</t>
+          <t>77123</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G20" s="6" t="n"/>
-      <c r="H20" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="6" t="n"/>
       <c r="I20" s="6" t="n"/>
-      <c r="J20" s="6" t="n"/>
+      <c r="J20" s="6" t="n">
+        <v>6</v>
+      </c>
       <c r="K20" s="6" t="n"/>
       <c r="L20" s="6" t="n"/>
+      <c r="M20" s="6" t="n"/>
+      <c r="N20" s="6" t="n"/>
+      <c r="O20" s="6" t="n"/>
+      <c r="P20" s="6" t="n"/>
+      <c r="Q20" s="6" t="n"/>
+      <c r="R20" s="6" t="n"/>
+      <c r="S20" s="6" t="n"/>
+      <c r="T20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>18</v>
       </c>
       <c r="B21" s="4" t="n">
+        <v>5</v>
+      </c>
+      <c r="C21" s="5" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="D21" s="6" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="E21" s="6" t="n">
         <v>3</v>
       </c>
-      <c r="C21" s="5" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="F21" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G21" s="6" t="n"/>
       <c r="H21" s="6" t="n"/>
       <c r="I21" s="6" t="n"/>
       <c r="J21" s="6" t="n"/>
       <c r="K21" s="6" t="n"/>
       <c r="L21" s="6" t="n">
-        <v>3</v>
-      </c>
+        <v>0</v>
+      </c>
+      <c r="M21" s="6" t="n"/>
+      <c r="N21" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O21" s="6" t="n"/>
+      <c r="P21" s="6" t="n"/>
+      <c r="Q21" s="6" t="n"/>
+      <c r="R21" s="6" t="n"/>
+      <c r="S21" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="T21" s="6" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="n">
         <v>19</v>
       </c>
       <c r="B22" s="4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
-          <t>77121</t>
+          <t>77108</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G22" s="6" t="n"/>
-      <c r="H22" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="6" t="n"/>
       <c r="I22" s="6" t="n"/>
       <c r="J22" s="6" t="n"/>
-      <c r="K22" s="6" t="n"/>
-      <c r="L22" s="6" t="n"/>
+      <c r="K22" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="L22" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M22" s="6" t="n"/>
+      <c r="N22" s="6" t="n"/>
+      <c r="O22" s="6" t="n"/>
+      <c r="P22" s="6" t="n"/>
+      <c r="Q22" s="6" t="n"/>
+      <c r="R22" s="6" t="n"/>
+      <c r="S22" s="6" t="n"/>
+      <c r="T22" s="6" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>20</v>
       </c>
       <c r="B23" s="4" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="D23" s="6" t="inlineStr">
         <is>
-          <t>77122</t>
+          <t>77115</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G23" s="6" t="n"/>
       <c r="H23" s="6" t="n"/>
       <c r="I23" s="6" t="n"/>
       <c r="J23" s="6" t="n"/>
       <c r="K23" s="6" t="n"/>
       <c r="L23" s="6" t="n">
-        <v>0</v>
-      </c>
+        <v>2</v>
+      </c>
+      <c r="M23" s="6" t="n"/>
+      <c r="N23" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="O23" s="6" t="n"/>
+      <c r="P23" s="6" t="n"/>
+      <c r="Q23" s="6" t="n"/>
+      <c r="R23" s="6" t="n"/>
+      <c r="S23" s="6" t="n"/>
+      <c r="T23" s="6" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="4" t="n">
         <v>21</v>
       </c>
       <c r="B24" s="4" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
-          <t>77139</t>
+          <t>77025</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G24" s="6" t="n"/>
       <c r="H24" s="6" t="n"/>
-      <c r="I24" s="6" t="n"/>
+      <c r="I24" s="6" t="n">
+        <v>4</v>
+      </c>
       <c r="J24" s="6" t="n"/>
       <c r="K24" s="6" t="n"/>
-      <c r="L24" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L24" s="6" t="n"/>
+      <c r="M24" s="6" t="n"/>
+      <c r="N24" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O24" s="6" t="n"/>
+      <c r="P24" s="6" t="n"/>
+      <c r="Q24" s="6" t="n"/>
+      <c r="R24" s="6" t="n"/>
+      <c r="S24" s="6" t="n"/>
+      <c r="T24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>22</v>
       </c>
       <c r="B25" s="4" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="D25" s="6" t="inlineStr">
         <is>
-          <t>77151</t>
+          <t>77003</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G25" s="6" t="n"/>
-      <c r="H25" s="6" t="n"/>
+      <c r="H25" s="6" t="n">
+        <v>4</v>
+      </c>
       <c r="I25" s="6" t="n"/>
       <c r="J25" s="6" t="n"/>
       <c r="K25" s="6" t="n"/>
-      <c r="L25" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L25" s="6" t="n"/>
+      <c r="M25" s="6" t="n"/>
+      <c r="N25" s="6" t="n"/>
+      <c r="O25" s="6" t="n"/>
+      <c r="P25" s="6" t="n"/>
+      <c r="Q25" s="6" t="n"/>
+      <c r="R25" s="6" t="n"/>
+      <c r="S25" s="6" t="n"/>
+      <c r="T25" s="6" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
         <v>23</v>
       </c>
       <c r="B26" s="4" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="D26" s="6" t="inlineStr">
         <is>
-          <t>77028</t>
+          <t>77113</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G26" s="6" t="n"/>
       <c r="H26" s="6" t="n"/>
       <c r="I26" s="6" t="n"/>
       <c r="J26" s="6" t="n"/>
       <c r="K26" s="6" t="n"/>
       <c r="L26" s="6" t="n">
         <v>0</v>
       </c>
+      <c r="M26" s="6" t="n"/>
+      <c r="N26" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="O26" s="6" t="n"/>
+      <c r="P26" s="6" t="n"/>
+      <c r="Q26" s="6" t="n"/>
+      <c r="R26" s="6" t="n"/>
+      <c r="S26" s="6" t="n"/>
+      <c r="T26" s="6" t="n"/>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="n"/>
+      <c r="A27" s="4" t="n">
+        <v>24</v>
+      </c>
       <c r="B27" s="4" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="D27" s="6" t="inlineStr">
         <is>
-          <t>77136</t>
+          <t>77121</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G27" s="6" t="n"/>
-      <c r="H27" s="6" t="n"/>
+      <c r="H27" s="6" t="n">
+        <v>3</v>
+      </c>
       <c r="I27" s="6" t="n"/>
       <c r="J27" s="6" t="n"/>
       <c r="K27" s="6" t="n"/>
       <c r="L27" s="6" t="n"/>
+      <c r="M27" s="6" t="n"/>
+      <c r="N27" s="6" t="n"/>
+      <c r="O27" s="6" t="n"/>
+      <c r="P27" s="6" t="n"/>
+      <c r="Q27" s="6" t="n"/>
+      <c r="R27" s="6" t="n"/>
+      <c r="S27" s="6" t="n"/>
+      <c r="T27" s="6" t="n"/>
     </row>
     <row r="28">
-      <c r="A28" s="4" t="n"/>
+      <c r="A28" s="4" t="n">
+        <v>25</v>
+      </c>
       <c r="B28" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
-          <t>AC DU PAYS DE MEAUX</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
-          <t>77013</t>
+          <t>77066</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G28" s="6" t="n"/>
       <c r="H28" s="6" t="n"/>
       <c r="I28" s="6" t="n"/>
       <c r="J28" s="6" t="n"/>
       <c r="K28" s="6" t="n"/>
-      <c r="L28" s="6" t="n"/>
+      <c r="L28" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="M28" s="6" t="n"/>
+      <c r="N28" s="6" t="n"/>
+      <c r="O28" s="6" t="n"/>
+      <c r="P28" s="6" t="n"/>
+      <c r="Q28" s="6" t="n"/>
+      <c r="R28" s="6" t="n"/>
+      <c r="S28" s="6" t="n"/>
+      <c r="T28" s="6" t="n"/>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="n"/>
+      <c r="A29" s="4" t="n">
+        <v>26</v>
+      </c>
       <c r="B29" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>AVENIR SAMOREAU</t>
         </is>
       </c>
       <c r="D29" s="6" t="inlineStr">
         <is>
-          <t>77160</t>
+          <t>77052</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G29" s="6" t="n"/>
       <c r="H29" s="6" t="n"/>
       <c r="I29" s="6" t="n"/>
       <c r="J29" s="6" t="n"/>
       <c r="K29" s="6" t="n"/>
       <c r="L29" s="6" t="n"/>
+      <c r="M29" s="6" t="n"/>
+      <c r="N29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O29" s="6" t="n"/>
+      <c r="P29" s="6" t="n"/>
+      <c r="Q29" s="6" t="n"/>
+      <c r="R29" s="6" t="n"/>
+      <c r="S29" s="6" t="n"/>
+      <c r="T29" s="6" t="n"/>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="n"/>
+      <c r="A30" s="4" t="n">
+        <v>27</v>
+      </c>
       <c r="B30" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>SAMOIS ATHLETISME</t>
         </is>
       </c>
       <c r="D30" s="6" t="inlineStr">
         <is>
-          <t>77156</t>
+          <t>77145</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G30" s="6" t="n"/>
       <c r="H30" s="6" t="n"/>
       <c r="I30" s="6" t="n"/>
       <c r="J30" s="6" t="n"/>
       <c r="K30" s="6" t="n"/>
       <c r="L30" s="6" t="n"/>
+      <c r="M30" s="6" t="n"/>
+      <c r="N30" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O30" s="6" t="n"/>
+      <c r="P30" s="6" t="n"/>
+      <c r="Q30" s="6" t="n"/>
+      <c r="R30" s="6" t="n"/>
+      <c r="S30" s="6" t="n"/>
+      <c r="T30" s="6" t="n"/>
     </row>
     <row r="31">
-      <c r="A31" s="4" t="n"/>
+      <c r="A31" s="4" t="n">
+        <v>28</v>
+      </c>
       <c r="B31" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
-          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="D31" s="6" t="inlineStr">
         <is>
-          <t>77158</t>
+          <t>77142</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G31" s="6" t="n"/>
       <c r="H31" s="6" t="n"/>
       <c r="I31" s="6" t="n"/>
       <c r="J31" s="6" t="n"/>
       <c r="K31" s="6" t="n"/>
       <c r="L31" s="6" t="n"/>
+      <c r="M31" s="6" t="n"/>
+      <c r="N31" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O31" s="6" t="n"/>
+      <c r="P31" s="6" t="n"/>
+      <c r="Q31" s="6" t="n"/>
+      <c r="R31" s="6" t="n"/>
+      <c r="S31" s="6" t="n"/>
+      <c r="T31" s="6" t="n"/>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="n"/>
+      <c r="A32" s="4" t="n">
+        <v>29</v>
+      </c>
       <c r="B32" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
-          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="D32" s="6" t="inlineStr">
         <is>
-          <t>77125</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G32" s="6" t="n"/>
       <c r="H32" s="6" t="n"/>
       <c r="I32" s="6" t="n"/>
       <c r="J32" s="6" t="n"/>
       <c r="K32" s="6" t="n"/>
-      <c r="L32" s="6" t="n"/>
+      <c r="L32" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" s="6" t="n"/>
+      <c r="N32" s="6" t="n"/>
+      <c r="O32" s="6" t="n"/>
+      <c r="P32" s="6" t="n"/>
+      <c r="Q32" s="6" t="n"/>
+      <c r="R32" s="6" t="n"/>
+      <c r="S32" s="6" t="n"/>
+      <c r="T32" s="6" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="4" t="n"/>
+      <c r="A33" s="4" t="n">
+        <v>30</v>
+      </c>
       <c r="B33" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
-          <t>AVENIR SAMOREAU</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="D33" s="6" t="inlineStr">
         <is>
-          <t>77052</t>
+          <t>77139</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G33" s="6" t="n"/>
       <c r="H33" s="6" t="n"/>
       <c r="I33" s="6" t="n"/>
       <c r="J33" s="6" t="n"/>
       <c r="K33" s="6" t="n"/>
-      <c r="L33" s="6" t="n"/>
+      <c r="L33" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" s="6" t="n"/>
+      <c r="N33" s="6" t="n"/>
+      <c r="O33" s="6" t="n"/>
+      <c r="P33" s="6" t="n"/>
+      <c r="Q33" s="6" t="n"/>
+      <c r="R33" s="6" t="n"/>
+      <c r="S33" s="6" t="n"/>
+      <c r="T33" s="6" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="4" t="n"/>
       <c r="B34" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
-          <t>AZIMUT SPORT COMPETITION FONTAINEBLEAU</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="D34" s="6" t="inlineStr">
         <is>
-          <t>77143</t>
+          <t>77136</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n"/>
       <c r="H34" s="6" t="n"/>
       <c r="I34" s="6" t="n"/>
       <c r="J34" s="6" t="n"/>
       <c r="K34" s="6" t="n"/>
       <c r="L34" s="6" t="n"/>
+      <c r="M34" s="6" t="n"/>
+      <c r="N34" s="6" t="n"/>
+      <c r="O34" s="6" t="n"/>
+      <c r="P34" s="6" t="n"/>
+      <c r="Q34" s="6" t="n"/>
+      <c r="R34" s="6" t="n"/>
+      <c r="S34" s="6" t="n"/>
+      <c r="T34" s="6" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n"/>
       <c r="B35" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="D35" s="6" t="inlineStr">
         <is>
-          <t>77137</t>
+          <t>77013</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n"/>
       <c r="H35" s="6" t="n"/>
       <c r="I35" s="6" t="n"/>
       <c r="J35" s="6" t="n"/>
       <c r="K35" s="6" t="n"/>
       <c r="L35" s="6" t="n"/>
+      <c r="M35" s="6" t="n"/>
+      <c r="N35" s="6" t="n"/>
+      <c r="O35" s="6" t="n"/>
+      <c r="P35" s="6" t="n"/>
+      <c r="Q35" s="6" t="n"/>
+      <c r="R35" s="6" t="n"/>
+      <c r="S35" s="6" t="n"/>
+      <c r="T35" s="6" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="4" t="n"/>
       <c r="B36" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
-          <t>COR DAMMARTIN</t>
+          <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="D36" s="6" t="inlineStr">
         <is>
-          <t>77042</t>
+          <t>77160</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="6" t="n"/>
       <c r="H36" s="6" t="n"/>
       <c r="I36" s="6" t="n"/>
       <c r="J36" s="6" t="n"/>
       <c r="K36" s="6" t="n"/>
       <c r="L36" s="6" t="n"/>
+      <c r="M36" s="6" t="n"/>
+      <c r="N36" s="6" t="n"/>
+      <c r="O36" s="6" t="n"/>
+      <c r="P36" s="6" t="n"/>
+      <c r="Q36" s="6" t="n"/>
+      <c r="R36" s="6" t="n"/>
+      <c r="S36" s="6" t="n"/>
+      <c r="T36" s="6" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n"/>
       <c r="B37" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="D37" s="6" t="inlineStr">
         <is>
-          <t>77099</t>
+          <t>77156</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n"/>
       <c r="H37" s="6" t="n"/>
       <c r="I37" s="6" t="n"/>
       <c r="J37" s="6" t="n"/>
       <c r="K37" s="6" t="n"/>
       <c r="L37" s="6" t="n"/>
+      <c r="M37" s="6" t="n"/>
+      <c r="N37" s="6" t="n"/>
+      <c r="O37" s="6" t="n"/>
+      <c r="P37" s="6" t="n"/>
+      <c r="Q37" s="6" t="n"/>
+      <c r="R37" s="6" t="n"/>
+      <c r="S37" s="6" t="n"/>
+      <c r="T37" s="6" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="4" t="n"/>
       <c r="B38" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
-          <t>CS COURTRY</t>
+          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="D38" s="6" t="inlineStr">
         <is>
-          <t>77057</t>
+          <t>77158</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n"/>
       <c r="H38" s="6" t="n"/>
       <c r="I38" s="6" t="n"/>
       <c r="J38" s="6" t="n"/>
       <c r="K38" s="6" t="n"/>
       <c r="L38" s="6" t="n"/>
+      <c r="M38" s="6" t="n"/>
+      <c r="N38" s="6" t="n"/>
+      <c r="O38" s="6" t="n"/>
+      <c r="P38" s="6" t="n"/>
+      <c r="Q38" s="6" t="n"/>
+      <c r="R38" s="6" t="n"/>
+      <c r="S38" s="6" t="n"/>
+      <c r="T38" s="6" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n"/>
       <c r="B39" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
-          <t>FS ESBLY COUPVRAY ATHLETISME</t>
+          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
         </is>
       </c>
       <c r="D39" s="6" t="inlineStr">
         <is>
-          <t>77059</t>
+          <t>77125</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n"/>
       <c r="H39" s="6" t="n"/>
       <c r="I39" s="6" t="n"/>
       <c r="J39" s="6" t="n"/>
       <c r="K39" s="6" t="n"/>
       <c r="L39" s="6" t="n"/>
+      <c r="M39" s="6" t="n"/>
+      <c r="N39" s="6" t="n"/>
+      <c r="O39" s="6" t="n"/>
+      <c r="P39" s="6" t="n"/>
+      <c r="Q39" s="6" t="n"/>
+      <c r="R39" s="6" t="n"/>
+      <c r="S39" s="6" t="n"/>
+      <c r="T39" s="6" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="4" t="n"/>
       <c r="B40" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
-          <t>GRAND PARQUET ENDURANCE-WILDRUN GPE</t>
+          <t>AZIMUT SPORT COMPETITION FONTAINEBLEAU</t>
         </is>
       </c>
       <c r="D40" s="6" t="inlineStr">
         <is>
-          <t>77161</t>
+          <t>77143</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n"/>
       <c r="H40" s="6" t="n"/>
       <c r="I40" s="6" t="n"/>
       <c r="J40" s="6" t="n"/>
       <c r="K40" s="6" t="n"/>
       <c r="L40" s="6" t="n"/>
+      <c r="M40" s="6" t="n"/>
+      <c r="N40" s="6" t="n"/>
+      <c r="O40" s="6" t="n"/>
+      <c r="P40" s="6" t="n"/>
+      <c r="Q40" s="6" t="n"/>
+      <c r="R40" s="6" t="n"/>
+      <c r="S40" s="6" t="n"/>
+      <c r="T40" s="6" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n"/>
       <c r="B41" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="D41" s="6" t="inlineStr">
         <is>
-          <t>77150</t>
+          <t>77137</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n"/>
       <c r="H41" s="6" t="n"/>
       <c r="I41" s="6" t="n"/>
       <c r="J41" s="6" t="n"/>
       <c r="K41" s="6" t="n"/>
       <c r="L41" s="6" t="n"/>
+      <c r="M41" s="6" t="n"/>
+      <c r="N41" s="6" t="n"/>
+      <c r="O41" s="6" t="n"/>
+      <c r="P41" s="6" t="n"/>
+      <c r="Q41" s="6" t="n"/>
+      <c r="R41" s="6" t="n"/>
+      <c r="S41" s="6" t="n"/>
+      <c r="T41" s="6" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="4" t="n"/>
       <c r="B42" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>COR DAMMARTIN</t>
         </is>
       </c>
       <c r="D42" s="6" t="inlineStr">
         <is>
-          <t>77157</t>
+          <t>77042</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="6" t="n"/>
       <c r="H42" s="6" t="n"/>
       <c r="I42" s="6" t="n"/>
       <c r="J42" s="6" t="n"/>
       <c r="K42" s="6" t="n"/>
       <c r="L42" s="6" t="n"/>
+      <c r="M42" s="6" t="n"/>
+      <c r="N42" s="6" t="n"/>
+      <c r="O42" s="6" t="n"/>
+      <c r="P42" s="6" t="n"/>
+      <c r="Q42" s="6" t="n"/>
+      <c r="R42" s="6" t="n"/>
+      <c r="S42" s="6" t="n"/>
+      <c r="T42" s="6" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n"/>
       <c r="B43" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="D43" s="6" t="inlineStr">
         <is>
-          <t>77146</t>
+          <t>77099</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="n"/>
       <c r="H43" s="6" t="n"/>
       <c r="I43" s="6" t="n"/>
       <c r="J43" s="6" t="n"/>
       <c r="K43" s="6" t="n"/>
       <c r="L43" s="6" t="n"/>
+      <c r="M43" s="6" t="n"/>
+      <c r="N43" s="6" t="n"/>
+      <c r="O43" s="6" t="n"/>
+      <c r="P43" s="6" t="n"/>
+      <c r="Q43" s="6" t="n"/>
+      <c r="R43" s="6" t="n"/>
+      <c r="S43" s="6" t="n"/>
+      <c r="T43" s="6" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="n"/>
       <c r="B44" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
-          <t>MOISSY-CRAMAYEL ATHLETISME</t>
+          <t>CS COURTRY</t>
         </is>
       </c>
       <c r="D44" s="6" t="inlineStr">
         <is>
-          <t>77074</t>
+          <t>77057</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n"/>
       <c r="H44" s="6" t="n"/>
       <c r="I44" s="6" t="n"/>
       <c r="J44" s="6" t="n"/>
       <c r="K44" s="6" t="n"/>
       <c r="L44" s="6" t="n"/>
+      <c r="M44" s="6" t="n"/>
+      <c r="N44" s="6" t="n"/>
+      <c r="O44" s="6" t="n"/>
+      <c r="P44" s="6" t="n"/>
+      <c r="Q44" s="6" t="n"/>
+      <c r="R44" s="6" t="n"/>
+      <c r="S44" s="6" t="n"/>
+      <c r="T44" s="6" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n"/>
       <c r="B45" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
-          <t>NORDIC EVASION 77</t>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="D45" s="6" t="inlineStr">
         <is>
-          <t>77154</t>
+          <t>77059</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n"/>
       <c r="H45" s="6" t="n"/>
       <c r="I45" s="6" t="n"/>
       <c r="J45" s="6" t="n"/>
       <c r="K45" s="6" t="n"/>
       <c r="L45" s="6" t="n"/>
+      <c r="M45" s="6" t="n"/>
+      <c r="N45" s="6" t="n"/>
+      <c r="O45" s="6" t="n"/>
+      <c r="P45" s="6" t="n"/>
+      <c r="Q45" s="6" t="n"/>
+      <c r="R45" s="6" t="n"/>
+      <c r="S45" s="6" t="n"/>
+      <c r="T45" s="6" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="n"/>
       <c r="B46" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
-          <t>RUNNING D'OZ</t>
+          <t>GRAND PARQUET ENDURANCE-WILDRUN GPE</t>
         </is>
       </c>
       <c r="D46" s="6" t="inlineStr">
         <is>
-          <t>77147</t>
+          <t>77161</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="6" t="n"/>
       <c r="H46" s="6" t="n"/>
       <c r="I46" s="6" t="n"/>
       <c r="J46" s="6" t="n"/>
       <c r="K46" s="6" t="n"/>
       <c r="L46" s="6" t="n"/>
+      <c r="M46" s="6" t="n"/>
+      <c r="N46" s="6" t="n"/>
+      <c r="O46" s="6" t="n"/>
+      <c r="P46" s="6" t="n"/>
+      <c r="Q46" s="6" t="n"/>
+      <c r="R46" s="6" t="n"/>
+      <c r="S46" s="6" t="n"/>
+      <c r="T46" s="6" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n"/>
       <c r="B47" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="D47" s="6" t="inlineStr">
         <is>
-          <t>77145</t>
+          <t>77150</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n"/>
       <c r="H47" s="6" t="n"/>
       <c r="I47" s="6" t="n"/>
       <c r="J47" s="6" t="n"/>
       <c r="K47" s="6" t="n"/>
       <c r="L47" s="6" t="n"/>
+      <c r="M47" s="6" t="n"/>
+      <c r="N47" s="6" t="n"/>
+      <c r="O47" s="6" t="n"/>
+      <c r="P47" s="6" t="n"/>
+      <c r="Q47" s="6" t="n"/>
+      <c r="R47" s="6" t="n"/>
+      <c r="S47" s="6" t="n"/>
+      <c r="T47" s="6" t="n"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="n"/>
       <c r="B48" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="D48" s="6" t="inlineStr">
         <is>
-          <t>77142</t>
+          <t>77157</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="n"/>
       <c r="H48" s="6" t="n"/>
       <c r="I48" s="6" t="n"/>
       <c r="J48" s="6" t="n"/>
       <c r="K48" s="6" t="n"/>
       <c r="L48" s="6" t="n"/>
+      <c r="M48" s="6" t="n"/>
+      <c r="N48" s="6" t="n"/>
+      <c r="O48" s="6" t="n"/>
+      <c r="P48" s="6" t="n"/>
+      <c r="Q48" s="6" t="n"/>
+      <c r="R48" s="6" t="n"/>
+      <c r="S48" s="6" t="n"/>
+      <c r="T48" s="6" t="n"/>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n"/>
       <c r="B49" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>MOISSY-CRAMAYEL ATHLETISME</t>
         </is>
       </c>
       <c r="D49" s="6" t="inlineStr">
         <is>
-          <t>77113</t>
+          <t>77074</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n"/>
       <c r="H49" s="6" t="n"/>
       <c r="I49" s="6" t="n"/>
       <c r="J49" s="6" t="n"/>
       <c r="K49" s="6" t="n"/>
       <c r="L49" s="6" t="n"/>
+      <c r="M49" s="6" t="n"/>
+      <c r="N49" s="6" t="n"/>
+      <c r="O49" s="6" t="n"/>
+      <c r="P49" s="6" t="n"/>
+      <c r="Q49" s="6" t="n"/>
+      <c r="R49" s="6" t="n"/>
+      <c r="S49" s="6" t="n"/>
+      <c r="T49" s="6" t="n"/>
     </row>
     <row r="50">
       <c r="A50" s="4" t="n"/>
       <c r="B50" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
-          <t>TRAIL DU PAYS DE LOURCQ</t>
+          <t>NORDIC EVASION 77</t>
         </is>
       </c>
       <c r="D50" s="6" t="inlineStr">
         <is>
-          <t>77159</t>
+          <t>77154</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="n"/>
       <c r="H50" s="6" t="n"/>
       <c r="I50" s="6" t="n"/>
       <c r="J50" s="6" t="n"/>
       <c r="K50" s="6" t="n"/>
       <c r="L50" s="6" t="n"/>
+      <c r="M50" s="6" t="n"/>
+      <c r="N50" s="6" t="n"/>
+      <c r="O50" s="6" t="n"/>
+      <c r="P50" s="6" t="n"/>
+      <c r="Q50" s="6" t="n"/>
+      <c r="R50" s="6" t="n"/>
+      <c r="S50" s="6" t="n"/>
+      <c r="T50" s="6" t="n"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n"/>
       <c r="B51" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
-          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
+          <t>RUNNING D'OZ</t>
         </is>
       </c>
       <c r="D51" s="6" t="inlineStr">
         <is>
-          <t>77141</t>
+          <t>77147</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="n"/>
       <c r="H51" s="6" t="n"/>
       <c r="I51" s="6" t="n"/>
       <c r="J51" s="6" t="n"/>
       <c r="K51" s="6" t="n"/>
       <c r="L51" s="6" t="n"/>
+      <c r="M51" s="6" t="n"/>
+      <c r="N51" s="6" t="n"/>
+      <c r="O51" s="6" t="n"/>
+      <c r="P51" s="6" t="n"/>
+      <c r="Q51" s="6" t="n"/>
+      <c r="R51" s="6" t="n"/>
+      <c r="S51" s="6" t="n"/>
+      <c r="T51" s="6" t="n"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="n"/>
       <c r="B52" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>TRAIL DU PAYS DE LOURCQ</t>
         </is>
       </c>
       <c r="D52" s="6" t="inlineStr">
         <is>
-          <t>77075</t>
+          <t>77159</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n"/>
       <c r="H52" s="6" t="n"/>
       <c r="I52" s="6" t="n"/>
       <c r="J52" s="6" t="n"/>
       <c r="K52" s="6" t="n"/>
       <c r="L52" s="6" t="n"/>
+      <c r="M52" s="6" t="n"/>
+      <c r="N52" s="6" t="n"/>
+      <c r="O52" s="6" t="n"/>
+      <c r="P52" s="6" t="n"/>
+      <c r="Q52" s="6" t="n"/>
+      <c r="R52" s="6" t="n"/>
+      <c r="S52" s="6" t="n"/>
+      <c r="T52" s="6" t="n"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n"/>
       <c r="B53" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
         </is>
       </c>
       <c r="D53" s="6" t="inlineStr">
         <is>
-          <t>77025</t>
+          <t>77141</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n"/>
       <c r="H53" s="6" t="n"/>
       <c r="I53" s="6" t="n"/>
       <c r="J53" s="6" t="n"/>
       <c r="K53" s="6" t="n"/>
       <c r="L53" s="6" t="n"/>
+      <c r="M53" s="6" t="n"/>
+      <c r="N53" s="6" t="n"/>
+      <c r="O53" s="6" t="n"/>
+      <c r="P53" s="6" t="n"/>
+      <c r="Q53" s="6" t="n"/>
+      <c r="R53" s="6" t="n"/>
+      <c r="S53" s="6" t="n"/>
+      <c r="T53" s="6" t="n"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="n"/>
       <c r="B54" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="5" t="inlineStr">
         <is>
-          <t>US NEMOURS ST PIERRE ATHLE</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="D54" s="6" t="inlineStr">
         <is>
-          <t>77118</t>
+          <t>77075</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="n"/>
       <c r="H54" s="6" t="n"/>
       <c r="I54" s="6" t="n"/>
       <c r="J54" s="6" t="n"/>
       <c r="K54" s="6" t="n"/>
       <c r="L54" s="6" t="n"/>
+      <c r="M54" s="6" t="n"/>
+      <c r="N54" s="6" t="n"/>
+      <c r="O54" s="6" t="n"/>
+      <c r="P54" s="6" t="n"/>
+      <c r="Q54" s="6" t="n"/>
+      <c r="R54" s="6" t="n"/>
+      <c r="S54" s="6" t="n"/>
+      <c r="T54" s="6" t="n"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="n"/>
       <c r="B55" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>UMS PONTAULT-COMBAULT</t>
         </is>
       </c>
       <c r="D55" s="6" t="inlineStr">
         <is>
-          <t>77031</t>
+          <t>77040</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="n"/>
       <c r="H55" s="6" t="n"/>
       <c r="I55" s="6" t="n"/>
       <c r="J55" s="6" t="n"/>
       <c r="K55" s="6" t="n"/>
       <c r="L55" s="6" t="n"/>
+      <c r="M55" s="6" t="n"/>
+      <c r="N55" s="6" t="n"/>
+      <c r="O55" s="6" t="n"/>
+      <c r="P55" s="6" t="n"/>
+      <c r="Q55" s="6" t="n"/>
+      <c r="R55" s="6" t="n"/>
+      <c r="S55" s="6" t="n"/>
+      <c r="T55" s="6" t="n"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="n"/>
       <c r="B56" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
         </is>
       </c>
       <c r="D56" s="6" t="inlineStr">
         <is>
-          <t>77090</t>
+          <t>77031</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="n"/>
       <c r="H56" s="6" t="n"/>
       <c r="I56" s="6" t="n"/>
       <c r="J56" s="6" t="n"/>
       <c r="K56" s="6" t="n"/>
       <c r="L56" s="6" t="n"/>
+      <c r="M56" s="6" t="n"/>
+      <c r="N56" s="6" t="n"/>
+      <c r="O56" s="6" t="n"/>
+      <c r="P56" s="6" t="n"/>
+      <c r="Q56" s="6" t="n"/>
+      <c r="R56" s="6" t="n"/>
+      <c r="S56" s="6" t="n"/>
+      <c r="T56" s="6" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="n"/>
+      <c r="B57" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" s="5" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="D57" s="6" t="inlineStr">
+        <is>
+          <t>77090</t>
+        </is>
+      </c>
+      <c r="E57" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F57" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G57" s="6" t="n"/>
+      <c r="H57" s="6" t="n"/>
+      <c r="I57" s="6" t="n"/>
+      <c r="J57" s="6" t="n"/>
+      <c r="K57" s="6" t="n"/>
+      <c r="L57" s="6" t="n"/>
+      <c r="M57" s="6" t="n"/>
+      <c r="N57" s="6" t="n"/>
+      <c r="O57" s="6" t="n"/>
+      <c r="P57" s="6" t="n"/>
+      <c r="Q57" s="6" t="n"/>
+      <c r="R57" s="6" t="n"/>
+      <c r="S57" s="6" t="n"/>
+      <c r="T57" s="6" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:T1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="60" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Club FFA</t>
         </is>
       </c>
@@ -2275,1564 +2881,2854 @@
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Rang équipe</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Points Article 11</t>
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Temps cumulé</t>
         </is>
       </c>
       <c r="I1" s="7" t="inlineStr">
         <is>
           <t>Athlètes retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Cesson 1</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G2" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2:40:07</t>
+          <t>2:50:59</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>DESIRE Colette, FONTAINE Veronique, MOUTIER Josette</t>
+          <t>TEINTURIER Catherine, FEIJOO Emilie, POSECAK Chloe</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>28/09/2025</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Thomery</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G3" t="n">
         <v>5</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2:33:47</t>
+          <t>3:03:34</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>FONTAINE Veronique, MOUTIER Josette, RIDEAU Nathalie</t>
+          <t>GRAO Patricia, VALENTE Lori, PIERRE Annie</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>28/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Thomery</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2:50:45</t>
+          <t>2:00:43</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>RIDEAU Nathalie, FONTAINE Veronique, MOUTIER Josette</t>
+          <t>POSECAK Chloe, CHUPIN Laetitia, XIMENA Anne-Laure</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G5" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>2:20:44</t>
+          <t>1:07:59</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>TRENIER Sophie, PILLET Amelie, MOUTIER Josette</t>
+          <t>CHUPIN Laetitia, CLOAREC Rebecca, PINTO JANEIRO Salome</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>10</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2:06:37</t>
+          <t>2:08:55</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>GERAUD Floriane, DA SILVA Laetitia, LACOMBE Christelle</t>
+          <t>POSECAK Chloe, CHUPIN Laetitia, PIERRE Annie</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>26/04/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Nemours</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G7" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1:12:36</t>
+          <t>2:43:56</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>GRAS Morgane, LABORDE Ilana, DELGRANGE Coline</t>
+          <t>LANDREAU Nicole, POSECAK Chloe, MOREAU Severine</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G8" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2:08:42</t>
+          <t>2:10:53</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>GERAUD Floriane, ORFAO Soraya, LEDARD Virginie</t>
+          <t>DESSAINT Marie-Helene, PIFFETEAU Stephanie, DUTEMS Joanie</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>77014</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>11/10/2025</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Croissy Beaubourg</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2:50:59</t>
+          <t>1:04:18</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>TEINTURIER Catherine, FEIJOO Emilie, POSECAK Chloe</t>
+          <t>DESSAINT Marie-Helene, NEMAUSAT Alexandra, DAUTIN Marine</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>77014</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>28/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Thomery</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G10" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>3:03:34</t>
+          <t>2:24:52</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>GRAO Patricia, VALENTE Lori, PIERRE Annie</t>
+          <t>PIFFETEAU Stephanie, MILESI-GIDOIN Corinne, NEMAUSAT Alexandra</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>77014</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>15/11/2025</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Tournan</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2:00:43</t>
+          <t>2:53:12</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>POSECAK Chloe, CHUPIN Laetitia, XIMENA Anne-Laure</t>
+          <t>COULIBALY Korotoumou, DESSAINT Marie-Helene, PIFFETEAU Stephanie</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>77119</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G12" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>2:10:53</t>
+          <t>1:04:53</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>DESSAINT Marie-Helene, PIFFETEAU Stephanie, DUTEMS Joanie</t>
+          <t>DESSAINT Marie-Helene, PIFFETEAU Stephanie, NEMAUSAT Alexandra</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>77119</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G13" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>1:04:18</t>
+          <t>2:14:29</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>DESSAINT Marie-Helene, NEMAUSAT Alexandra, DAUTIN Marine</t>
+          <t>DESSAINT Marie-Helene, NEMAUSAT Alexandra, PIFFETEAU Stephanie</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>77119</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Cesson 1</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G14" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>2:24:52</t>
+          <t>2:40:07</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>PIFFETEAU Stephanie, MILESI-GIDOIN Corinne, NEMAUSAT Alexandra</t>
+          <t>DESIRE Colette, FONTAINE Veronique, MOUTIER Josette</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>77132</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>14/09/2025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G15" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>2:15:20</t>
+          <t>2:33:47</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>POTTIER Stephanie, HORVAIS Sandrine, DELOY Emeline</t>
+          <t>FONTAINE Veronique, MOUTIER Josette, RIDEAU Nathalie</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>77132</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>28/09/2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Thomery</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G16" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>2:05:45</t>
+          <t>2:50:45</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>DI SANZA Noemie, POTTIER Stephanie, PIVRY Estelle</t>
+          <t>RIDEAU Nathalie, FONTAINE Veronique, MOUTIER Josette</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>77089</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G17" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>2:26:54</t>
+          <t>2:20:44</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>DE PREVILLE Solene, TABELLA Christelle, IRAVEDRA Emma</t>
+          <t>TRENIER Sophie, PILLET Amelie, MOUTIER Josette</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>77089</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G18" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>2:18:46</t>
+          <t>1:12:26</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>MENDAROZQUETA LOPEZ Noemi, BERGOGNER Clarisse, GEIGENHOLZ Morgane</t>
+          <t>PILLET Amelie, DAUPHIN Nathalie, DENEAU Angelique</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>77015</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G19" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>2:20:24</t>
+          <t>2:46:46</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>FONTAINE Lucie, GELDOF Marie-Helene, ANTIL Melanie</t>
+          <t>MOUTIER Josette, REMBRY Carole, RIDEAU Nathalie</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>77072</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G20" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>1:11:16</t>
+          <t>2:06:37</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>TALL Melina, PEGLION Ambre, GARCIA Ophelie</t>
+          <t>GERAUD Floriane, DA SILVA Laetitia, LACOMBE Christelle</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>77152</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>11/10/2025</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Croissy Beaubourg</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G21" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>2:24:48</t>
+          <t>1:12:36</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>BERTHEZENE Laurie, RODIER Anne-Laure, VICERY Chantal</t>
+          <t>GRAS Morgane, LABORDE Ilana, DELGRANGE Coline</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>77068</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>3</v>
       </c>
       <c r="G22" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>3:22:59</t>
+          <t>2:08:42</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>POTTIER Stephanie, COURSET Isabelle, DEBAILLEUL Virginie</t>
+          <t>GERAUD Floriane, ORFAO Soraya, LEDARD Virginie</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>77108</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G23" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>1:12:57</t>
+          <t>2:24:48</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>COULIBALY Korotoumou, CALMET Valerie, TRAQUE Lina</t>
+          <t>BERTHEZENE Laurie, RODIER Anne-Laure, VICERY Chantal</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>77108</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>2:33:46</t>
+          <t>1:07:58</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>HODY Azilys, TRAQUE Lina, KOROTKEVITCH Nadia</t>
+          <t>GIZARD Audrey, BERTHEZENE Laurie, VICERY Chantal</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>77129</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>26/04/2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Nemours</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G25" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>2:25:48</t>
+          <t>2:37:57</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>VIOLLEAU Celine, MARTEAU Estelle, SUCHAN Chlea</t>
+          <t>RENAUD Gwenaelle, KOLBER-TOUSSAINT Julie, QUEZADA DOTOR ANA Gabriela</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>77144</t>
+          <t>77132</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>14/09/2025</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G26" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2:32:49</t>
+          <t>2:15:20</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>PRZYBOS Angelique, CUEILLE Myriam, VAZ Myriam</t>
+          <t>POTTIER Stephanie, HORVAIS Sandrine, DELOY Emeline</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>77123</t>
+          <t>77132</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>05/10/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Provins Remparts</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G27" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>4:23:33</t>
+          <t>2:05:45</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>MICHEL Manon, HENRY Amelie, DUPIN Elodie</t>
+          <t>DI SANZA Noemie, POTTIER Stephanie, PIVRY Estelle</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>77115</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="G28" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2:27:56</t>
+          <t>2:08:54</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>BRUNO Blandine, DARTOIS Sabrina, BESSARD Pascale</t>
+          <t>TENINGE Blandine, PINHEIRO Sandrina, TRYGAR Martyna</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>77066</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F29" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G29" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>2:30:21</t>
+          <t>1:01:30</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>LECHARME Cindy, PERONNET Erika, COLL Leonie</t>
+          <t>TENINGE Blandine, PINHEIRO Sandrina, PRET Vanessa</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>77003</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>14/09/2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F30" t="n">
+        <v>4</v>
+      </c>
+      <c r="G30" t="n">
         <v>7</v>
       </c>
-      <c r="G30" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>2:47:25</t>
+          <t>2:26:54</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>LERNOUT Evangeline, LAUMEAU Florence, POINTET Alexia</t>
+          <t>DE PREVILLE Solene, TABELLA Christelle, IRAVEDRA Emma</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>77032</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="G31" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>2:31:06</t>
+          <t>2:18:46</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>GELLE Emmie, CHERAMY Sandrine, QUATRAIN Aurelie</t>
+          <t>MENDAROZQUETA LOPEZ Noemi, BERGOGNER Clarisse, GEIGENHOLZ Morgane</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>77121</t>
+          <t>77129</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G32" t="n">
         <v>3</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>2:57:14</t>
+          <t>2:25:48</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>FRANC Cindy, PUISSEGUR Marine, SAMSEL Carine</t>
+          <t>VIOLLEAU Celine, MARTEAU Estelle, SUCHAN Chlea</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>77122</t>
+          <t>77129</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F33" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G33" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>2:36:51</t>
+          <t>0:56:12</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>ETANGSALE MARIE Catherine, ROBIN Audrey, RONDEAU Elodie</t>
+          <t>LARDON Celeste, REDOLFI Aude, SIROT Aude</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>77139</t>
+          <t>77015</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="G34" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>2:39:40</t>
+          <t>2:20:24</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>ROSIERE Lise, THOMAS Laetitia, HENRY Elise</t>
+          <t>FONTAINE Lucie, GELDOF Marie-Helene, ANTIL Melanie</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>77151</t>
+          <t>77015</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>St Brice</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>2:41:39</t>
+          <t>2:53:18</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>BELLAVIA Stephanie, BASSET Anelyse, REGEAU Armelle</t>
+          <t>GIRAUD Nadia, FLURIAN Marine, FONTAINE Lucie</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>77144</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F36" t="n">
+        <v>5</v>
+      </c>
+      <c r="G36" t="n">
+        <v>6</v>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>2:32:49</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>PRZYBOS Angelique, CUEILLE Myriam, VAZ Myriam</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>77144</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F37" t="n">
+        <v>5</v>
+      </c>
+      <c r="G37" t="n">
+        <v>6</v>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>1:05:26</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>DARIO Briseis, PRZYBOS Angelique, MATHIEU Marlene</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>77072</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Croissy Beaubourg</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F38" t="n">
+        <v>2</v>
+      </c>
+      <c r="G38" t="n">
+        <v>7</v>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>1:11:16</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>TALL Melina, PEGLION Ambre, GARCIA Ophelie</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>77072</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Longperrier</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F39" t="n">
+        <v>1</v>
+      </c>
+      <c r="G39" t="n">
+        <v>4</v>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>2:40:44</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>GUIU Chloe, NICHELE Aurelie, VOILLARD Sandra</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>77122</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F40" t="n">
+        <v>15</v>
+      </c>
+      <c r="G40" t="n">
+        <v>0</v>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>2:36:51</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>ETANGSALE MARIE Catherine, ROBIN Audrey, RONDEAU Elodie</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>77122</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F41" t="n">
+        <v>3</v>
+      </c>
+      <c r="G41" t="n">
+        <v>8</v>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>1:03:03</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>DE OLIVEIRA JOAQUIM Clara, ROBIN Audrey, MOISSONNIER Lucie</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>77146</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F42" t="n">
+        <v>12</v>
+      </c>
+      <c r="G42" t="n">
+        <v>0</v>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>1:13:38</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>TRENIER Sophie, NATIVEL Lylas, BELHOUT Vanessa</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>77146</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>15/03/2026</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Avon</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F43" t="n">
+        <v>3</v>
+      </c>
+      <c r="G43" t="n">
+        <v>8</v>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>2:39:23</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>TRENIER Sophie, TRENIER Solene, ALONZO Roxane</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>LE MEE SP. ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>77068</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Cesson 1</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F44" t="n">
+        <v>3</v>
+      </c>
+      <c r="G44" t="n">
+        <v>8</v>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>3:22:59</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>POTTIER Stephanie, COURSET Isabelle, DEBAILLEUL Virginie</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
           <t>US MELUN</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B45" t="inlineStr">
         <is>
           <t>77028</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C45" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D45" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E45" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
-      <c r="F36" t="n">
+      <c r="F45" t="n">
+        <v>18</v>
+      </c>
+      <c r="G45" t="n">
+        <v>0</v>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>2:41:46</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>CROIZER Nadege, RINCENT Capucine, ALEXIS Florence</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>77028</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>15/03/2026</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Avon</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F46" t="n">
+        <v>5</v>
+      </c>
+      <c r="G46" t="n">
+        <v>6</v>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>2:57:29</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>PATUROT Aurelie, CLAUDEL Pascaline, CROIZER Nadege</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>77123</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>05/10/2025</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Provins Remparts</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F47" t="n">
+        <v>1</v>
+      </c>
+      <c r="G47" t="n">
+        <v>6</v>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>4:23:33</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>MICHEL Manon, HENRY Amelie, DUPIN Elodie</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F48" t="n">
         <v>17</v>
       </c>
-      <c r="G36" t="n">
-[...9 lines deleted...]
-          <t>CROIZER Nadege, RINCENT Capucine, ALEXIS Florence</t>
+      <c r="G48" t="n">
+        <v>0</v>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>2:41:39</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>BELLAVIA Stephanie, BASSET Anelyse, REGEAU Armelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F49" t="n">
+        <v>14</v>
+      </c>
+      <c r="G49" t="n">
+        <v>0</v>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>1:16:59</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>BELLAVIA Stephanie, BASSET Anelyse, REGEAU Armelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>St Brice</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F50" t="n">
+        <v>2</v>
+      </c>
+      <c r="G50" t="n">
+        <v>5</v>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>3:34:09</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>REGEAU Armelle, BELLAVIA Stephanie, GUERINET Delphine</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>77108</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Croissy Beaubourg</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F51" t="n">
+        <v>4</v>
+      </c>
+      <c r="G51" t="n">
+        <v>5</v>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>1:12:57</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>COULIBALY Korotoumou, CALMET Valerie, TRAQUE Lina</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>77108</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F52" t="n">
+        <v>14</v>
+      </c>
+      <c r="G52" t="n">
+        <v>0</v>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>2:33:46</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>HODY Azilys, TRAQUE Lina, KOROTKEVITCH Nadia</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>77115</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F53" t="n">
+        <v>11</v>
+      </c>
+      <c r="G53" t="n">
+        <v>2</v>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>2:27:56</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>BRUNO Blandine, DARTOIS Sabrina, BESSARD Pascale</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>77115</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F54" t="n">
+        <v>9</v>
+      </c>
+      <c r="G54" t="n">
+        <v>2</v>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>1:10:42</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>DUBAS-LIGER Lucie, MADAULE Hanitra, BRUNO Blandine</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>77025</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>28/09/2025</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Thomery</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F55" t="n">
+        <v>3</v>
+      </c>
+      <c r="G55" t="n">
+        <v>4</v>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>3:08:34</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>DALIGAULT Fabiola, NAEGELLEN Delphine, FORTOT Isabelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>77025</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F56" t="n">
+        <v>11</v>
+      </c>
+      <c r="G56" t="n">
+        <v>0</v>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>1:13:28</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>BATTAGLIA Chloe, CHAVANCE Aurelia, BEAUSSIER Tramy</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>AS CHELLES</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>77003</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F57" t="n">
+        <v>7</v>
+      </c>
+      <c r="G57" t="n">
+        <v>4</v>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>2:47:25</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>LERNOUT Evangeline, LAUMEAU Florence, POINTET Alexia</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>77113</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F58" t="n">
+        <v>19</v>
+      </c>
+      <c r="G58" t="n">
+        <v>0</v>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>2:44:35</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>MAS Estelle, DECLERCQ Carole, PAVOINE Morgane</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>77113</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F59" t="n">
+        <v>8</v>
+      </c>
+      <c r="G59" t="n">
+        <v>3</v>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>1:08:53</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>PAVOINE Morgane, VATIN Laure, VINCENT Christelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>77121</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F60" t="n">
+        <v>8</v>
+      </c>
+      <c r="G60" t="n">
+        <v>3</v>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>2:57:14</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>FRANC Cindy, PUISSEGUR Marine, SAMSEL Carine</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>77066</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F61" t="n">
+        <v>12</v>
+      </c>
+      <c r="G61" t="n">
+        <v>1</v>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>2:30:21</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>LECHARME Cindy, PERONNET Erika, COLL Leonie</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>77052</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F62" t="n">
+        <v>13</v>
+      </c>
+      <c r="G62" t="n">
+        <v>0</v>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>1:15:17</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>ALEMAN Sari-Lou, BERTRAND Marie, BAILLEUX Christelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>77145</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F63" t="n">
+        <v>15</v>
+      </c>
+      <c r="G63" t="n">
+        <v>0</v>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>1:17:18</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>BERNEAU Andrea, FOUREL Nathalie, BRADBURY Catherine</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>77142</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F64" t="n">
+        <v>16</v>
+      </c>
+      <c r="G64" t="n">
+        <v>0</v>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>1:23:12</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>GOURDON-JULIEN Elodie, METAYER Blandine, MATHIVON Sylvie</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>VAUX LE PENIL ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>77032</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F65" t="n">
+        <v>13</v>
+      </c>
+      <c r="G65" t="n">
+        <v>0</v>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>2:31:06</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>GELLE Emmie, CHERAMY Sandrine, QUATRAIN Aurelie</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>77139</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F66" t="n">
+        <v>16</v>
+      </c>
+      <c r="G66" t="n">
+        <v>0</v>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>2:39:40</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>ROSIERE Lise, THOMAS Laetitia, HENRY Elise</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="7" t="inlineStr">
         <is>
@@ -3846,56 +5742,56 @@
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>EQUIPES FEMININES classés</t>
         </is>
       </c>
       <c r="E1" s="7" t="inlineStr">
         <is>
           <t>Points distribués</t>
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Meilleur club/équipe</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Points meilleur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Cesson 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>3</v>
       </c>
       <c r="E2" t="n">
         <v>27</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
@@ -3922,54 +5818,54 @@
         <is>
           <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>28/09/2025</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Thomery</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E4" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>05/10/2025</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Provins Remparts</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>V</t>
         </is>
@@ -3987,86 +5883,322 @@
       </c>
       <c r="G5" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>11/10/2025</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Croissy Beaubourg</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>4</v>
       </c>
       <c r="E6" t="n">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7" t="n">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>14</v>
-      </c>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Tournan</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E8" t="n">
+        <v>4</v>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>16</v>
+      </c>
+      <c r="E9" t="n">
+        <v>55</v>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>15/03/2026</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Avon</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>5</v>
+      </c>
+      <c r="E10" t="n">
+        <v>40</v>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>CS MONTEREAU</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>29/03/2026</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Presles En Brie</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" t="inlineStr"/>
+      <c r="G11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Longperrier</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>1</v>
+      </c>
+      <c r="E12" t="n">
+        <v>4</v>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>26/04/2026</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Nemours</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>2</v>
+      </c>
+      <c r="E13" t="n">
+        <v>19</v>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>St Brice</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>2</v>
+      </c>
+      <c r="E14" t="n">
+        <v>11</v>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" t="inlineStr"/>
+      <c r="G15" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>