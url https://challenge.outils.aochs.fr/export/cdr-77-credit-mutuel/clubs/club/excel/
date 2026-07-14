--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -466,1842 +466,2478 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L56"/>
+  <dimension ref="A1:T57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="6" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
+    <col width="16" customWidth="1" min="13" max="13"/>
+    <col width="16" customWidth="1" min="14" max="14"/>
+    <col width="16" customWidth="1" min="15" max="15"/>
+    <col width="16" customWidth="1" min="16" max="16"/>
+    <col width="16" customWidth="1" min="17" max="17"/>
+    <col width="16" customWidth="1" min="18" max="18"/>
+    <col width="16" customWidth="1" min="19" max="19"/>
+    <col width="16" customWidth="1" min="20" max="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CHALLENGE Challenge CDR 77 - Crédit Mutuel - CLUBS - 2025-2026</t>
         </is>
       </c>
       <c r="B1" s="1" t="n"/>
       <c r="C1" s="1" t="n"/>
       <c r="D1" s="1" t="n"/>
       <c r="E1" s="1" t="n"/>
       <c r="F1" s="1" t="n"/>
       <c r="G1" s="1" t="n"/>
       <c r="H1" s="1" t="n"/>
       <c r="I1" s="1" t="n"/>
       <c r="J1" s="1" t="n"/>
       <c r="K1" s="1" t="n"/>
       <c r="L1" s="1" t="n"/>
+      <c r="M1" s="1" t="n"/>
+      <c r="N1" s="1" t="n"/>
+      <c r="O1" s="1" t="n"/>
+      <c r="P1" s="1" t="n"/>
+      <c r="Q1" s="1" t="n"/>
+      <c r="R1" s="1" t="n"/>
+      <c r="S1" s="1" t="n"/>
+      <c r="T1" s="1" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n"/>
       <c r="B2" s="2" t="n"/>
       <c r="C2" s="2" t="n"/>
       <c r="D2" s="2" t="n"/>
       <c r="E2" s="2" t="n"/>
       <c r="F2" s="2" t="n"/>
       <c r="G2" s="2" t="n"/>
       <c r="H2" s="2" t="n"/>
       <c r="I2" s="2" t="n"/>
       <c r="J2" s="2" t="n"/>
       <c r="K2" s="2" t="n"/>
       <c r="L2" s="2" t="n"/>
+      <c r="M2" s="2" t="n"/>
+      <c r="N2" s="2" t="n"/>
+      <c r="O2" s="2" t="n"/>
+      <c r="P2" s="2" t="n"/>
+      <c r="Q2" s="2" t="n"/>
+      <c r="R2" s="2" t="n"/>
+      <c r="S2" s="2" t="n"/>
+      <c r="T2" s="2" t="n"/>
     </row>
     <row r="3" ht="46" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Rang</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>POINT</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>CLUBS</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Code FFA</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>nb part</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>nb ret.</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>Cesson
-07/09/2025 V</t>
+          <t>Cesson 1
+01/09/2025 V</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
           <t>Roissy En Brie
 14/09/2025 V</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Thomery
 28/09/2025 V</t>
         </is>
       </c>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Provins Remparts
 05/10/2025 V</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Croissy Beaubourg
 11/10/2025 V+</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Montereau
 26/10/2025 V+</t>
+        </is>
+      </c>
+      <c r="M3" s="3" t="inlineStr">
+        <is>
+          <t>Tournan
+15/11/2025 V</t>
+        </is>
+      </c>
+      <c r="N3" s="3" t="inlineStr">
+        <is>
+          <t>Samois
+20/12/2025 V</t>
+        </is>
+      </c>
+      <c r="O3" s="3" t="inlineStr">
+        <is>
+          <t>Avon
+15/03/2026 V</t>
+        </is>
+      </c>
+      <c r="P3" s="3" t="inlineStr">
+        <is>
+          <t>Presles En Brie
+29/03/2026 V</t>
+        </is>
+      </c>
+      <c r="Q3" s="3" t="inlineStr">
+        <is>
+          <t>Longperrier
+05/04/2026 V</t>
+        </is>
+      </c>
+      <c r="R3" s="3" t="inlineStr">
+        <is>
+          <t>Nemours
+26/04/2026 V</t>
+        </is>
+      </c>
+      <c r="S3" s="3" t="inlineStr">
+        <is>
+          <t>St Brice
+03/05/2026 V</t>
+        </is>
+      </c>
+      <c r="T3" s="3" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault
+03/05/2026 V</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="4" t="n">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="C4" s="5" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="D4" s="6" t="inlineStr">
         <is>
-          <t>77089</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>3</v>
-[...5 lines deleted...]
-      <c r="I4" s="6" t="n"/>
+        <v>7</v>
+      </c>
+      <c r="G4" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="H4" s="6" t="n"/>
+      <c r="I4" s="6" t="n">
+        <v>5</v>
+      </c>
       <c r="J4" s="6" t="n"/>
-      <c r="K4" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K4" s="6" t="n"/>
       <c r="L4" s="6" t="n">
         <v>10</v>
+      </c>
+      <c r="M4" s="6" t="n"/>
+      <c r="N4" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="O4" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="P4" s="6" t="n"/>
+      <c r="Q4" s="6" t="n"/>
+      <c r="R4" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="S4" s="6" t="n"/>
+      <c r="T4" s="6" t="n">
+        <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B5" s="4" t="n">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
-          <t>CS MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
-          <t>77014</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>3</v>
-[...5 lines deleted...]
-      <c r="I5" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="G5" s="6" t="n"/>
+      <c r="H5" s="6" t="n">
         <v>5</v>
       </c>
+      <c r="I5" s="6" t="n"/>
       <c r="J5" s="6" t="n"/>
-      <c r="K5" s="6" t="n"/>
+      <c r="K5" s="6" t="n">
+        <v>6</v>
+      </c>
       <c r="L5" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" s="6" t="n"/>
+      <c r="N5" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="O5" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="P5" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="6" t="n"/>
+      <c r="R5" s="6" t="n"/>
+      <c r="S5" s="6" t="n"/>
+      <c r="T5" s="6" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>3</v>
       </c>
       <c r="B6" s="4" t="n">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>77132</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G6" s="6" t="n"/>
       <c r="H6" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I6" s="6" t="n"/>
       <c r="J6" s="6" t="n"/>
-      <c r="K6" s="6" t="n"/>
+      <c r="K6" s="6" t="n">
+        <v>8</v>
+      </c>
       <c r="L6" s="6" t="n">
-        <v>14</v>
+        <v>8</v>
+      </c>
+      <c r="M6" s="6" t="n"/>
+      <c r="N6" s="6" t="n"/>
+      <c r="O6" s="6" t="n"/>
+      <c r="P6" s="6" t="n"/>
+      <c r="Q6" s="6" t="n"/>
+      <c r="R6" s="6" t="n"/>
+      <c r="S6" s="6" t="n"/>
+      <c r="T6" s="6" t="n">
+        <v>11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="n">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="D7" s="6" t="inlineStr">
         <is>
-          <t>77108</t>
+          <t>77129</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G7" s="6" t="n"/>
-      <c r="H7" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H7" s="6" t="n"/>
       <c r="I7" s="6" t="n"/>
       <c r="J7" s="6" t="n"/>
-      <c r="K7" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K7" s="6" t="n"/>
       <c r="L7" s="6" t="n">
-        <v>0</v>
-      </c>
+        <v>11</v>
+      </c>
+      <c r="M7" s="6" t="n"/>
+      <c r="N7" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="O7" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="P7" s="6" t="n"/>
+      <c r="Q7" s="6" t="n"/>
+      <c r="R7" s="6" t="n"/>
+      <c r="S7" s="6" t="n"/>
+      <c r="T7" s="6" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
         <v>5</v>
       </c>
       <c r="B8" s="4" t="n">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
-          <t>77122</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G8" s="6" t="n"/>
-      <c r="H8" s="6" t="n">
-[...2 lines deleted...]
-      <c r="I8" s="6" t="n"/>
+      <c r="H8" s="6" t="n"/>
+      <c r="I8" s="6" t="n">
+        <v>6</v>
+      </c>
       <c r="J8" s="6" t="n"/>
       <c r="K8" s="6" t="n"/>
       <c r="L8" s="6" t="n">
-        <v>11</v>
-      </c>
+        <v>6</v>
+      </c>
+      <c r="M8" s="6" t="n"/>
+      <c r="N8" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="O8" s="6" t="n"/>
+      <c r="P8" s="6" t="n"/>
+      <c r="Q8" s="6" t="n"/>
+      <c r="R8" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="S8" s="6" t="n"/>
+      <c r="T8" s="6" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>6</v>
       </c>
       <c r="B9" s="4" t="n">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="D9" s="6" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="G9" s="6" t="n"/>
+        <v>6</v>
+      </c>
+      <c r="G9" s="6" t="n">
+        <v>7</v>
+      </c>
       <c r="H9" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I9" s="6" t="n"/>
       <c r="J9" s="6" t="n"/>
-      <c r="K9" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K9" s="6" t="n"/>
       <c r="L9" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" s="6" t="n"/>
+      <c r="N9" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="O9" s="6" t="n">
         <v>7</v>
       </c>
+      <c r="P9" s="6" t="n"/>
+      <c r="Q9" s="6" t="n"/>
+      <c r="R9" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="S9" s="6" t="n"/>
+      <c r="T9" s="6" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="n">
         <v>7</v>
       </c>
       <c r="B10" s="4" t="n">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="F10" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="G10" s="6" t="n"/>
+      <c r="H10" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="I10" s="6" t="n"/>
+      <c r="J10" s="6" t="n"/>
+      <c r="K10" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="L10" s="6" t="n">
         <v>4</v>
       </c>
-      <c r="F10" s="6" t="n">
-[...14 lines deleted...]
-        <v>3</v>
+      <c r="M10" s="6" t="n"/>
+      <c r="N10" s="6" t="n"/>
+      <c r="O10" s="6" t="n"/>
+      <c r="P10" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="6" t="n"/>
+      <c r="R10" s="6" t="n"/>
+      <c r="S10" s="6" t="n"/>
+      <c r="T10" s="6" t="n">
+        <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>8</v>
       </c>
       <c r="B11" s="4" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="D11" s="6" t="inlineStr">
         <is>
-          <t>77015</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G11" s="6" t="n"/>
       <c r="H11" s="6" t="n"/>
       <c r="I11" s="6" t="n"/>
-      <c r="J11" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="6" t="n"/>
       <c r="K11" s="6" t="n"/>
       <c r="L11" s="6" t="n">
-        <v>9</v>
-      </c>
+        <v>3</v>
+      </c>
+      <c r="M11" s="6" t="n"/>
+      <c r="N11" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="O11" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="P11" s="6" t="n"/>
+      <c r="Q11" s="6" t="n"/>
+      <c r="R11" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="S11" s="6" t="n"/>
+      <c r="T11" s="6" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
         <v>9</v>
       </c>
       <c r="B12" s="4" t="n">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
-          <t>77156</t>
+          <t>77122</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G12" s="6" t="n"/>
       <c r="H12" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="I12" s="6" t="n"/>
+      <c r="J12" s="6" t="n"/>
+      <c r="K12" s="6" t="n"/>
+      <c r="L12" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="M12" s="6" t="n"/>
+      <c r="N12" s="6" t="n">
         <v>4</v>
       </c>
-      <c r="I12" s="6" t="n"/>
-[...6 lines deleted...]
-      <c r="L12" s="6" t="n"/>
+      <c r="O12" s="6" t="n"/>
+      <c r="P12" s="6" t="n"/>
+      <c r="Q12" s="6" t="n"/>
+      <c r="R12" s="6" t="n"/>
+      <c r="S12" s="6" t="n"/>
+      <c r="T12" s="6" t="n"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>10</v>
       </c>
       <c r="B13" s="4" t="n">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
-          <t>77152</t>
+          <t>77132</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G13" s="6" t="n"/>
-      <c r="H13" s="6" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H13" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="I13" s="6" t="n"/>
       <c r="J13" s="6" t="n"/>
       <c r="K13" s="6" t="n"/>
       <c r="L13" s="6" t="n">
-        <v>8</v>
-      </c>
+        <v>12</v>
+      </c>
+      <c r="M13" s="6" t="n"/>
+      <c r="N13" s="6" t="n"/>
+      <c r="O13" s="6" t="n"/>
+      <c r="P13" s="6" t="n"/>
+      <c r="Q13" s="6" t="n"/>
+      <c r="R13" s="6" t="n"/>
+      <c r="S13" s="6" t="n"/>
+      <c r="T13" s="6" t="n"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="n">
         <v>11</v>
       </c>
       <c r="B14" s="4" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
-          <t>77123</t>
+          <t>77015</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G14" s="6" t="n"/>
       <c r="H14" s="6" t="n"/>
       <c r="I14" s="6" t="n"/>
       <c r="J14" s="6" t="n">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="K14" s="6" t="n"/>
       <c r="L14" s="6" t="n">
-        <v>0</v>
-      </c>
+        <v>7</v>
+      </c>
+      <c r="M14" s="6" t="n"/>
+      <c r="N14" s="6" t="n"/>
+      <c r="O14" s="6" t="n"/>
+      <c r="P14" s="6" t="n"/>
+      <c r="Q14" s="6" t="n"/>
+      <c r="R14" s="6" t="n"/>
+      <c r="S14" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="T14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
         <v>12</v>
       </c>
       <c r="B15" s="4" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="D15" s="6" t="inlineStr">
         <is>
-          <t>77129</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      <c r="I15" s="6" t="n"/>
+        <v>6</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="H15" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6" t="n">
+        <v>3</v>
+      </c>
       <c r="J15" s="6" t="n"/>
       <c r="K15" s="6" t="n"/>
       <c r="L15" s="6" t="n">
-        <v>13</v>
-      </c>
+        <v>0</v>
+      </c>
+      <c r="M15" s="6" t="n"/>
+      <c r="N15" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O15" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="P15" s="6" t="n"/>
+      <c r="Q15" s="6" t="n"/>
+      <c r="R15" s="6" t="n"/>
+      <c r="S15" s="6" t="n"/>
+      <c r="T15" s="6" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="n">
         <v>13</v>
       </c>
       <c r="B16" s="4" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
-          <t>77119</t>
+          <t>77108</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G16" s="6" t="n"/>
       <c r="H16" s="6" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I16" s="6" t="n"/>
       <c r="J16" s="6" t="n"/>
       <c r="K16" s="6" t="n">
         <v>7</v>
       </c>
       <c r="L16" s="6" t="n">
         <v>0</v>
       </c>
+      <c r="M16" s="6" t="n"/>
+      <c r="N16" s="6" t="n"/>
+      <c r="O16" s="6" t="n"/>
+      <c r="P16" s="6" t="n"/>
+      <c r="Q16" s="6" t="n"/>
+      <c r="R16" s="6" t="n"/>
+      <c r="S16" s="6" t="n"/>
+      <c r="T16" s="6" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>14</v>
       </c>
       <c r="B17" s="4" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
         </is>
       </c>
       <c r="D17" s="6" t="inlineStr">
         <is>
-          <t>77068</t>
+          <t>77123</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="G17" s="6" t="n"/>
       <c r="H17" s="6" t="n"/>
       <c r="I17" s="6" t="n"/>
       <c r="J17" s="6" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="K17" s="6" t="n"/>
+        <v>4</v>
+      </c>
+      <c r="K17" s="6" t="n">
+        <v>4</v>
+      </c>
       <c r="L17" s="6" t="n">
         <v>0</v>
+      </c>
+      <c r="M17" s="6" t="n"/>
+      <c r="N17" s="6" t="n"/>
+      <c r="O17" s="6" t="n"/>
+      <c r="P17" s="6" t="n"/>
+      <c r="Q17" s="6" t="n"/>
+      <c r="R17" s="6" t="n"/>
+      <c r="S17" s="6" t="n"/>
+      <c r="T17" s="6" t="n">
+        <v>8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="n">
         <v>15</v>
       </c>
       <c r="B18" s="4" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>ASCT COURSE A PIED</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
-          <t>77146</t>
+          <t>77156</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="H18" s="6" t="n"/>
+        <v>4</v>
+      </c>
+      <c r="G18" s="6" t="n"/>
+      <c r="H18" s="6" t="n">
+        <v>4</v>
+      </c>
       <c r="I18" s="6" t="n"/>
-      <c r="J18" s="6" t="n"/>
-      <c r="K18" s="6" t="n"/>
+      <c r="J18" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="K18" s="6" t="n">
+        <v>3</v>
+      </c>
       <c r="L18" s="6" t="n"/>
+      <c r="M18" s="6" t="n"/>
+      <c r="N18" s="6" t="n"/>
+      <c r="O18" s="6" t="n"/>
+      <c r="P18" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="6" t="n"/>
+      <c r="R18" s="6" t="n"/>
+      <c r="S18" s="6" t="n"/>
+      <c r="T18" s="6" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>16</v>
       </c>
       <c r="B19" s="4" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
-          <t>77075</t>
+          <t>77144</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G19" s="6" t="n"/>
       <c r="H19" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I19" s="6" t="n"/>
       <c r="J19" s="6" t="n"/>
-      <c r="K19" s="6" t="n">
+      <c r="K19" s="6" t="n"/>
+      <c r="L19" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" s="6" t="n"/>
+      <c r="N19" s="6" t="n">
         <v>3</v>
       </c>
-      <c r="L19" s="6" t="n"/>
+      <c r="O19" s="6" t="n"/>
+      <c r="P19" s="6" t="n"/>
+      <c r="Q19" s="6" t="n"/>
+      <c r="R19" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="S19" s="6" t="n"/>
+      <c r="T19" s="6" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="n">
         <v>17</v>
       </c>
       <c r="B20" s="4" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>LE MEE SP. ATHLETISME</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
-          <t>77072</t>
+          <t>77068</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G20" s="6" t="n"/>
+        <v>4</v>
+      </c>
+      <c r="G20" s="6" t="n">
+        <v>9</v>
+      </c>
       <c r="H20" s="6" t="n"/>
       <c r="I20" s="6" t="n"/>
-      <c r="J20" s="6" t="n"/>
-[...3 lines deleted...]
-      <c r="L20" s="6" t="n"/>
+      <c r="J20" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="K20" s="6" t="n"/>
+      <c r="L20" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" s="6" t="n"/>
+      <c r="N20" s="6" t="n"/>
+      <c r="O20" s="6" t="n"/>
+      <c r="P20" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="6" t="n"/>
+      <c r="R20" s="6" t="n"/>
+      <c r="S20" s="6" t="n"/>
+      <c r="T20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>18</v>
       </c>
       <c r="B21" s="4" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
         </is>
       </c>
       <c r="D21" s="6" t="inlineStr">
         <is>
-          <t>77028</t>
+          <t>77113</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G21" s="6" t="n"/>
       <c r="H21" s="6" t="n"/>
       <c r="I21" s="6" t="n"/>
       <c r="J21" s="6" t="n"/>
       <c r="K21" s="6" t="n"/>
       <c r="L21" s="6" t="n">
-        <v>6</v>
-      </c>
+        <v>5</v>
+      </c>
+      <c r="M21" s="6" t="n"/>
+      <c r="N21" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="O21" s="6" t="n"/>
+      <c r="P21" s="6" t="n"/>
+      <c r="Q21" s="6" t="n"/>
+      <c r="R21" s="6" t="n"/>
+      <c r="S21" s="6" t="n"/>
+      <c r="T21" s="6" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="n">
         <v>19</v>
       </c>
       <c r="B22" s="4" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
-          <t>77115</t>
+          <t>77025</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G22" s="6" t="n"/>
       <c r="H22" s="6" t="n"/>
-      <c r="I22" s="6" t="n"/>
+      <c r="I22" s="6" t="n">
+        <v>4</v>
+      </c>
       <c r="J22" s="6" t="n"/>
       <c r="K22" s="6" t="n"/>
-      <c r="L22" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L22" s="6" t="n"/>
+      <c r="M22" s="6" t="n"/>
+      <c r="N22" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="O22" s="6" t="n"/>
+      <c r="P22" s="6" t="n"/>
+      <c r="Q22" s="6" t="n"/>
+      <c r="R22" s="6" t="n"/>
+      <c r="S22" s="6" t="n"/>
+      <c r="T22" s="6" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>20</v>
       </c>
       <c r="B23" s="4" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>US MELUN</t>
         </is>
       </c>
       <c r="D23" s="6" t="inlineStr">
         <is>
-          <t>77066</t>
+          <t>77028</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G23" s="6" t="n"/>
       <c r="H23" s="6" t="n"/>
       <c r="I23" s="6" t="n"/>
       <c r="J23" s="6" t="n"/>
       <c r="K23" s="6" t="n"/>
       <c r="L23" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
+      </c>
+      <c r="M23" s="6" t="n"/>
+      <c r="N23" s="6" t="n"/>
+      <c r="O23" s="6" t="n"/>
+      <c r="P23" s="6" t="n"/>
+      <c r="Q23" s="6" t="n"/>
+      <c r="R23" s="6" t="n"/>
+      <c r="S23" s="6" t="n"/>
+      <c r="T23" s="6" t="n">
+        <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="n">
         <v>21</v>
       </c>
       <c r="B24" s="4" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>ES SAINT PATHUS-OISSERY</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
-          <t>77025</t>
+          <t>77072</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G24" s="6" t="n"/>
       <c r="H24" s="6" t="n"/>
-      <c r="I24" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I24" s="6" t="n"/>
       <c r="J24" s="6" t="n"/>
-      <c r="K24" s="6" t="n"/>
+      <c r="K24" s="6" t="n">
+        <v>5</v>
+      </c>
       <c r="L24" s="6" t="n"/>
+      <c r="M24" s="6" t="n"/>
+      <c r="N24" s="6" t="n"/>
+      <c r="O24" s="6" t="n"/>
+      <c r="P24" s="6" t="n"/>
+      <c r="Q24" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="R24" s="6" t="n"/>
+      <c r="S24" s="6" t="n"/>
+      <c r="T24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>22</v>
       </c>
       <c r="B25" s="4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>RUNNING TEAM PROVINS</t>
         </is>
       </c>
       <c r="D25" s="6" t="inlineStr">
         <is>
           <t>77151</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G25" s="6" t="n"/>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n"/>
       <c r="J25" s="6" t="n">
         <v>2</v>
       </c>
       <c r="K25" s="6" t="n"/>
       <c r="L25" s="6" t="n">
         <v>0</v>
       </c>
+      <c r="M25" s="6" t="n"/>
+      <c r="N25" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O25" s="6" t="n"/>
+      <c r="P25" s="6" t="n"/>
+      <c r="Q25" s="6" t="n"/>
+      <c r="R25" s="6" t="n"/>
+      <c r="S25" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="T25" s="6" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="n">
         <v>23</v>
       </c>
       <c r="B26" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="C26" s="5" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="D26" s="6" t="inlineStr">
+        <is>
+          <t>77146</t>
+        </is>
+      </c>
+      <c r="E26" s="6" t="n">
         <v>2</v>
       </c>
-      <c r="C26" s="5" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="F26" s="6" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="H26" s="6" t="n">
         <v>2</v>
       </c>
+      <c r="G26" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="H26" s="6" t="n"/>
       <c r="I26" s="6" t="n"/>
       <c r="J26" s="6" t="n"/>
       <c r="K26" s="6" t="n"/>
       <c r="L26" s="6" t="n"/>
+      <c r="M26" s="6" t="n"/>
+      <c r="N26" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O26" s="6" t="n"/>
+      <c r="P26" s="6" t="n"/>
+      <c r="Q26" s="6" t="n"/>
+      <c r="R26" s="6" t="n"/>
+      <c r="S26" s="6" t="n"/>
+      <c r="T26" s="6" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>24</v>
       </c>
       <c r="B27" s="4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
       <c r="D27" s="6" t="inlineStr">
         <is>
-          <t>77144</t>
+          <t>77121</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G27" s="6" t="n"/>
       <c r="H27" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I27" s="6" t="n"/>
       <c r="J27" s="6" t="n"/>
       <c r="K27" s="6" t="n"/>
-      <c r="L27" s="6" t="n">
-        <v>0</v>
+      <c r="L27" s="6" t="n"/>
+      <c r="M27" s="6" t="n"/>
+      <c r="N27" s="6" t="n"/>
+      <c r="O27" s="6" t="n"/>
+      <c r="P27" s="6" t="n"/>
+      <c r="Q27" s="6" t="n"/>
+      <c r="R27" s="6" t="n"/>
+      <c r="S27" s="6" t="n"/>
+      <c r="T27" s="6" t="n">
+        <v>6</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="n">
         <v>25</v>
       </c>
       <c r="B28" s="4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
-          <t>77032</t>
+          <t>77066</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G28" s="6" t="n"/>
-      <c r="H28" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H28" s="6" t="n"/>
       <c r="I28" s="6" t="n"/>
       <c r="J28" s="6" t="n"/>
       <c r="K28" s="6" t="n"/>
       <c r="L28" s="6" t="n">
         <v>0</v>
       </c>
+      <c r="M28" s="6" t="n"/>
+      <c r="N28" s="6" t="n"/>
+      <c r="O28" s="6" t="n"/>
+      <c r="P28" s="6" t="n"/>
+      <c r="Q28" s="6" t="n"/>
+      <c r="R28" s="6" t="n"/>
+      <c r="S28" s="6" t="n"/>
+      <c r="T28" s="6" t="n">
+        <v>5</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
         <v>26</v>
       </c>
       <c r="B29" s="4" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>UA VILLENOY</t>
         </is>
       </c>
       <c r="D29" s="6" t="inlineStr">
         <is>
-          <t>77157</t>
+          <t>77075</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G29" s="6" t="n"/>
-      <c r="H29" s="6" t="n"/>
+      <c r="H29" s="6" t="n">
+        <v>3</v>
+      </c>
       <c r="I29" s="6" t="n"/>
       <c r="J29" s="6" t="n"/>
-      <c r="K29" s="6" t="n"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K29" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="L29" s="6" t="n"/>
+      <c r="M29" s="6" t="n"/>
+      <c r="N29" s="6" t="n"/>
+      <c r="O29" s="6" t="n"/>
+      <c r="P29" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="6" t="n"/>
+      <c r="R29" s="6" t="n"/>
+      <c r="S29" s="6" t="n"/>
+      <c r="T29" s="6" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="4" t="n">
         <v>27</v>
       </c>
       <c r="B30" s="4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>AS CHELLES</t>
         </is>
       </c>
       <c r="D30" s="6" t="inlineStr">
         <is>
-          <t>77139</t>
+          <t>77003</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G30" s="6" t="n"/>
-      <c r="H30" s="6" t="n"/>
+      <c r="H30" s="6" t="n">
+        <v>2</v>
+      </c>
       <c r="I30" s="6" t="n"/>
       <c r="J30" s="6" t="n"/>
       <c r="K30" s="6" t="n"/>
-      <c r="L30" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L30" s="6" t="n"/>
+      <c r="M30" s="6" t="n"/>
+      <c r="N30" s="6" t="n"/>
+      <c r="O30" s="6" t="n"/>
+      <c r="P30" s="6" t="n"/>
+      <c r="Q30" s="6" t="n"/>
+      <c r="R30" s="6" t="n"/>
+      <c r="S30" s="6" t="n"/>
+      <c r="T30" s="6" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
         <v>28</v>
       </c>
       <c r="B31" s="4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
-          <t>US OLYMPIQUE DE CHELLES</t>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
         </is>
       </c>
       <c r="D31" s="6" t="inlineStr">
         <is>
-          <t>77121</t>
+          <t>77115</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G31" s="6" t="n"/>
-      <c r="H31" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="6" t="n"/>
       <c r="I31" s="6" t="n"/>
       <c r="J31" s="6" t="n"/>
       <c r="K31" s="6" t="n"/>
-      <c r="L31" s="6" t="n"/>
+      <c r="L31" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="M31" s="6" t="n"/>
+      <c r="N31" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O31" s="6" t="n"/>
+      <c r="P31" s="6" t="n"/>
+      <c r="Q31" s="6" t="n"/>
+      <c r="R31" s="6" t="n"/>
+      <c r="S31" s="6" t="n"/>
+      <c r="T31" s="6" t="n"/>
     </row>
     <row r="32">
-      <c r="A32" s="4" t="n"/>
+      <c r="A32" s="4" t="n">
+        <v>29</v>
+      </c>
       <c r="B32" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
-          <t>AC CHAMPS SUR MARNE</t>
+          <t>SAMOIS ATHLETISME</t>
         </is>
       </c>
       <c r="D32" s="6" t="inlineStr">
         <is>
-          <t>77136</t>
+          <t>77145</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G32" s="6" t="n"/>
       <c r="H32" s="6" t="n"/>
       <c r="I32" s="6" t="n"/>
       <c r="J32" s="6" t="n"/>
       <c r="K32" s="6" t="n"/>
       <c r="L32" s="6" t="n"/>
+      <c r="M32" s="6" t="n"/>
+      <c r="N32" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O32" s="6" t="n"/>
+      <c r="P32" s="6" t="n"/>
+      <c r="Q32" s="6" t="n"/>
+      <c r="R32" s="6" t="n"/>
+      <c r="S32" s="6" t="n"/>
+      <c r="T32" s="6" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="4" t="n"/>
+      <c r="A33" s="4" t="n">
+        <v>30</v>
+      </c>
       <c r="B33" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
-          <t>AC DU PAYS DE MEAUX</t>
+          <t>SAVIGNY SENART ATHLETISME</t>
         </is>
       </c>
       <c r="D33" s="6" t="inlineStr">
         <is>
-          <t>77013</t>
+          <t>77142</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G33" s="6" t="n"/>
       <c r="H33" s="6" t="n"/>
       <c r="I33" s="6" t="n"/>
       <c r="J33" s="6" t="n"/>
       <c r="K33" s="6" t="n"/>
       <c r="L33" s="6" t="n"/>
+      <c r="M33" s="6" t="n"/>
+      <c r="N33" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O33" s="6" t="n"/>
+      <c r="P33" s="6" t="n"/>
+      <c r="Q33" s="6" t="n"/>
+      <c r="R33" s="6" t="n"/>
+      <c r="S33" s="6" t="n"/>
+      <c r="T33" s="6" t="n"/>
     </row>
     <row r="34">
-      <c r="A34" s="4" t="n"/>
+      <c r="A34" s="4" t="n">
+        <v>31</v>
+      </c>
       <c r="B34" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
-          <t>AS NANDY COURSE</t>
+          <t>AVENIR SAMOREAU</t>
         </is>
       </c>
       <c r="D34" s="6" t="inlineStr">
         <is>
-          <t>77160</t>
+          <t>77052</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G34" s="6" t="n"/>
       <c r="H34" s="6" t="n"/>
       <c r="I34" s="6" t="n"/>
       <c r="J34" s="6" t="n"/>
       <c r="K34" s="6" t="n"/>
       <c r="L34" s="6" t="n"/>
+      <c r="M34" s="6" t="n"/>
+      <c r="N34" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O34" s="6" t="n"/>
+      <c r="P34" s="6" t="n"/>
+      <c r="Q34" s="6" t="n"/>
+      <c r="R34" s="6" t="n"/>
+      <c r="S34" s="6" t="n"/>
+      <c r="T34" s="6" t="n"/>
     </row>
     <row r="35">
-      <c r="A35" s="4" t="n"/>
+      <c r="A35" s="4" t="n">
+        <v>32</v>
+      </c>
       <c r="B35" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
-          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
+          <t>LA MEUTE RUNNING</t>
         </is>
       </c>
       <c r="D35" s="6" t="inlineStr">
         <is>
-          <t>77158</t>
+          <t>77157</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G35" s="6" t="n"/>
       <c r="H35" s="6" t="n"/>
       <c r="I35" s="6" t="n"/>
       <c r="J35" s="6" t="n"/>
       <c r="K35" s="6" t="n"/>
-      <c r="L35" s="6" t="n"/>
+      <c r="L35" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" s="6" t="n"/>
+      <c r="N35" s="6" t="n"/>
+      <c r="O35" s="6" t="n"/>
+      <c r="P35" s="6" t="n"/>
+      <c r="Q35" s="6" t="n"/>
+      <c r="R35" s="6" t="n"/>
+      <c r="S35" s="6" t="n"/>
+      <c r="T35" s="6" t="n"/>
     </row>
     <row r="36">
-      <c r="A36" s="4" t="n"/>
+      <c r="A36" s="4" t="n">
+        <v>33</v>
+      </c>
       <c r="B36" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
-          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
         </is>
       </c>
       <c r="D36" s="6" t="inlineStr">
         <is>
-          <t>77125</t>
+          <t>77139</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G36" s="6" t="n"/>
       <c r="H36" s="6" t="n"/>
       <c r="I36" s="6" t="n"/>
       <c r="J36" s="6" t="n"/>
       <c r="K36" s="6" t="n"/>
-      <c r="L36" s="6" t="n"/>
+      <c r="L36" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" s="6" t="n"/>
+      <c r="N36" s="6" t="n"/>
+      <c r="O36" s="6" t="n"/>
+      <c r="P36" s="6" t="n"/>
+      <c r="Q36" s="6" t="n"/>
+      <c r="R36" s="6" t="n"/>
+      <c r="S36" s="6" t="n"/>
+      <c r="T36" s="6" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n"/>
       <c r="B37" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
-          <t>AVENIR SAMOREAU</t>
+          <t>AC CHAMPS SUR MARNE</t>
         </is>
       </c>
       <c r="D37" s="6" t="inlineStr">
         <is>
-          <t>77052</t>
+          <t>77136</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n"/>
       <c r="H37" s="6" t="n"/>
       <c r="I37" s="6" t="n"/>
       <c r="J37" s="6" t="n"/>
       <c r="K37" s="6" t="n"/>
       <c r="L37" s="6" t="n"/>
+      <c r="M37" s="6" t="n"/>
+      <c r="N37" s="6" t="n"/>
+      <c r="O37" s="6" t="n"/>
+      <c r="P37" s="6" t="n"/>
+      <c r="Q37" s="6" t="n"/>
+      <c r="R37" s="6" t="n"/>
+      <c r="S37" s="6" t="n"/>
+      <c r="T37" s="6" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="4" t="n"/>
       <c r="B38" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
-          <t>AZIMUT SPORT COMPETITION FONTAINEBLEAU</t>
+          <t>AC DU PAYS DE MEAUX</t>
         </is>
       </c>
       <c r="D38" s="6" t="inlineStr">
         <is>
-          <t>77143</t>
+          <t>77013</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n"/>
       <c r="H38" s="6" t="n"/>
       <c r="I38" s="6" t="n"/>
       <c r="J38" s="6" t="n"/>
       <c r="K38" s="6" t="n"/>
       <c r="L38" s="6" t="n"/>
+      <c r="M38" s="6" t="n"/>
+      <c r="N38" s="6" t="n"/>
+      <c r="O38" s="6" t="n"/>
+      <c r="P38" s="6" t="n"/>
+      <c r="Q38" s="6" t="n"/>
+      <c r="R38" s="6" t="n"/>
+      <c r="S38" s="6" t="n"/>
+      <c r="T38" s="6" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n"/>
       <c r="B39" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
-          <t>BUSSY RUNNING</t>
+          <t>AS NANDY COURSE</t>
         </is>
       </c>
       <c r="D39" s="6" t="inlineStr">
         <is>
-          <t>77137</t>
+          <t>77160</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n"/>
       <c r="H39" s="6" t="n"/>
       <c r="I39" s="6" t="n"/>
       <c r="J39" s="6" t="n"/>
       <c r="K39" s="6" t="n"/>
       <c r="L39" s="6" t="n"/>
+      <c r="M39" s="6" t="n"/>
+      <c r="N39" s="6" t="n"/>
+      <c r="O39" s="6" t="n"/>
+      <c r="P39" s="6" t="n"/>
+      <c r="Q39" s="6" t="n"/>
+      <c r="R39" s="6" t="n"/>
+      <c r="S39" s="6" t="n"/>
+      <c r="T39" s="6" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="4" t="n"/>
       <c r="B40" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
-          <t>COR DAMMARTIN</t>
+          <t>ASL RUNNING CLUB FAREMOUTIERS</t>
         </is>
       </c>
       <c r="D40" s="6" t="inlineStr">
         <is>
-          <t>77042</t>
+          <t>77158</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n"/>
       <c r="H40" s="6" t="n"/>
       <c r="I40" s="6" t="n"/>
       <c r="J40" s="6" t="n"/>
       <c r="K40" s="6" t="n"/>
       <c r="L40" s="6" t="n"/>
+      <c r="M40" s="6" t="n"/>
+      <c r="N40" s="6" t="n"/>
+      <c r="O40" s="6" t="n"/>
+      <c r="P40" s="6" t="n"/>
+      <c r="Q40" s="6" t="n"/>
+      <c r="R40" s="6" t="n"/>
+      <c r="S40" s="6" t="n"/>
+      <c r="T40" s="6" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n"/>
       <c r="B41" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
-          <t>COURIR CESSON - VERT SAINT-DENIS</t>
+          <t>ATHLETIC CLUB PAYS DE L OURCQ</t>
         </is>
       </c>
       <c r="D41" s="6" t="inlineStr">
         <is>
-          <t>77099</t>
+          <t>77125</t>
         </is>
       </c>
       <c r="E41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="6" t="n"/>
       <c r="H41" s="6" t="n"/>
       <c r="I41" s="6" t="n"/>
       <c r="J41" s="6" t="n"/>
       <c r="K41" s="6" t="n"/>
       <c r="L41" s="6" t="n"/>
+      <c r="M41" s="6" t="n"/>
+      <c r="N41" s="6" t="n"/>
+      <c r="O41" s="6" t="n"/>
+      <c r="P41" s="6" t="n"/>
+      <c r="Q41" s="6" t="n"/>
+      <c r="R41" s="6" t="n"/>
+      <c r="S41" s="6" t="n"/>
+      <c r="T41" s="6" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="4" t="n"/>
       <c r="B42" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
-          <t>CS COURTRY</t>
+          <t>AZIMUT SPORT COMPETITION FONTAINEBLEAU</t>
         </is>
       </c>
       <c r="D42" s="6" t="inlineStr">
         <is>
-          <t>77057</t>
+          <t>77143</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="6" t="n"/>
       <c r="H42" s="6" t="n"/>
       <c r="I42" s="6" t="n"/>
       <c r="J42" s="6" t="n"/>
       <c r="K42" s="6" t="n"/>
       <c r="L42" s="6" t="n"/>
+      <c r="M42" s="6" t="n"/>
+      <c r="N42" s="6" t="n"/>
+      <c r="O42" s="6" t="n"/>
+      <c r="P42" s="6" t="n"/>
+      <c r="Q42" s="6" t="n"/>
+      <c r="R42" s="6" t="n"/>
+      <c r="S42" s="6" t="n"/>
+      <c r="T42" s="6" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n"/>
       <c r="B43" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
-          <t>FS ESBLY COUPVRAY ATHLETISME</t>
+          <t>BUSSY RUNNING</t>
         </is>
       </c>
       <c r="D43" s="6" t="inlineStr">
         <is>
-          <t>77059</t>
+          <t>77137</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="n"/>
       <c r="H43" s="6" t="n"/>
       <c r="I43" s="6" t="n"/>
       <c r="J43" s="6" t="n"/>
       <c r="K43" s="6" t="n"/>
       <c r="L43" s="6" t="n"/>
+      <c r="M43" s="6" t="n"/>
+      <c r="N43" s="6" t="n"/>
+      <c r="O43" s="6" t="n"/>
+      <c r="P43" s="6" t="n"/>
+      <c r="Q43" s="6" t="n"/>
+      <c r="R43" s="6" t="n"/>
+      <c r="S43" s="6" t="n"/>
+      <c r="T43" s="6" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="n"/>
       <c r="B44" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
-          <t>GRAND PARQUET ENDURANCE-WILDRUN GPE</t>
+          <t>COR DAMMARTIN</t>
         </is>
       </c>
       <c r="D44" s="6" t="inlineStr">
         <is>
-          <t>77161</t>
+          <t>77042</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n"/>
       <c r="H44" s="6" t="n"/>
       <c r="I44" s="6" t="n"/>
       <c r="J44" s="6" t="n"/>
       <c r="K44" s="6" t="n"/>
       <c r="L44" s="6" t="n"/>
+      <c r="M44" s="6" t="n"/>
+      <c r="N44" s="6" t="n"/>
+      <c r="O44" s="6" t="n"/>
+      <c r="P44" s="6" t="n"/>
+      <c r="Q44" s="6" t="n"/>
+      <c r="R44" s="6" t="n"/>
+      <c r="S44" s="6" t="n"/>
+      <c r="T44" s="6" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n"/>
       <c r="B45" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
-          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
+          <t>COURIR CESSON - VERT SAINT-DENIS</t>
         </is>
       </c>
       <c r="D45" s="6" t="inlineStr">
         <is>
-          <t>77150</t>
+          <t>77099</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n"/>
       <c r="H45" s="6" t="n"/>
       <c r="I45" s="6" t="n"/>
       <c r="J45" s="6" t="n"/>
       <c r="K45" s="6" t="n"/>
       <c r="L45" s="6" t="n"/>
+      <c r="M45" s="6" t="n"/>
+      <c r="N45" s="6" t="n"/>
+      <c r="O45" s="6" t="n"/>
+      <c r="P45" s="6" t="n"/>
+      <c r="Q45" s="6" t="n"/>
+      <c r="R45" s="6" t="n"/>
+      <c r="S45" s="6" t="n"/>
+      <c r="T45" s="6" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="n"/>
       <c r="B46" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
-          <t>MOISSY-CRAMAYEL ATHLETISME</t>
+          <t>CS COURTRY</t>
         </is>
       </c>
       <c r="D46" s="6" t="inlineStr">
         <is>
-          <t>77074</t>
+          <t>77057</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="6" t="n"/>
       <c r="H46" s="6" t="n"/>
       <c r="I46" s="6" t="n"/>
       <c r="J46" s="6" t="n"/>
       <c r="K46" s="6" t="n"/>
       <c r="L46" s="6" t="n"/>
+      <c r="M46" s="6" t="n"/>
+      <c r="N46" s="6" t="n"/>
+      <c r="O46" s="6" t="n"/>
+      <c r="P46" s="6" t="n"/>
+      <c r="Q46" s="6" t="n"/>
+      <c r="R46" s="6" t="n"/>
+      <c r="S46" s="6" t="n"/>
+      <c r="T46" s="6" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n"/>
       <c r="B47" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
-          <t>NORDIC EVASION 77</t>
+          <t>FS ESBLY COUPVRAY ATHLETISME</t>
         </is>
       </c>
       <c r="D47" s="6" t="inlineStr">
         <is>
-          <t>77154</t>
+          <t>77059</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n"/>
       <c r="H47" s="6" t="n"/>
       <c r="I47" s="6" t="n"/>
       <c r="J47" s="6" t="n"/>
       <c r="K47" s="6" t="n"/>
       <c r="L47" s="6" t="n"/>
+      <c r="M47" s="6" t="n"/>
+      <c r="N47" s="6" t="n"/>
+      <c r="O47" s="6" t="n"/>
+      <c r="P47" s="6" t="n"/>
+      <c r="Q47" s="6" t="n"/>
+      <c r="R47" s="6" t="n"/>
+      <c r="S47" s="6" t="n"/>
+      <c r="T47" s="6" t="n"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="n"/>
       <c r="B48" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
-          <t>RUNNING D'OZ</t>
+          <t>GRAND PARQUET ENDURANCE-WILDRUN GPE</t>
         </is>
       </c>
       <c r="D48" s="6" t="inlineStr">
         <is>
-          <t>77147</t>
+          <t>77161</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G48" s="6" t="n"/>
       <c r="H48" s="6" t="n"/>
       <c r="I48" s="6" t="n"/>
       <c r="J48" s="6" t="n"/>
       <c r="K48" s="6" t="n"/>
       <c r="L48" s="6" t="n"/>
+      <c r="M48" s="6" t="n"/>
+      <c r="N48" s="6" t="n"/>
+      <c r="O48" s="6" t="n"/>
+      <c r="P48" s="6" t="n"/>
+      <c r="Q48" s="6" t="n"/>
+      <c r="R48" s="6" t="n"/>
+      <c r="S48" s="6" t="n"/>
+      <c r="T48" s="6" t="n"/>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n"/>
       <c r="B49" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
-          <t>SAMOIS ATHLETISME</t>
+          <t>JEUNESSE SPORTIVE DE LA FERTE GAUCHER</t>
         </is>
       </c>
       <c r="D49" s="6" t="inlineStr">
         <is>
-          <t>77145</t>
+          <t>77150</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n"/>
       <c r="H49" s="6" t="n"/>
       <c r="I49" s="6" t="n"/>
       <c r="J49" s="6" t="n"/>
       <c r="K49" s="6" t="n"/>
       <c r="L49" s="6" t="n"/>
+      <c r="M49" s="6" t="n"/>
+      <c r="N49" s="6" t="n"/>
+      <c r="O49" s="6" t="n"/>
+      <c r="P49" s="6" t="n"/>
+      <c r="Q49" s="6" t="n"/>
+      <c r="R49" s="6" t="n"/>
+      <c r="S49" s="6" t="n"/>
+      <c r="T49" s="6" t="n"/>
     </row>
     <row r="50">
       <c r="A50" s="4" t="n"/>
       <c r="B50" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
-          <t>SAVIGNY SENART ATHLETISME</t>
+          <t>MOISSY-CRAMAYEL ATHLETISME</t>
         </is>
       </c>
       <c r="D50" s="6" t="inlineStr">
         <is>
-          <t>77142</t>
+          <t>77074</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="6" t="n"/>
       <c r="H50" s="6" t="n"/>
       <c r="I50" s="6" t="n"/>
       <c r="J50" s="6" t="n"/>
       <c r="K50" s="6" t="n"/>
       <c r="L50" s="6" t="n"/>
+      <c r="M50" s="6" t="n"/>
+      <c r="N50" s="6" t="n"/>
+      <c r="O50" s="6" t="n"/>
+      <c r="P50" s="6" t="n"/>
+      <c r="Q50" s="6" t="n"/>
+      <c r="R50" s="6" t="n"/>
+      <c r="S50" s="6" t="n"/>
+      <c r="T50" s="6" t="n"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n"/>
       <c r="B51" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
-          <t>SENART COMBS BRIE ATHLETISME*</t>
+          <t>NORDIC EVASION 77</t>
         </is>
       </c>
       <c r="D51" s="6" t="inlineStr">
         <is>
-          <t>77113</t>
+          <t>77154</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="n"/>
       <c r="H51" s="6" t="n"/>
       <c r="I51" s="6" t="n"/>
       <c r="J51" s="6" t="n"/>
       <c r="K51" s="6" t="n"/>
       <c r="L51" s="6" t="n"/>
+      <c r="M51" s="6" t="n"/>
+      <c r="N51" s="6" t="n"/>
+      <c r="O51" s="6" t="n"/>
+      <c r="P51" s="6" t="n"/>
+      <c r="Q51" s="6" t="n"/>
+      <c r="R51" s="6" t="n"/>
+      <c r="S51" s="6" t="n"/>
+      <c r="T51" s="6" t="n"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="n"/>
       <c r="B52" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
-          <t>TRAIL DU PAYS DE LOURCQ</t>
+          <t>RUNNING D'OZ</t>
         </is>
       </c>
       <c r="D52" s="6" t="inlineStr">
         <is>
-          <t>77159</t>
+          <t>77147</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n"/>
       <c r="H52" s="6" t="n"/>
       <c r="I52" s="6" t="n"/>
       <c r="J52" s="6" t="n"/>
       <c r="K52" s="6" t="n"/>
       <c r="L52" s="6" t="n"/>
+      <c r="M52" s="6" t="n"/>
+      <c r="N52" s="6" t="n"/>
+      <c r="O52" s="6" t="n"/>
+      <c r="P52" s="6" t="n"/>
+      <c r="Q52" s="6" t="n"/>
+      <c r="R52" s="6" t="n"/>
+      <c r="S52" s="6" t="n"/>
+      <c r="T52" s="6" t="n"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n"/>
       <c r="B53" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
-          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
+          <t>TRAIL DU PAYS DE LOURCQ</t>
         </is>
       </c>
       <c r="D53" s="6" t="inlineStr">
         <is>
-          <t>77141</t>
+          <t>77159</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n"/>
       <c r="H53" s="6" t="n"/>
       <c r="I53" s="6" t="n"/>
       <c r="J53" s="6" t="n"/>
       <c r="K53" s="6" t="n"/>
       <c r="L53" s="6" t="n"/>
+      <c r="M53" s="6" t="n"/>
+      <c r="N53" s="6" t="n"/>
+      <c r="O53" s="6" t="n"/>
+      <c r="P53" s="6" t="n"/>
+      <c r="Q53" s="6" t="n"/>
+      <c r="R53" s="6" t="n"/>
+      <c r="S53" s="6" t="n"/>
+      <c r="T53" s="6" t="n"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="n"/>
       <c r="B54" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C54" s="5" t="inlineStr">
         <is>
-          <t>US NEMOURS ST PIERRE ATHLE</t>
+          <t>TRI-AVENTURE PAYS DE FONTAINEBLEAU</t>
         </is>
       </c>
       <c r="D54" s="6" t="inlineStr">
         <is>
-          <t>77118</t>
+          <t>77141</t>
         </is>
       </c>
       <c r="E54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G54" s="6" t="n"/>
       <c r="H54" s="6" t="n"/>
       <c r="I54" s="6" t="n"/>
       <c r="J54" s="6" t="n"/>
       <c r="K54" s="6" t="n"/>
       <c r="L54" s="6" t="n"/>
+      <c r="M54" s="6" t="n"/>
+      <c r="N54" s="6" t="n"/>
+      <c r="O54" s="6" t="n"/>
+      <c r="P54" s="6" t="n"/>
+      <c r="Q54" s="6" t="n"/>
+      <c r="R54" s="6" t="n"/>
+      <c r="S54" s="6" t="n"/>
+      <c r="T54" s="6" t="n"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="n"/>
       <c r="B55" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
-          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
+          <t>UMS PONTAULT-COMBAULT</t>
         </is>
       </c>
       <c r="D55" s="6" t="inlineStr">
         <is>
-          <t>77031</t>
+          <t>77040</t>
         </is>
       </c>
       <c r="E55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="n"/>
       <c r="H55" s="6" t="n"/>
       <c r="I55" s="6" t="n"/>
       <c r="J55" s="6" t="n"/>
       <c r="K55" s="6" t="n"/>
       <c r="L55" s="6" t="n"/>
+      <c r="M55" s="6" t="n"/>
+      <c r="N55" s="6" t="n"/>
+      <c r="O55" s="6" t="n"/>
+      <c r="P55" s="6" t="n"/>
+      <c r="Q55" s="6" t="n"/>
+      <c r="R55" s="6" t="n"/>
+      <c r="S55" s="6" t="n"/>
+      <c r="T55" s="6" t="n"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="n"/>
       <c r="B56" s="4" t="n">
         <v>0</v>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
-          <t>VS OZOIR LA FERRIERE</t>
+          <t>VALLEE DE LA MARNE ATHLETISME 77</t>
         </is>
       </c>
       <c r="D56" s="6" t="inlineStr">
         <is>
-          <t>77090</t>
+          <t>77031</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="6" t="n"/>
       <c r="H56" s="6" t="n"/>
       <c r="I56" s="6" t="n"/>
       <c r="J56" s="6" t="n"/>
       <c r="K56" s="6" t="n"/>
       <c r="L56" s="6" t="n"/>
+      <c r="M56" s="6" t="n"/>
+      <c r="N56" s="6" t="n"/>
+      <c r="O56" s="6" t="n"/>
+      <c r="P56" s="6" t="n"/>
+      <c r="Q56" s="6" t="n"/>
+      <c r="R56" s="6" t="n"/>
+      <c r="S56" s="6" t="n"/>
+      <c r="T56" s="6" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="n"/>
+      <c r="B57" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" s="5" t="inlineStr">
+        <is>
+          <t>VS OZOIR LA FERRIERE</t>
+        </is>
+      </c>
+      <c r="D57" s="6" t="inlineStr">
+        <is>
+          <t>77090</t>
+        </is>
+      </c>
+      <c r="E57" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F57" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G57" s="6" t="n"/>
+      <c r="H57" s="6" t="n"/>
+      <c r="I57" s="6" t="n"/>
+      <c r="J57" s="6" t="n"/>
+      <c r="K57" s="6" t="n"/>
+      <c r="L57" s="6" t="n"/>
+      <c r="M57" s="6" t="n"/>
+      <c r="N57" s="6" t="n"/>
+      <c r="O57" s="6" t="n"/>
+      <c r="P57" s="6" t="n"/>
+      <c r="Q57" s="6" t="n"/>
+      <c r="R57" s="6" t="n"/>
+      <c r="S57" s="6" t="n"/>
+      <c r="T57" s="6" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:T1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I57"/>
+  <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="60" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Club FFA</t>
         </is>
       </c>
@@ -2327,2467 +2963,4456 @@
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Rang équipe</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Points Article 11</t>
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Temps cumulé</t>
         </is>
       </c>
       <c r="I1" s="7" t="inlineStr">
         <is>
           <t>Athlètes retenus</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>77089</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Cesson 1</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G2" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>3:00:05</t>
+          <t>3:11:24</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>CAPORALE Toni, RAULT Pierre, CHAARI Antoine, FOURNIER Maxence, AGESILAS Remi</t>
+          <t>BRODIN Dorian, MODESTO Alessandro, POSECAK Chloe, BERTIN Nicolas, ESNARD Emmanuel</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>77089</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>28/09/2025</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Thomery</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1:24:46</t>
+          <t>4:16:08</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>RONDOLE Joel, CAPORALE Toni, DE PREVILLE Augustin, FOURNIER Maxence, CHAARI Antoine</t>
+          <t>AGUILAR Arnaud, GRAIS Robin, ASFAUX Johan, PIERRE Annie, TUTIN Jonathan</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>MARNE ET GONDOIRE ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>77089</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G4" t="n">
         <v>10</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2:55:02</t>
+          <t>2:51:41</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>CAPORALE Toni, RAULT Pierre, SOUAMI Guillaume, FOURNIER Maxence, FLEURY Nolan</t>
+          <t>BRODIN Dorian, SARREY Bryan, KADI Lamine, TAKACS Alexandre, MODESTO Alessandro</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>77014</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G5" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>3:11:24</t>
+          <t>1:25:57</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>BRODIN Dorian, MODESTO Alessandro, POSECAK Chloe, BERTIN Nicolas, ESNARD Emmanuel</t>
+          <t>BRODIN Dorian, SARREY Bryan, TAKACS Alexandre, CHAMPTOUSSEL Arnaud, AGUILAR Arnaud</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>77014</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>28/09/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Thomery</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>4:16:08</t>
+          <t>3:35:05</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>AGUILAR Arnaud, GRAIS Robin, ASFAUX Johan, PIERRE Annie, TUTIN Jonathan</t>
+          <t>POSECAK Chloe, CHAMPTOUSSEL Arnaud, CHUPIN Laetitia, ASFAUX Johan, PIERRE Annie</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>77014</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>26/04/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Nemours</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>3</v>
       </c>
       <c r="G7" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>2:51:41</t>
+          <t>3:23:46</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>BRODIN Dorian, SARREY Bryan, KADI Lamine, TAKACS Alexandre, MODESTO Alessandro</t>
+          <t>POSECAK Chloe, BRAULT Sylvain, CHAMPTOUSSEL Arnaud, ARTUS Fabien, GRAIS Robin</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>77132</t>
+          <t>77014</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Ékiden De Pontault</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G8" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>3:07:16</t>
-[...6 lines deleted...]
-      </c>
+          <t>2:41:27</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>77132</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G9" t="n">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2:42:17</t>
+          <t>3:14:25</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>BOUQANTAR Soufiyan, BENDJADOUR Aboulkacem, KUTUK Erman, SERANZI Timothe, POIDEVIN Tom</t>
+          <t>DEGUILLE Thomas, SOTTOU Thomas, VOISINOT Olivier, DESSAINT Marie-Helene, IDRES Achour</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>77108</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>11/10/2025</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Croissy Beaubourg</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G10" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>2:52:23</t>
+          <t>1:39:53</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>PERRINEAU Maxime, FERNANDES Gil, DOUADY Theophane, MASCARELL Pascal, CASTOR Sebastien</t>
+          <t>MIGLIORE Remi, DESSAINT Marie-Helene, PARTHENAY Bruno, SIMONNEAU Florian, LEFEUVRE Mickael</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>77108</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G11" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>1:37:58</t>
+          <t>3:32:21</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>BONVIN Charles, MASCARELL Pascal, CASTOR Sebastien, DELHAYE Jean-Fabien, COULIBALY Korotoumou</t>
+          <t>IDRES Achour, MABCHOUR Abdelilah, GUILLUCQ Xavier, LEFEUVRE Mickael, TRANCHANT Jean-Baptiste</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>BUSSY ST GEORGES ATHLETISME</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>77108</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>3:34:08</t>
+          <t>1:41:02</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>BONVIN Charles, HODY Azilys, DELHAYE Jean-Fabien, GALIBERT Jean, BIGAND Michel</t>
+          <t>DUMAS Pascal, PARTHENAY Bruno, MIGLIORE Remi, DESSAINT Marie-Helene, GUILLUCQ Xavier</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>77122</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G13" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>3:13:59</t>
+          <t>3:29:15</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>MENAN Ouissam, MASSON Loic, MAUVAIS Thomas, MONSCH Eric, FORTOT Jean-Baptiste</t>
+          <t>MIGLIORE Remi, DEHORGNE Leo, DESSAINT Marie-Helene, ROCCA Benjamin, NEMAUSAT Alexandra</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>UNION ATHLETIQUE DE MONTEREAU</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>77122</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>29/03/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Presles En Brie</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F14" t="n">
+        <v>1</v>
+      </c>
+      <c r="G14" t="n">
         <v>4</v>
       </c>
-      <c r="G14" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>2:54:17</t>
+          <t>5:48:56</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>MENAN Ouissam, NAIT HASSOU EL Houcine, DUHAUPAS Stephane, VALLET Mathieu, NAIT HASSOU Mustapha</t>
+          <t>DEGUILLE Thomas, GASPARD Thomas, DUMAS Pascal, COURRIVAULT Tony, LOPES Pascal</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>US ROISSY EN BRIE</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77119</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Ékiden De Pontault</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G15" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>3:14:06</t>
-[...6 lines deleted...]
-      </c>
+          <t>2:29:00</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G16" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>1:53:52</t>
+          <t>3:00:05</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>FERRAZ Antonio, CHEVREL Franck, GRAS Morgane, LABORDE Ilana, DELGRANGE Coline</t>
+          <t>CAPORALE Toni, RAULT Pierre, CHAARI Antoine, FOURNIER Maxence, AGESILAS Remi</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>PONTAULT AAC</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>77049</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>11/10/2025</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Croissy Beaubourg</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F17" t="n">
+        <v>1</v>
+      </c>
+      <c r="G17" t="n">
         <v>8</v>
       </c>
-      <c r="G17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>3:10:56</t>
+          <t>1:24:46</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>JOURNET Damien, GERAUD Floriane, BARRELA Jean-Michel, BARBOS Arnaud, BASSOUR Mohamed</t>
+          <t>RONDOLE Joel, CAPORALE Toni, DE PREVILLE Augustin, FOURNIER Maxence, CHAARI Antoine</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G18" t="n">
         <v>8</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>4:14:42</t>
+          <t>2:55:02</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>FONTAINE Veronique, MURAT Eric, MOUTIER Josette, DESIRE Christophe, AUBRY Alain</t>
+          <t>CAPORALE Toni, RAULT Pierre, SOUAMI Guillaume, FOURNIER Maxence, FLEURY Nolan</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77089</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Ékiden De Pontault</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>4:40:50</t>
-[...6 lines deleted...]
-      </c>
+          <t>2:37:26</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77129</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>28/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Thomery</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G20" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>4:34:02</t>
+          <t>2:51:30</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>RIDEAU Nathalie, MILON Noe, FONTAINE Veronique, MURAT Eric, MOUTIER Josette</t>
+          <t>TRSTENJAK Alexandre, CLUZEAU Romain, MANNAN Aziz, HOARAU Damien, COUZEREAU Thomas</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>UNION SPORTIVE CHATELET EN BRIE</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>77105</t>
+          <t>77129</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G21" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>3:31:10</t>
+          <t>1:13:36</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>RODRIGUES PEREIRA Alexandre, POCQ SAINT JOAN Sebastien, TRENIER Sophie, PACELLA Andrea, PILLET Amelie</t>
+          <t>CARVALHO Florian, BRIAND Gabriel, FRENOY Octave, NOEL Maxime, BRETON Franck</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>77015</t>
+          <t>77129</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>05/10/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Provins Remparts</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>6:08:33</t>
+          <t>3:14:43</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>ARNAT Antoine, HENIN Antony, MILECAMPS Laurent, GIRAUD Aymeric, GIRAUD Corentin</t>
+          <t>FRENOY Octave, COUZEREAU Thomas, DURAND Samuel, DRUEZ Bruno, RENARD Simon</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CS PROVINS ATHLETISME</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>77015</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>28/09/2025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Thomery</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F23" t="n">
+        <v>1</v>
+      </c>
+      <c r="G23" t="n">
         <v>6</v>
       </c>
-      <c r="G23" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>2:58:07</t>
+          <t>3:38:22</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>ISIDORE Aaron, PICCHIO Mel, HENIN Antony, RAISON Adrien, NAVE Jean-Baptiste</t>
+          <t>ROGUIEZ Timeo, SANTOS Manuel, CLOPIN Thibault, GIZARD Audrey, COIRON Thomas</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>77156</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>7</v>
       </c>
       <c r="G24" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>3:44:24</t>
+          <t>3:05:18</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>HURTEAUX Elise, LARCHE Sebastien, FERREIRA Bruno, PAUQUET Philippe, HAMON Jean-Claude</t>
+          <t>FERRANDO Valentin, CHAGOT Jean-Baptiste, LECERF Pablo, GALLO Louis, KIPPER Brice</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>77156</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>05/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Provins Remparts</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G25" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>6:41:06</t>
+          <t>1:31:05</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>LEMARCHAND Florian, HURTEAUX Elise, LARCHE Sebastien, MACHADO Paulo, MORENO Gilles</t>
+          <t>CHAGOT Denis, MINOT Clement, ESTHER Nicolas, CHAGOT Jean-Baptiste, BOURDAIRE Vincent</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>ASCT COURSE A PIED</t>
+          <t>AVON ATHLETISME CLUB</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>77156</t>
+          <t>77152</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>26/04/2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Nemours</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G26" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>1:51:34</t>
+          <t>3:18:07</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>LARCHE Sebastien, HURTEAUX Elise, LEMARCHAND Florian, BARAIS Aymeric, SIMONEAU Andrea</t>
+          <t>LECERF Pablo, KIPPER Brice, FORGEREAU Thymotee, BARBIER Maxime, HAMLAT Malik</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>77152</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>28/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Thomery</t>
+          <t>Cesson 1</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G27" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>4:03:28</t>
+          <t>4:16:32</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>GRUNCHEC Gwenola, SANTOS Manuel, CLOPIN Thibault, COIRON Thomas, JEAN Anthony</t>
+          <t>HORENT Jeremy, PELTRIAUX Alexandre, CALLAC Pierre, CHERAMY Sandrine, DEVAUX Alexis</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>AVON ATHLETISME CLUB</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>77152</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G28" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>3:05:18</t>
+          <t>4:18:19</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>FERRANDO Valentin, CHAGOT Jean-Baptiste, LECERF Pablo, GALLO Louis, KIPPER Brice</t>
+          <t>DJAIBET Lyes, MARTIN Jose, CHERAMY Sandrine, GAIRAUT Christelle, BELO-FERNANDES Filipe</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>77123</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>05/10/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Provins Remparts</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F29" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="G29" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>7:05:00</t>
+          <t>3:39:22</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>PAILLER Romuald, MICHEL Manon, HENRY Amelie, BOISHU Cedric, DEVAUX Ghislain</t>
+          <t>HORENT Jeremy, GELLE Renaud, GELLE Emmie, GOUDIN Pascal, PILOT Jean-Loup</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>77123</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F30" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G30" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>1:36:57</t>
+          <t>1:42:30</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>MORON Camille, HERMAND Sebastien, PAILLER Romuald, PAILLER Baptiste, HENRY Amelie</t>
+          <t>HORENT Jeremy, MOUROT Maxime, CASTAY Nicolas, PELTRIAUX Alexandre, DEVAUX Alexis</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>COULOMMIERS BRIE ATHLETISME</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>77123</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="G31" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>3:46:15</t>
+          <t>4:10:20</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>DEVAUX Ghislain, SALAUN Erwan, HARMENIL Celine, SOUL Ludovic, ALLAIN Aymeric</t>
+          <t>HORENT Jeremy, PILOT Jean-Loup, CALLAC Pierre, VAZEILLE Charles-Henri, RAGAVA Johny</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+          <t>VAUX LE PENIL ATHLETISME</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>77129</t>
+          <t>77032</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>26/04/2026</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Nemours</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G32" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>2:51:30</t>
+          <t>3:54:15</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>TRSTENJAK Alexandre, CLUZEAU Romain, MANNAN Aziz, HOARAU Damien, COUZEREAU Thomas</t>
+          <t>HORENT Jeremy, COUTAND Leslie, DJAIBET Lyes, CHERAMY Sandrine, CALLAC Pierre</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>77119</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>14/09/2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F33" t="n">
+        <v>5</v>
+      </c>
+      <c r="G33" t="n">
         <v>6</v>
       </c>
-      <c r="G33" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>3:18:13</t>
+          <t>3:14:06</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>DEGUILLE Thomas, SOTTOU Thomas, VOISINOT Olivier, DESSAINT Marie-Helene, TRANCHANT Jean-Baptiste</t>
+          <t>PHILIPONA Bruno, HANAU Stephane, CAPE Stephane, GERAUD Floriane, BARBOS Arnaud</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>77119</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>11/10/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Croissy Beaubourg</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G34" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>1:39:53</t>
+          <t>1:53:52</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>MIGLIORE Remi, DESSAINT Marie-Helene, PARTHENAY Bruno, SIMONNEAU Florian, LEFEUVRE Mickael</t>
+          <t>FERRAZ Antonio, CHEVREL Franck, GRAS Morgane, LABORDE Ilana, DELGRANGE Coline</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>US ROISSY EN BRIE</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>77119</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="G35" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>3:32:21</t>
+          <t>3:10:56</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>IDRES Achour, MABCHOUR Abdelilah, GUILLUCQ Xavier, LEFEUVRE Mickael, TRANCHANT Jean-Baptiste</t>
+          <t>JOURNET Damien, GERAUD Floriane, BARRELA Jean-Michel, BARBOS Arnaud, BASSOUR Mohamed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>77068</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>29/03/2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Presles En Brie</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F36" t="n">
+        <v>3</v>
+      </c>
+      <c r="G36" t="n">
         <v>2</v>
       </c>
-      <c r="G36" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>3:39:17</t>
+          <t>6:39:31</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>ZAMOUN Norbert, BOURGET Pierre, BOURREL Christophe, RIOULT Yoan, VEIGA CRUZ Miguel</t>
+          <t>BASSOUR Mohamed, CAPE Stephane, BARBOS Arnaud, KLECKNER Julien, TOBIAS Elodie</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>PONTAULT AAC</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>77068</t>
+          <t>77049</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>05/10/2025</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Provins Remparts</t>
+          <t>Ékiden De Pontault</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G37" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>7:23:34</t>
-[...6 lines deleted...]
-      </c>
+          <t>3:09:05</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>LE MEE SP. ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>77068</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F38" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G38" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>3:43:21</t>
+          <t>3:21:47</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>ZAMOUN Norbert, ZIANI Farid, ANDRE Marc, MIMOUNI Jerome, COURSET Isabelle</t>
+          <t>TENINGE Blandine, ROBERT Desire, BRUGEILLE Johan, KOUTCHINSKI Tristan, PINHEIRO Sandrina</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>LE CHATELET EN BRIE ATHLETISME</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>77146</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G39" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>4:25:40</t>
+          <t>1:31:10</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>HOUDRY Fabrice, TRENIER Christian, POCQ SAINT JOAN Sebastien, RODRIGUES PEREIRA Alexandre, TRENIER Sophie</t>
+          <t>FERNANDES Nicolas, GERVAL Corentin, TENINGE Blandine, PICHON Louis, JOLIVET Frederic</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>77075</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G40" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>3:47:30</t>
+          <t>4:22:41</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>SEVESTRE Cyrille, LAMBERT Pascal, BONNERAVE Claude, PEREIRA Joaquim, BRESSON Dominique</t>
+          <t>JOLIVET Frederic, MORIN Marjory, PICHON Louis, BLANCHARD Dimitri, KURTH Cyriane</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>UA VILLENOY</t>
+          <t>US NEMOURS ST PIERRE ATHLE</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>77075</t>
+          <t>77118</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>26/04/2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Nemours</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G41" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>1:58:51</t>
+          <t>3:32:27</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>DURAND Michel, BONNERAVE Claude, BRESSON Dominique, PEREIRA Joaquim, HENRI Jean</t>
+          <t>PICHON Louis, PIANELLO Fabien, VAN BATTEN Valery, BLANCHARD Dimitri, BEAUDOIN Nathan</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>ES SAINT PATHUS-OISSERY</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>77072</t>
+          <t>77122</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Croissy Beaubourg</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F42" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G42" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>1:41:39</t>
+          <t>3:13:59</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>ALBERT Axel, PEGLION Jeremy, ARENA David, TALL Melina, PEGLION Ambre</t>
+          <t>MENAN Ouissam, MASSON Loic, MAUVAIS Thomas, MONSCH Eric, FORTOT Jean-Baptiste</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>US MELUN</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>77028</t>
+          <t>77122</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="F43" t="n">
+        <v>4</v>
+      </c>
+      <c r="G43" t="n">
         <v>9</v>
       </c>
-      <c r="G43" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>3:23:30</t>
+          <t>2:54:17</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>MARMION Simon, PERIER Pierre-Alexandr, SCHINELLA Sebastien, MIAO Chenglin, BEN HAMMADI Kamal</t>
+          <t>MENAN Ouissam, NAIT HASSOU EL Houcine, DUHAUPAS Stephane, VALLET Mathieu, NAIT HASSOU Mustapha</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+          <t>UNION ATHLETIQUE DE MONTEREAU</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>77115</t>
+          <t>77122</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="G44" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>3:23:56</t>
+          <t>1:32:14</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>CAZOULAT Nicolas, LOZANO Jeremy, CELTON Ewen, DESFORGES Thierry, CACHEUX Marc</t>
+          <t>VALLET Mathieu, MAUVAIS Clement, NAIT HASSOU EL Houcine, SLIMANI Mohamed, MOISSONNIER Antoine</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>77066</t>
+          <t>77132</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G45" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>3:30:52</t>
+          <t>3:07:16</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>NAYRAND Nicolas, FREY Tevane, ROBERT Clement, LECHARME Cindy, ROBERT Arnaud</t>
+          <t>AMAROUCHE Elias, LECOMTE Benoit, GUENIFFET Gabriel, JUDE Daniel, POTTIER Stephanie</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>US CHAMPAGNE-SUR-SEINE</t>
+          <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>77025</t>
+          <t>77132</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>28/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Thomery</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G46" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>4:40:17</t>
+          <t>2:42:17</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>NAEGELLEN Delphine, MAAZA Fabrice, LE CERF Julien, FORTOT Isabelle, RONDEPIERRE Maxime</t>
+          <t>BOUQANTAR Soufiyan, BENDJADOUR Aboulkacem, KUTUK Erman, SERANZI Timothe, POIDEVIN Tom</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>77151</t>
+          <t>77015</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>05/10/2025</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Provins Remparts</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G47" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>4:43:51</t>
+          <t>6:08:33</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>GUERIN Anne-Sophie, LAURENT Christophe, CALOC Mathieu, CONVERS Olivier, GAUTREAU David</t>
+          <t>ARNAT Antoine, HENIN Antony, MILECAMPS Laurent, GIRAUD Aymeric, GIRAUD Corentin</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>77151</t>
+          <t>77015</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>05/10/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Provins Remparts</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G48" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>9:33:54</t>
+          <t>2:58:07</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>PUTEANUS Olivier, GUERINET Delphine, BOIREAU Alexandre, CONVERS Olivier, GAUTREAU David</t>
+          <t>ISIDORE Aaron, PICCHIO Mel, HENIN Antony, RAISON Adrien, NAVE Jean-Baptiste</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>RUNNING TEAM PROVINS</t>
+          <t>CS PROVINS ATHLETISME</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>77151</t>
+          <t>77015</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>St Brice</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="G49" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>4:12:22</t>
+          <t>4:03:14</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>CALOC Mathieu, PUTEANUS Olivier, CONVERS Olivier, BELLAVIA Stephanie, BASSET Anelyse</t>
+          <t>NAVE Jean-Baptiste, MILECAMPS Laurent, BUSSY Alexandre, FLURIAN Marine, GIRAUD Aymeric</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>AS CHELLES</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>77003</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Cesson 1</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="G50" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>3:49:04</t>
+          <t>4:14:42</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>LEFEVRE Clement, PRECIGOU Cyril, LIBESSART David, LAUMEAU Florence, POINTET Alexia</t>
+          <t>FONTAINE Veronique, MURAT Eric, MOUTIER Josette, DESIRE Christophe, AUBRY Alain</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>77144</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>14/09/2025</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G51" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>3:54:30</t>
+          <t>4:40:50</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>GUILLON William, CORREGGIO Jean-Luc, PRZYBOS Angelique, CUEILLE Myriam, VAZ Myriam</t>
+          <t>AVEMANI Gerard, FONTAINE Veronique, AUBRY Alain, MOUTIER Josette, RIDEAU Nathalie</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>77144</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>28/09/2025</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Thomery</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="G52" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>3:41:04</t>
+          <t>4:34:02</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>DUBOIS Anthony, DA SILVA Brigitte, FILLASTRE Laurent, PRZYBOS Angelique, BOURGOIN Laurent</t>
+          <t>RIDEAU Nathalie, MILON Noe, FONTAINE Veronique, MURAT Eric, MOUTIER Josette</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>77032</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>14/09/2025</t>
+          <t>26/10/2025</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Roissy En Brie</t>
+          <t>Montereau</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>V+</t>
         </is>
       </c>
       <c r="F53" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G53" t="n">
         <v>0</v>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>4:18:19</t>
+          <t>3:31:10</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>DJAIBET Lyes, MARTIN Jose, CHERAMY Sandrine, GAIRAUT Christelle, BELO-FERNANDES Filipe</t>
+          <t>RODRIGUES PEREIRA Alexandre, POCQ SAINT JOAN Sebastien, TRENIER Sophie, PACELLA Andrea, PILLET Amelie</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>VAUX LE PENIL ATHLETISME</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>77032</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>20/12/2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Samois</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>3:39:22</t>
+          <t>1:56:57</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>HORENT Jeremy, GELLE Renaud, GELLE Emmie, GOUDIN Pascal, PILOT Jean-Loup</t>
+          <t>PILLET Amelie, PACELLA Andrea, DAUPHIN Nathalie, MURAT Eric, PRAET Nicolas</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>LA MEUTE RUNNING</t>
+          <t>UNION SPORTIVE CHATELET EN BRIE</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>77157</t>
+          <t>77105</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>15/03/2026</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Avon</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>3:39:15</t>
+          <t>4:13:14</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>AZI Nicolas, KARDACHE Mounir, DIALLO Abdoulaye, RATAO Daniel, DOMINGUES Antonio</t>
+          <t>DESIRE Christophe, PRAVET Yann, PRAET Nicolas, MOUTIER Josette, LABOUDIE Ahmed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>77139</t>
+          <t>77108</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>26/10/2025</t>
+          <t>14/09/2025</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Montereau</t>
+          <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>V+</t>
+          <t>V</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="G56" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>3:41:39</t>
+          <t>2:52:23</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>BAGARD Jerome, THOMAS Pierre-Yves, ROSIERE Lise, BERTIN Nicolas-Michel, HENRY Olivier</t>
+          <t>PERRINEAU Maxime, FERNANDES Gil, DOUADY Theophane, MASCARELL Pascal, CASTOR Sebastien</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>77108</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Croissy Beaubourg</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F57" t="n">
+        <v>2</v>
+      </c>
+      <c r="G57" t="n">
+        <v>7</v>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>1:37:58</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>BONVIN Charles, MASCARELL Pascal, CASTOR Sebastien, DELHAYE Jean-Fabien, COULIBALY Korotoumou</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>BUSSY ST GEORGES ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>77108</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F58" t="n">
+        <v>16</v>
+      </c>
+      <c r="G58" t="n">
+        <v>0</v>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>3:34:08</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>BONVIN Charles, HODY Azilys, DELHAYE Jean-Fabien, GALIBERT Jean, BIGAND Michel</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>77123</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>05/10/2025</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Provins Remparts</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F59" t="n">
+        <v>3</v>
+      </c>
+      <c r="G59" t="n">
+        <v>4</v>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>7:05:00</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>PAILLER Romuald, MICHEL Manon, HENRY Amelie, BOISHU Cedric, DEVAUX Ghislain</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>77123</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Croissy Beaubourg</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F60" t="n">
+        <v>5</v>
+      </c>
+      <c r="G60" t="n">
+        <v>4</v>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>1:41:44</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>MORON Camille, HERMAND Sebastien, PAILLER Romuald, HENRY Amelie, CARON Stephane</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>77123</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F61" t="n">
+        <v>22</v>
+      </c>
+      <c r="G61" t="n">
+        <v>0</v>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>3:46:15</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>DEVAUX Ghislain, SALAUN Erwan, HARMENIL Celine, SOUL Ludovic, ALLAIN Aymeric</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>COULOMMIERS BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>77123</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F62" t="n">
+        <v>5</v>
+      </c>
+      <c r="G62" t="n">
+        <v>8</v>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>2:47:46</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>77156</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F63" t="n">
+        <v>7</v>
+      </c>
+      <c r="G63" t="n">
+        <v>4</v>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>3:44:24</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>HURTEAUX Elise, LARCHE Sebastien, FERREIRA Bruno, PAUQUET Philippe, HAMON Jean-Claude</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>77156</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>05/10/2025</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Provins Remparts</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F64" t="n">
+        <v>2</v>
+      </c>
+      <c r="G64" t="n">
+        <v>5</v>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>6:41:06</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>LEMARCHAND Florian, HURTEAUX Elise, LARCHE Sebastien, MACHADO Paulo, MORENO Gilles</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>77156</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Croissy Beaubourg</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F65" t="n">
+        <v>6</v>
+      </c>
+      <c r="G65" t="n">
+        <v>3</v>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>1:51:34</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>LARCHE Sebastien, HURTEAUX Elise, LEMARCHAND Florian, BARAIS Aymeric, SIMONEAU Andrea</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>ASCT COURSE A PIED</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>77156</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>29/03/2026</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Presles En Brie</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F66" t="n">
+        <v>2</v>
+      </c>
+      <c r="G66" t="n">
+        <v>3</v>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>6:02:00</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>LEMARCHAND Florian, HURTEAUX Elise, FONTAINE Bruno, MARCHALANT Cyril, LARCHE Sebastien</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>77144</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F67" t="n">
+        <v>10</v>
+      </c>
+      <c r="G67" t="n">
+        <v>1</v>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>3:54:30</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>GUILLON William, CORREGGIO Jean-Luc, PRZYBOS Angelique, CUEILLE Myriam, VAZ Myriam</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>77144</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F68" t="n">
+        <v>19</v>
+      </c>
+      <c r="G68" t="n">
+        <v>0</v>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>3:41:04</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>DUBOIS Anthony, DA SILVA Brigitte, FILLASTRE Laurent, PRZYBOS Angelique, BOURGOIN Laurent</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>77144</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F69" t="n">
+        <v>8</v>
+      </c>
+      <c r="G69" t="n">
+        <v>3</v>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>1:33:31</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>FILLASTRE Thomas, CHERON David, SEGERIE Thierry, CHAURIS Herve, BELAIDI Ouassini-Mohamm</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>PAYS DE NEMOURS RUNNING TRAIL</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>77144</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>26/04/2026</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Nemours</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F70" t="n">
+        <v>2</v>
+      </c>
+      <c r="G70" t="n">
+        <v>9</v>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>3:19:28</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>CHERON David, SEGERIE Thierry, EMERY Samuel, DARIO Briseis, FILLASTRE Thomas</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>LE MEE SP. ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>77068</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Cesson 1</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F71" t="n">
+        <v>2</v>
+      </c>
+      <c r="G71" t="n">
+        <v>9</v>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>3:39:17</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>ZAMOUN Norbert, BOURGET Pierre, BOURREL Christophe, RIOULT Yoan, VEIGA CRUZ Miguel</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>LE MEE SP. ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>77068</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>05/10/2025</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Provins Remparts</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F72" t="n">
+        <v>4</v>
+      </c>
+      <c r="G72" t="n">
+        <v>3</v>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>7:23:34</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>BOURGET Pierre, BOURREL Christophe, ZIANI Farid, RIOULT Yoan, MIMOUNI Jerome</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>LE MEE SP. ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>77068</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F73" t="n">
+        <v>21</v>
+      </c>
+      <c r="G73" t="n">
+        <v>0</v>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>3:43:21</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>ZAMOUN Norbert, ZIANI Farid, ANDRE Marc, MIMOUNI Jerome, COURSET Isabelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>LE MEE SP. ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>77068</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>29/03/2026</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Presles En Brie</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F74" t="n">
+        <v>4</v>
+      </c>
+      <c r="G74" t="n">
+        <v>1</v>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>6:43:51</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>ZAMOUN Norbert, BOURGET Pierre, BOURREL Christophe, BONNEFOI Anouk, COURSET Isabelle</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>77113</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F75" t="n">
+        <v>8</v>
+      </c>
+      <c r="G75" t="n">
+        <v>5</v>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>3:06:43</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>PAVOINE Alexandre, BENBOUAZIZ Hugo, ORANGE Michael, GARCIN Laurent, PAVOINE Morgane</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>SENART COMBS BRIE ATHLETISME*</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>77113</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F76" t="n">
+        <v>4</v>
+      </c>
+      <c r="G76" t="n">
+        <v>7</v>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>1:29:50</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>MORIN Damien, PAVOINE Maxime, CARPENTIER Cyril, BENBOUAZIZ Hugo, AOURAGH Khalil</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>77025</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>28/09/2025</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Thomery</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F77" t="n">
+        <v>3</v>
+      </c>
+      <c r="G77" t="n">
+        <v>4</v>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>4:30:30</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>DALIGAULT Fabiola, MAAZA Fabrice, LE CERF Julien, FORTOT Isabelle, RONDEPIERRE Maxime</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>US CHAMPAGNE-SUR-SEINE</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>77025</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F78" t="n">
+        <v>3</v>
+      </c>
+      <c r="G78" t="n">
+        <v>8</v>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>1:27:30</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>TSEGAY Naod, GILLOT Robin, NAEGELLEN Mathis, EL BEIYAD Mounir, BESSE Nathanael</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>77028</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F79" t="n">
+        <v>11</v>
+      </c>
+      <c r="G79" t="n">
+        <v>2</v>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>3:23:30</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>MARMION Simon, PERIER Pierre-Alexandr, SCHINELLA Sebastien, MIAO Chenglin, BEN HAMMADI Kamal</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>US MELUN</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>77028</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F80" t="n">
+        <v>3</v>
+      </c>
+      <c r="G80" t="n">
+        <v>10</v>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>2:37:50</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>77072</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Croissy Beaubourg</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F81" t="n">
+        <v>4</v>
+      </c>
+      <c r="G81" t="n">
+        <v>5</v>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>1:41:39</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>ALBERT Axel, PEGLION Jeremy, ARENA David, TALL Melina, PEGLION Ambre</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>77072</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Longperrier</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F82" t="n">
+        <v>1</v>
+      </c>
+      <c r="G82" t="n">
+        <v>4</v>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>4:10:33</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>PEGLION Jeremy, GUIU Chloe, CHANSEAUME Laurent, GARCIA Corentin, NICHELE Aurelie</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F83" t="n">
+        <v>14</v>
+      </c>
+      <c r="G83" t="n">
+        <v>0</v>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>4:43:51</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>GUERIN Anne-Sophie, LAURENT Christophe, CALOC Mathieu, CONVERS Olivier, GAUTREAU David</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>05/10/2025</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Provins Remparts</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F84" t="n">
+        <v>5</v>
+      </c>
+      <c r="G84" t="n">
+        <v>2</v>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>9:33:54</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>PUTEANUS Olivier, GUERINET Delphine, BOIREAU Alexandre, CONVERS Olivier, GAUTREAU David</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F85" t="n">
+        <v>23</v>
+      </c>
+      <c r="G85" t="n">
+        <v>0</v>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>4:12:22</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>CALOC Mathieu, PUTEANUS Olivier, CONVERS Olivier, BELLAVIA Stephanie, BASSET Anelyse</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F86" t="n">
+        <v>15</v>
+      </c>
+      <c r="G86" t="n">
+        <v>0</v>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>2:02:34</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>CALOC Mathieu, BELLAVIA Stephanie, PUTEANUS Olivier, BOIREAU Alexandre, BASSET Anelyse</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>RUNNING TEAM PROVINS</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>77151</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>St Brice</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F87" t="n">
+        <v>2</v>
+      </c>
+      <c r="G87" t="n">
+        <v>5</v>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>5:27:29</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>LE BEL Francois, PUTEANUS Olivier, REGEAU Armelle, BELLAVIA Stephanie, RICHARD Franck</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>77146</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Cesson 1</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F88" t="n">
+        <v>5</v>
+      </c>
+      <c r="G88" t="n">
+        <v>6</v>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>4:25:40</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>HOUDRY Fabrice, TRENIER Christian, POCQ SAINT JOAN Sebastien, RODRIGUES PEREIRA Alexandre, TRENIER Sophie</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>LE CHATELET EN BRIE ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>77146</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F89" t="n">
+        <v>11</v>
+      </c>
+      <c r="G89" t="n">
+        <v>0</v>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>1:47:22</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>POCQ SAINT JOAN Sebastien, RODRIGUES PEREIRA Alexandre, TRENIER Sophie, CARBONEL Mathieu, LEVESQUE Jean-Marin</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
           <t>US OLYMPIQUE DE CHELLES</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B90" t="inlineStr">
         <is>
           <t>77121</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C90" t="inlineStr">
         <is>
           <t>14/09/2025</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D90" t="inlineStr">
         <is>
           <t>Roissy En Brie</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F57" t="n">
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F90" t="n">
         <v>11</v>
       </c>
-      <c r="G57" t="n">
-[...2 lines deleted...]
-      <c r="H57" t="inlineStr">
+      <c r="G90" t="n">
+        <v>0</v>
+      </c>
+      <c r="H90" t="inlineStr">
         <is>
           <t>4:00:53</t>
         </is>
       </c>
-      <c r="I57" t="inlineStr">
+      <c r="I90" t="inlineStr">
         <is>
           <t>RENAULT Yannick, MEUNIER Francois, FABER Jean-Florent, MICHEL Jean-Luc, PUISSEGUR Marine</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>US OLYMPIQUE DE CHELLES</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>77121</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F91" t="n">
+        <v>7</v>
+      </c>
+      <c r="G91" t="n">
+        <v>6</v>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>3:34:21</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>77066</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F92" t="n">
+        <v>13</v>
+      </c>
+      <c r="G92" t="n">
+        <v>0</v>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>3:30:52</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>NAYRAND Nicolas, FREY Tevane, ROBERT Clement, LECHARME Cindy, ROBERT Arnaud</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>AS FONTENAY TRESIGNY ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>77066</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F93" t="n">
+        <v>8</v>
+      </c>
+      <c r="G93" t="n">
+        <v>5</v>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>3:52:44</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>UA VILLENOY</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>77075</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F94" t="n">
+        <v>8</v>
+      </c>
+      <c r="G94" t="n">
+        <v>3</v>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>3:47:30</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>SEVESTRE Cyrille, LAMBERT Pascal, BONNERAVE Claude, PEREIRA Joaquim, BRESSON Dominique</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>UA VILLENOY</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>77075</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Croissy Beaubourg</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F95" t="n">
+        <v>8</v>
+      </c>
+      <c r="G95" t="n">
+        <v>1</v>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>1:58:51</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>DURAND Michel, BONNERAVE Claude, BRESSON Dominique, PEREIRA Joaquim, HENRI Jean</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>UA VILLENOY</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>77075</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>29/03/2026</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Presles En Brie</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F96" t="n">
+        <v>5</v>
+      </c>
+      <c r="G96" t="n">
+        <v>0</v>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>6:52:43</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>SEVESTRE Cyrille, RAFFIER Claire, CROMER Nathalie, PEREIRA Joaquim, OZGUNER Salman</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>AS CHELLES</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>77003</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>14/09/2025</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Roissy En Brie</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F97" t="n">
+        <v>9</v>
+      </c>
+      <c r="G97" t="n">
+        <v>2</v>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>3:49:04</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>LEFEVRE Clement, PRECIGOU Cyril, LIBESSART David, LAUMEAU Florence, POINTET Alexia</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>77115</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F98" t="n">
+        <v>12</v>
+      </c>
+      <c r="G98" t="n">
+        <v>1</v>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>3:23:56</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>CAZOULAT Nicolas, LOZANO Jeremy, CELTON Ewen, DESFORGES Thierry, CACHEUX Marc</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>AS ROCHETTE DAMMARIE LES LYS</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>77115</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F99" t="n">
+        <v>13</v>
+      </c>
+      <c r="G99" t="n">
+        <v>0</v>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>1:51:16</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>CELTON Ewen, DESFORGES Thierry, DUBAS-LIGER Lucie, MADAULE Hanitra, BRUNO Blandine</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>SAMOIS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>77145</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F100" t="n">
+        <v>12</v>
+      </c>
+      <c r="G100" t="n">
+        <v>0</v>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>1:50:34</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>ROELS Guillaume, WERKOFF Hippolyte, JULIER Dominique, BERNEAU Andrea, FOUREL Nathalie</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>SAVIGNY SENART ATHLETISME</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>77142</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F101" t="n">
+        <v>16</v>
+      </c>
+      <c r="G101" t="n">
+        <v>0</v>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>2:04:46</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>LE BRAS Gregory, MORIN Manuel, LAINE Pierre, CAPUANO Alessandro, LARGERON Jean-Luc</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>AVENIR SAMOREAU</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>77052</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="F102" t="n">
+        <v>17</v>
+      </c>
+      <c r="G102" t="n">
+        <v>0</v>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>2:14:59</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>ALEMAN Sari-Lou, BERTRAND Marie, BAILLEUX Christelle, BAILLEUX Cyril, MAULARD Leena</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>LA MEUTE RUNNING</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>77157</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F103" t="n">
+        <v>17</v>
+      </c>
+      <c r="G103" t="n">
+        <v>0</v>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>3:39:15</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>AZI Nicolas, KARDACHE Mounir, DIALLO Abdoulaye, RATAO Daniel, DOMINGUES Antonio</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>USGP ATHLETISME FOULEE PAROISSIENNE</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>77139</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>26/10/2025</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Montereau</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>V+</t>
+        </is>
+      </c>
+      <c r="F104" t="n">
+        <v>20</v>
+      </c>
+      <c r="G104" t="n">
+        <v>0</v>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>3:41:39</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>BAGARD Jerome, THOMAS Pierre-Yves, ROSIERE Lise, BERTIN Nicolas-Michel, HENRY Olivier</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="32" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="7" t="inlineStr">
         <is>
@@ -4801,68 +7426,68 @@
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>CLUBS classés</t>
         </is>
       </c>
       <c r="E1" s="7" t="inlineStr">
         <is>
           <t>Points distribués</t>
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Meilleur club/équipe</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Points meilleur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>07/09/2025</t>
+          <t>01/09/2025</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Cesson</t>
+          <t>Cesson 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E2" t="n">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>CS MONTEREAU</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>14/09/2025</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Roissy En Brie</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>V</t>
         </is>
@@ -4942,86 +7567,328 @@
       </c>
       <c r="G5" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>11/10/2025</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Croissy Beaubourg</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>8</v>
       </c>
       <c r="E6" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>MARNE ET GONDOIRE ATHLETISME</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>26/10/2025</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Montereau</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>V+</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="n">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>VAL D'EUROPE MONTEVRAIN ATHLETISME</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>14</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Tournan</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" t="inlineStr"/>
+      <c r="G8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Samois</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D9" t="n">
+        <v>17</v>
+      </c>
+      <c r="E9" t="n">
+        <v>55</v>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>15/03/2026</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Avon</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D10" t="n">
+        <v>6</v>
+      </c>
+      <c r="E10" t="n">
+        <v>45</v>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>PAYS DE FONTAINEBLEAU - ATHLE SUD 77</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>29/03/2026</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Presles En Brie</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D11" t="n">
+        <v>5</v>
+      </c>
+      <c r="E11" t="n">
+        <v>10</v>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Longperrier</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D12" t="n">
+        <v>1</v>
+      </c>
+      <c r="E12" t="n">
+        <v>4</v>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>ES SAINT PATHUS-OISSERY</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>26/04/2026</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Nemours</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D13" t="n">
+        <v>5</v>
+      </c>
+      <c r="E13" t="n">
+        <v>40</v>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>AVON ATHLETISME CLUB</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>St Brice</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D14" t="n">
+        <v>2</v>
+      </c>
+      <c r="E14" t="n">
+        <v>11</v>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>CS PROVINS ATHLETISME</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Ékiden De Pontault</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="D15" t="n">
+        <v>8</v>
+      </c>
+      <c r="E15" t="n">
+        <v>68</v>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>US ROISSY EN BRIE</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>